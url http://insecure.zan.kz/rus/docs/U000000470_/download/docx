--- v0 (2025-10-03)
+++ v1 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97da85a" w14:textId="97da85a">
+    <w:p w14:paraId="699e2fb" w14:textId="699e2fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3328,71 +3328,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 28.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 861</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня подписания, за исключением норм и положений по осуществлению Агентством функций по формированию государственной политики в области использования атомной энергии и реализации государственной политики по регулированию операций по разведке урана, которые вводятся в действие со дня введения в действие законов Республики Казахстан, предусматривающих внесение изменений и дополнений в соответствующие законодательные акты Республики Казахстан); с изменением, внесенным Указом Президента РК от 26.08.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня подписания, за исключением норм и положений по осуществлению Агентством функций по формированию государственной политики в области использования атомной энергии и реализации государственной политики по регулированию операций по разведке урана, которые вводятся в действие со дня введения в действие законов Республики Казахстан, предусматривающих внесение изменений и дополнений в соответствующие законодательные акты Республики Казахстан); с изменениями, внесенными Указами Президента РК от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный советник Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z129" w:id="38"/>
     <w:p>
       <w:pPr>
@@ -3847,51 +3867,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z151" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+      Министр искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z152" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z153" w:id="63"/>
     <w:p>
@@ -4072,55 +4092,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>