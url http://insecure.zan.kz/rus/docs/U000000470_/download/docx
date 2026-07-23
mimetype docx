--- v1 (2026-04-21)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="699e2fb" w14:textId="699e2fb">
+    <w:p w14:paraId="4e6cbd1" w14:textId="4e6cbd1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1229,330 +1229,326 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2. В своей деятельности Республиканская комиссия руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Конституцией </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан и настоящим Положением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t>№ 952</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав Республиканской комиссии утверждается Президентом Республики Казахстан. Возглавляет Республиканскую комиссию Руководитель Администрации Президента. Заместителем председателя Республиканской комиссии является Министр науки и высшего образования Республики Казахстан, секретарем – вице-министр науки и высшего образования Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1. Рабочим органом Республиканской комиссии является Министерство науки и высшего образования Республики Казахстан.  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 3-1 в соответствии с Указом Президента РК от 14.05.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 1368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 01.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 952</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 2. Задачи республиканской комиссии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 26.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Основными задачами Республиканской комиссии являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выработка предложений по определению общей стратегии подготовки кадров за рубежом; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1687,70 +1683,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) обеспечение координации вопросов трудоустройства выпускников программы "Болашак".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) принятие решения о присуждении, лишении научной стажировки в соответствии с Правилами отбора претендентов и прохождения научных стажировок, утверждаемыми уполномоченным органом в области науки и высшего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1969,228 +1965,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация и порядок деятельности республиканской комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции Указа Президента РК от 26.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Председатель Республиканской комиссии организует ее работу и обеспечивает координацию деятельности членов Республиканской комиссии в соответствии с законодательством республики и настоящим Положением. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      5. Председатель Республиканской комиссии организует ее работу и обеспечивает координацию деятельности членов Республиканской комиссии в соответствии с законодательством Республики Казахстан и настоящим Положением. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции Указа Президента РК от 14.05.2004 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 1368</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 04.05.2005 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными указами Президента РК от 04.05.2005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 1569</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="15"/>
+    <w:bookmarkStart w:name="z2" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. В случае отсутствия председателя Республиканской комиссии его функции осуществляет заместитель председателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2209,70 +2241,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Секретарь республиканской комиссии представляет на рассмотрение республиканской комиссии документы и материалы, подготовленные рабочим органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2311,70 +2343,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Председатель, заместитель председателя, секретарь и члены республиканской комиссии принимают участие в ее работе на общественных началах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2393,108 +2425,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заседания республиканской комиссии проводятся в соответствии с планом ее работы. Внеплановые заседания проводятся по мере необходимости по решению председателя республиканской комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседания республиканской комиссии правомочны при наличии двух третей от общего числа членов комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Решение республиканской комиссии принимается открытым голосованием не менее чем тремя четвертями голосов от числа присутствующих на заседании членов комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2513,660 +2545,660 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Рабочий орган Республиканской комиссии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z3" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z3" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) устанавливает общие требования к содержанию личных дел претендентов на международную стипендию "Болашак"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен Указом Президента РК от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает перечень родственных специальностей для обучения за рубежом в рамках международной стипендии "Болашак", список ведущих зарубежных высших учебных заведений, зарубежных организаций, рекомендуемых для обучения, прохождения языковых курсов обладателями международной стипендии "Болашак" (далее - стипендиат), таблицу эквивалентности оценок для присуждения международной стипендии "Болашак", таблицу продолжительности языковых курсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z6" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает и утверждает нормы расходов на питание, проживание, приобретение учебной литературы, определяет вид и класс транспорта по проезду от места проживания до места обучения, прохождения языковых курсов либо стажировки на основании документов и/или иной информации, предоставленных соответствующими государственными органами зарубежных стран, зарубежными высшими учебными заведениями, зарубежными организациями, осуществляющими проведение языковых курсов и стажировок, статистическими, рейтинговыми и иными соответствующими организациями и/или определяемыми уполномоченными органами иностранных государств зарубежными организациями, оказывающими услуги по организации обучения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...111 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="24"/>
+    <w:bookmarkStart w:name="z7" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) утверждает сроки приема документов и проведения конкурса на международную стипендию "Болашак"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z8" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает состав независимой экспертной комиссии по согласованию с заинтересованными государственными органами, высшими учебными заведениями, научными и иными организациями, порядок и организацию ее работы, а также лист оценки персонального собеседования претендентов с членами независимой экспертной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z9" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) устанавливает необходимый минимальный уровень знания государственного языка, необходимый минимальный уровень знания иностранного языка с учетом требований зарубежных высших учебных заведений, зарубежных организаций, определяемых уполномоченными органами иностранных государств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z8" w:id="25"/>
-[...15 lines deleted...]
-      6) утверждает состав независимой экспертной комиссии по согласованию с заинтересованными государственными органами, высшими учебными заведениями, научными и иными организациями, порядок и организацию ее работы, а также лист оценки персонального собеседования претендентов с членами независимой экспертной комиссии;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вносит необходимые материалы к заседаниям Республиканской комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z9" w:id="26"/>
-[...15 lines deleted...]
-      7) устанавливает необходимый минимальный уровень знания государственного языка, необходимый минимальный уровень знания иностранного языка с учетом требований зарубежных высших учебных заведений, зарубежных организаций, определяемых уполномоченными органами иностранных государств;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные функции, необходимые для обеспечения и реализации мероприятий по международной стипендии "Болашак" и научным стажировкам, не противоречащие законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z10" w:id="27"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) создает комиссию по рассмотрению обращений обладателей международной стипендии "Болашак", за исключением вопросов, рассмотрение которых входит в компетенцию Республиканской комиссии в рамках осуществления ее задач, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) утверждает порядок и условия заключения договора на обучение/прохождение стажировки со стипендиатами, осуществления размещения стипендиатов, мониторинга успеваемости и осуществления трудовой деятельности стипендиатов, замены залогового имущества, предоставленного в качестве обеспечения исполнения обязательств стипендиатов, возмещения расходов, затраченных на стипендиата со дня вынесения Республиканской комиссией решения о присуждении международной стипендии "Болашак", включая оплату неустойки (штрафа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) принимает отказ от международной стипендии "Болашак" в соответствии с Правилами отбора, а также решение о предоставлении отсрочки от осуществления трудовой деятельности по специальности, полученной в рамках международной стипендии "Болашак", на территории Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) ежегодно утверждает перечень приоритетных специальностей для присуждения международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ежегодно устанавливает предельное количество международной стипендии "Болашак" для категорий лиц, определяемых Правилами отбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции Указа Президента РК от 08.02.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 531</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными указами Президента РК от 27.01.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 920</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 11.06.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 825</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок прекращения деятельности республиканской комиссии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции Указа Президента РК от 26.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Решение о прекращении деятельности республиканской комиссии принимается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3255,68 +3287,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 12 октября 2000 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1" w:id="36"/>
+    <w:bookmarkStart w:name="z1" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Республиканской комиссии по подготовке кадров за рубежом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3368,693 +3400,725 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 08.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
-[...18 lines deleted...]
-      Государственный советник Республики Казахстан, председатель</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр науки и высшего образования Республики Казахстан, заместитель председателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z130" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр науки и высшего образования Республики Казахстан, секретарь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z131" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Республиканской комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z129" w:id="38"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="41"/>
+    <w:bookmarkStart w:name="z132" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр иностранных дел Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z133" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z134" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z135" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z133" w:id="42"/>
-[...15 lines deleted...]
-      Председатель Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z136" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z134" w:id="43"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+    <w:bookmarkStart w:name="z137" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Председателя Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z135" w:id="44"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z159" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по атомной энергии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z136" w:id="45"/>
-[...15 lines deleted...]
-      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z138" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z137" w:id="46"/>
-[...15 lines deleted...]
-      Заместитель Председателя Комитета национальной безопасности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z139" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z159" w:id="47"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по атомной энергии</w:t>
+    <w:bookmarkStart w:name="z140" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z138" w:id="48"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="51"/>
+    <w:bookmarkStart w:name="z141" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр труда и социальной защиты населения Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z142" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z143" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z144" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр культуры и информации Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z142" w:id="52"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z145" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z143" w:id="53"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z146" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z144" w:id="54"/>
-[...15 lines deleted...]
-      Министр культуры и информации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z147" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z145" w:id="55"/>
-[...15 lines deleted...]
-      Министр просвещения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z148" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z146" w:id="56"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="59"/>
+    <w:bookmarkStart w:name="z149" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр туризма и спорта Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z150" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z151" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z152" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z150" w:id="60"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z153" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z151" w:id="61"/>
-[...15 lines deleted...]
-      Министр искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель профильного комитета Курултая Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом государственной службы Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z152" w:id="62"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z157" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом внутренней политики Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z153" w:id="63"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z158" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель структурного подразделения Аппарата Правительства Республики Казахстан, курирующего вопросы социально-культурного развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z154" w:id="64"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4092,55 +4156,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>