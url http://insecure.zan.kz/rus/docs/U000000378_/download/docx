--- v1 (2025-11-23)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8457e89" w14:textId="8457e89">
+    <w:p w14:paraId="76b463c" w14:textId="76b463c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -911,50 +911,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 апреля 2000 года № 378</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Положение с изменениями, внесенными указами Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (внесены не полностью); от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (внесены не полностью).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1033,150 +1129,232 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Управление Делами Президента Республики Казахстан является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственным органом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, непосредственно подчиненным и подотчетным Президенту Республики Казахстан, обеспечивающим в соответствии с настоящим Положением деятельность Президента Республики Казахстан, политических государственных служащих, депутатов Парламента Республики Казахстан, государственных органов и работников их аппаратов.</w:t>
+        <w:t>, непосредственно подчиненным и подотчетным Президенту Республики Казахстан, обеспечивающим в соответствии с настоящим Положением деятельность Президента Республики Казахстан, политических государственных служащих, депутатов Курултая Республики Казахстан, государственных органов и работников их аппаратов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управление Делами Президента Республики Казахстан имеет ведомства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z7" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственное учреждение "Управление материально-технического обеспечения";</w:t>
+      1) государственное учреждение "Департамент хозяйственного обеспечения Курултая Республики Казахстан" (далее – Департамент хозяйственного обеспечения Курултая);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственное учреждение "Медицинский центр Управления Делами Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным Указом Президента РК от 31.10.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными указами Президента РК от 31.10.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1657,72 +1835,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Управлению Делами Президента Республики Казахстан запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Управления Делами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Управлению Делами Президента Республики Казахстан законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Управлению Делами Президента Республики Казахстан законами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Миссия, основные задачи, функции, права и обязанности Управления Делами Президента Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия Управления делами</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Миссией Управления Делами Президента Республики Казахстан является своевременное и качественное материально-техническое, социально-бытовое, медицинское и транспортное обеспечение деятельности Президента Республики Казахстан, политических государственных служащих, депутатов Парламента Республики Казахстан, государственных органов и работников их аппаратов в соответствии с настоящим положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1735,2309 +2013,2355 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Задачи Управления Делами Президента Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) материально-техническое обеспечение деятельности Президента Республики Казахстан и членов его семьи, Премьер-Министра, председателей Палат Парламента, Государственного советника, Руководителя Администрации Президента, заместителей Премьер-Министра, членов Правительства, депутатов Парламента, Руководителя Канцелярии Премьер-Министра, руководителей аппаратов Палат Парламента, сотрудников Администрации Президента и Канцелярии Премьер-Министра, аппаратов Палат Парламента Республики Казахстан, а также иных государственных органов по согласованию с Президентом Республики Казахстан;</w:t>
+      1) материально-техническое обеспечение деятельности Президента Республики Казахстан и членов его семьи, Вице-Президента, Премьер-Министра, Председателя Курултая, Руководителя Администрации Президента, заместителей Премьер-Министра, членов Правительства, депутатов Курултая, Руководителя Аппарата Правительства, руководителя Аппарата Курултая, работников Администрации Президента и Аппарата Правительства, Аппарата Курултая Республики Казахстан, а также иных государственных органов по согласованию с Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) организация материально-технического обеспечения деятельности Администрации Президента, Парламента, Канцелярии Первого Президента Республики Казахстан – Елбасы, Канцелярии Премьер-Министра Республики Казахстан, а также иных государственных органов по согласованию с Президентом Республики Казахстан (далее - обслуживаемые органы);</w:t>
+      2) организация материально-технического обеспечения деятельности Администрации Президента, Курултая, Канцелярии Первого Президента Республики Казахстан – Елбасы, Канцелярии Премьер-Министра Республики Казахстан, а также иных государственных органов по согласованию с Президентом Республики Казахстан (далее - обслуживаемые органы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) социально-бытовое обеспечение деятельности Президента Республики Казахстан и членов его семьи, Премьер-Министра, председателей Палат Парламента, депутатов Парламента Республики Казахстан, а также иных лиц по согласованию с Президентом Республики Казахстан;</w:t>
+      3) социально-бытовое обеспечение деятельности Президента Республики Казахстан и членов его семьи, Вице-Президента, Премьер-Министра, Председателя Курултая, депутатов Курултая Республики Казахстан, а также иных лиц по согласованию с Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      4) транспортное и медицинское обеспечение деятельности лиц, указанных в подпункте 1) настоящего пункта, а также председателей Конституционного Суда, Верховного Суда, Национального Банка, Центральной избирательной комиссии, Высшего Судебного Совета Республики Казахстан, Генерального Прокурора, председателей Комитета национальной безопасности, Высшей аудиторской палаты Республики Казахстан, Управляющего Делами, акимов столицы, городов республиканского значения и областей, судей Конституционного Суда, членов Центральной избирательной комиссии, Высшей аудиторской палаты Республики Казахстан, руководителей аппаратов Конституционного Суда, Высшего Судебного Совета Республики Казахстан, а также руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, по согласованию с Президентом Республики Казахстан (далее – обслуживаемые лица);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) транспортное и медицинское обеспечение деятельности лиц, указанных в подпункте 1) настоящего пункта, а также председателей Қазақстан Халық Кеңесі, Конституционного Суда, Верховного Суда, Национального Банка, Центральной избирательной комиссии, Высшего Судебного Совета Республики Казахстан, Генерального Прокурора, председателей Комитета национальной безопасности, Высшей аудиторской палаты Республики Казахстан, Управляющего Делами, акимов столицы, областей и городов республиканского значения, судей Конституционного Суда, членов Центральной избирательной комиссии, Высшей аудиторской палаты Республики Казахстан, руководителей аппаратов Конституционного Суда, Высшего Судебного Совета Республики Казахстан, а также руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, по согласованию с Президентом Республики Казахстан (далее – обслуживаемые лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) финансирование, организация материально-технического, медицинского обеспечения и обслуживания совещаний, конференций и других специальных мероприятий, проводимых Президентом Республики Казахстан, Вице-Президентом, Премьер-Министром, Председателем Курултая, их информационная поддержка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      5) финансирование, организация материально-технического, медицинского обеспечения и обслуживания совещаний, конференций и других специальных мероприятий, проводимых Президентом Республики Казахстан, Премьер-Министром, председателями Палат Парламента, Государственным советником Республики Казахстан, их информационная поддержка;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) материально-техническое, социально-бытовое, транспортное и медицинское обеспечение деятельности Первого Президента Республики Казахстан – Елбасы и членов его семьи, проживающих совместно с ним, а также экс-Президентов Республики Казахстан, относящихся к обслуживаемым лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      6) материально-техническое, социально-бытовое, транспортное и медицинское обеспечение деятельности Первого Президента Республики Казахстан – Елбасы и членов его семьи, проживающих совместно с ним, а также экс-Президентов Республики Казахстан, относящихся к обслуживаемым лицам;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация медицинского обслуживания отдельных категорий государственных служащих и граждан по перечню, утверждаемому Управлением Делами Президента Республики Казахстан по согласованию с Администрацией Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      7) организация медицинского обслуживания отдельных категорий государственных служащих и граждан по перечню, утверждаемому Управлением Делами Президента Республики Казахстан по согласованию с Администрацией Президента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1) обеспечение функционирования личной библиотеки Президента Республики Казахстан, личных библиотек и архивов экс-президентов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z191" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными указами Президента РК от 18.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 05.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 884</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента прекращения президентских полномочий Первого Президента Республики Казахстан – Елбасы); от 26.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 14.08.2023 № 303дсп; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) функции Управления Делами Президента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решает вопросы физкультурно-оздоровительного и социально-бытового обеспечения обслуживаемых лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по обеспечению жильем обслуживаемых лиц, а также работников государственных органов и иных лиц по согласованию с Президентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует проектирование, строительство и реконструкцию объектов административного, производственного назначения, жилья и объектов социально-бытового назначения, в том числе объектов подведомственных предприятий, учреждений и организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает текущие и перспективные программы капитального строительства и ремонта, проектно-сметную документацию, организует технический и авторский надзор за строительством, а также участвует в приемке завершенных объектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решает вопросы обеспечения государственных органов административными зданиями, размещает аппараты государственных органов и иных организаций в административных зданиях, осуществляет эксплуатацию и содержание зданий, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет транспортное обеспечение обслуживаемых лиц и органов в соответствии с единой транспортной политикой, включая воздушные перевозки Президента Республики Казахстан и членов его семьи, Первого Президента Республики Казахстан – Елбасы и совместно проживающих с ним членов его семьи, экс-Президентов Республики Казахстан, Премьер-Министра, председателей Палат Парламента, Руководителя Администрации Президента, заместителей Премьер-Министра, Управляющего Делами, членов Правительства Республики Казахстан и официальных делегаций, железнодорожные перевозки Президента Республики Казахстан и членов его семьи, Первого Президента Республики Казахстан – Елбасы и совместно проживающих с ним членов его семьи, экс-Президентов Республики Казахстан, Премьер-Министра Республики Казахстан, автомобильные перевозки Президента Республики Казахстан и членов его семьи, Премьер-Министра, председателей Палат Парламента Республики Казахстан, а также иных обслуживаемых лиц и органов, разрабатывает и утверждает программу транспортного обеспечения обслуживаемых лиц и органов, организует приобретение и ремонт автотранспорта и иной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует эксплуатацию объектов, находящихся на балансе и в ведении Управления Делами Президента Республики Казахстан, в том числе гостевых резиденций, а также содержание закрепленных за ним помещений, оборудования, иного имущества и прилегающей территории в надлежащем состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и обеспечивает функционирование особо охраняемой природной территории, находящейся в его ведении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за организацией общественного питания, организует проведение физкультурно-оздоровительных, культурных и социальных мероприятий, а также оказание услуг в зданиях, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство, координацию и контроль деятельности ведомств и подведомственных организаций, выполняет права субъекта права республиканской собственности в отношении имущества подведомственных республиканских юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за финансовой деятельностью ведомств, подведомственных организаций и иных организаций, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством порядке размещает государственный заказ и осуществляет контроль за целевым использованием средств, выделенных на государственный заказ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает планы развития подведомственных организаций и отчеты по их исполнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг, комплексный анализ и сопровождение процессов информатизации в обслуживаемых органах, а также информационно-техническое обеспечение, в том числе предоставление находящихся в ведении информационно-коммуникационных инфраструктур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует обслуживание, в том числе медицинское, официальных мероприятий с участием Президента Республики Казахстан внутри республики и за ее пределами, Первого Президента Республики Казахстан – Елбасы, Премьер-Министра, председателей Палат Парламента Республики Казахстан и делегаций, разрабатывает и утверждает нормы по представительским затратам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует производство на подведомственных и иных предприятиях необходимой продукции и оказание услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает изготовление полиграфической продукции, координирует развитие полиграфической базы Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает годовую финансовую отчетность подведомственных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и контролирует договорно-правовую работу в подведомственных предприятиях и других организациях, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в целях повышения эффективности использования основных фондов и производственных мощностей привлекает инвесторов для реконструкции, строительства и развития объектов, находящихся в его ведении, а также в ведении подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает методическое руководство по ведению бухгалтерского учета и контролирует состояние учета и отчетности в ведомствах и подведомственных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и принимает нормативные правовые акты по вопросам, входящим в компетенцию Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выступает уполномоченным органом соответствующей отрасли республиканских государственных предприятий и учредителем государственных учреждений, фондов, утверждает их уставы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность некоммерческих организаций (фондов), находящихся в его ведении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      владеет, пользуется и управляет государственными долями и пакетами акций юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролирует использование по назначению и сохранность государственного имущества, закрепленного за подведомственными предприятиями, организациями и учреждениями, а также переданного в установленном порядке иным лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с государственными органами и другими организациями по вопросам, входящим в компетенцию Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные функции, возложенные на него законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) функции Управления материально-технического обеспечения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет финансирование, организацию материально-технического обеспечения и обслуживания совещаний, конференций и других официальных мероприятий, проводимых Парламентом Республики Казахстан, Общественной палатой и фракциями политических партий при Мажилисе Парламента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по обеспечению жильем депутатов и сотрудников аппаратов Палат Парламента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу по созданию для депутатов Парламента Республики Казахстан надлежащих бытовых и рабочих условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном порядке организует транспортное обеспечение обслуживаемых лиц, приобретение и ремонт автотранспорта и иной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решает в установленном порядке вопросы физкультурно-оздоровительного и социально-бытового обеспечения обслуживаемых лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает текущие и перспективные программы строительства, реконструкции, капитального ремонта и проектно-сметную документацию, организует строительство, реконструкцию и капитальный ремонт объектов подведомственных предприятий Управления материально-технического обеспечения, организует проектирование и строительство жилья, объектов социально-бытового и производственного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет мониторинг, комплексный анализ, разработку и сопровождение процессов информатизации в Парламенте Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует общественное питание в зданиях, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует эксплуатацию объектов, находящихся на балансе Управления материально-технического обеспечения, а также содержание закрепленных за ними помещений, оборудования и иного имущества, а также прилегающей территории в надлежащем состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство, координацию и контроль работы подведомственных предприятий Управления материально-технического обеспечения, в том числе по повышению эффективности использования закрепленного за ними имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает нормы по представительским затратам, сметы расходов по проведению официальных мероприятий Парламента Республики Казахстан за счет средств республиканского бюджета, осуществляет финансирование этих расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за финансовой деятельностью подведомственных организаций Управления материально-технического обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает изготовление полиграфической продукции, координирует развитие полиграфической базы Парламента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает финансовое содействие осуществлению международного сотрудничества Парламента Республики Казахстан с другими странами и международными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные функции, возложенные на него законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) функции Медицинского центра Управления Делами Президента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует диагностическую, лечебно-профилактическую, реабилитационную и консультативную медицинскую помощь обслуживаемым лицам (прикрепленному контингенту) в подведомственных медицинских организациях, в том числе с привлечением зарубежных специалистов, а также направляет прикрепленный контингент на лечение за рубеж;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует своевременную и качественную медицинскую помощь Президенту Республики Казахстан и членам его семьи, Первому Президенту Республики Казахстан – Елбасы и совместно проживающим с ним членам его семьи, экс-Президентам Республики Казахстан с применением необходимых видов и объемов медицинской помощи и координацией вопросов питания, профилактики, восстановительного лечения и медицинской реабилитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет руководство и координацию работы, а также финансирование подведомственных организаций Медицинского центра Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет взаимодействие с организациями здравоохранения - поставщиками медицинских услуг, в том числе посредством заключения договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует обеспечение лекарственными средствами и изделиями медицинского назначения прикрепленного контингента и лечебно-профилактических организаций Медицинского центра Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует направление прикрепленного контингента на объекты санаторно-курортного назначения подведомственных организаций Медицинского центра Управления Делами Президента Республики Казахстан для реабилитационного лечения, оздоровления и отдыха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет государственный санитарно-эпидемиологический надзор объектов, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет эпидемиологический надзор за инфекционными заболеваниями, организацией и проведением профилактических прививок прикрепленному контингенту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает санитарно-эпидемиологическую безопасность прикрепленного контингента и санитарно-эпидемиологическое благополучие на объектах, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет экспертизу и контроль за оказанием медицинских услуг, рекламой медицинских услуг, а также методами профилактики, диагностики, лечения и медицинской реабилитации в подведомственных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует и организовывает финансирование образовательной деятельности подведомственных организаций, в том числе дошкольных образовательных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует внедрение современных достижений медицинской науки, информационных и инновационных технологий в работу подведомственных организаций Медицинского центра Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные функции, возложенные на него законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными указами Президента РК от 31.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 06.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 884</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента прекращения президентских полномочий Первого Президента Республики Казахстан – Елбасы).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Права и обязанности Управления Делами Президента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать у государственных органов, юридических и физических лиц всю необходимую информацию, справочные данные по всем вопросам, входящим в компетенцию Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направлять средства подведомственных предприятий на подготовку и реализацию инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17-1) обеспечение функционирования личной библиотеки Президента Республики Казахстан, личных библиотек и архивов экс-президентов Республики Казахстан. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+      3) вносить предложения по вопросам создания, реорганизации и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ликвидации подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждать номенклатуру работников ведомств и подведомственных организаций, назначаемых по согласованию с Управлением Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключать с подведомственными организациями договоры об условиях использования закрепленного за ними государственного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) планировать деятельность подведомственных организаций и осуществлять контроль за выполнением утвержденных планов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) привлекать инвесторов для реконструкции и строительства объектов, находящихся в его ведении, а также для других целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимать все необходимые меры по повышению эффективности деятельности подведомственных организаций с целью достижения их прибыльности, в том числе утверждать перечень оказываемых ими платных услуг, анализировать результаты их предпринимательской деятельности, проводить проверки и документальные ревизии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заключать соглашения и договоры с международными организациями и иностранными юридическими лицами по направлениям деятельности Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организовывать мероприятия по информационно-технической защите в компьютерных системах обслуживаемых органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организовывать культурные и концертные мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) изучать и прогнозировать перспективы развития информационных технологий с учетом их применения в обслуживаемых органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) создавать, а также выступать учредителем (участником) другого юридического лица в случае, когда ему в установленном порядке переданы права владения, пользования, управления государственной собственностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществлять внутренний аудит по направлениям деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) принимать меры по выявлению, пресечению и недопущению нарушений при использовании средств республиканского бюджета в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществлять иные права, возложенные на него законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными указами Президента РК от 18.02.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным Указом Президента РК от 18.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 05.05.2017 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 14.08.2023 № 303дсп.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
-[...1198 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с момента прекращения президентских полномочий Первого Президента Республики Казахстан – Елбасы).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Организация деятельности Управления Делами Президента</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...344 lines deleted...]
-      15) принимать меры по выявлению, пресечению и недопущению нарушений при использовании средств республиканского бюджета в соответствии с законодательством Республики Казахстан;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z115" w:id="114"/>
-[...15 lines deleted...]
-      16) осуществлять иные права, возложенные на него законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководство Управлением Делами Президента Республики Казахстан осуществляется Управляющим Делами, который несет персональную ответственность за выполнение возложенных на Управление Делами Президента Республики Казахстан задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:p>
-[...87 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Управляющий Делами назначается на должность и освобождается от должности Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z117" w:id="116"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="118"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Управляющий Делами имеет заместителей, в том числе одного первого, в компетенцию которого входит исполнение задач, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 настоящего Положения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый заместитель Управляющего Делами назначается на должность и освобождается от должности Первым Президентом Республики Казахстан – Елбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместители Управляющего Делами назначаются на должности и освобождаются от должностей Президентом Республики Казахстан по представлению Управляющего Делами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции Указа Президента РК от 19.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 884</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента прекращения президентских полномочий Первого Президента Республики Казахстан – Елбасы).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Полномочия Управляющего Делами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет полномочия своих заместителей, руководителя аппарата и руководителей ведомств Управления Делами Президента;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:p>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="121"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) представляет на утверждение Главе государства </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4072,839 +4396,839 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>штатной численности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Управления Делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z123" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> порядке по согласованию с Президентом Республики Казахстан назначает на должность и освобождает от должности руководителя аппарата, руководителей ведомств Управления Делами Президента Республики Казахстан и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z124" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает руководителей подведомственных предприятий и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) назначает на должности и освобождает от должностей работников Управления Делами Президента Республики Казахстан, за исключением случаев, предусмотренных законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в установленном законодательством порядке налагает дисциплинарные взыскания на работников Управления Делами Президента Республики Казахстан, руководителей ведомств и подведомственных предприятий Управления Делами Президента Республики Казахстан, за исключением случаев, предусмотренных законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) издает приказы, парафирует проекты нормативных правовых актов, разрабатываемых Управлением Делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) визирует в соответствии со своими полномочиями проекты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нормативных правовых актов, вносимые на согласование соответствующими</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z130" w:id="125"/>
-[...15 lines deleted...]
-      8) визирует в соответствии со своими полномочиями проекты</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z131" w:id="126"/>
-[...15 lines deleted...]
-      нормативных правовых актов, вносимые на согласование соответствующими</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) утверждает штатное расписание Управления Делами Президента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z132" w:id="127"/>
-[...15 lines deleted...]
-      государственными органами;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республики Казахстан, вносит в него изменения в пределах утвержденной</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z133" w:id="128"/>
-[...15 lines deleted...]
-      9) утверждает штатное расписание Управления Делами Президента</w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штатной численности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z134" w:id="129"/>
-[...15 lines deleted...]
-      Республики Казахстан, вносит в него изменения в пределах утвержденной</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен Указом Президента РК от 18.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) утверждает в установленном порядке уставы подведомственных предприятий Управления Делами Президента Республики Казахстан, фонд оплаты труда и должностные оклады руководителей подведомственных предприятий, учреждений и организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z135" w:id="130"/>
-[...15 lines deleted...]
-      штатной численности;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) утверждает планы развития подведомственных предприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) утверждает в установленном порядке сметы, проекты, титульные списки на капитальное строительство, реконструкцию и капитальный ремонт объектов, находящихся в ведении Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) утверждает перечень услуг, оказываемых подведомственными</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предприятиями и цены на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) согласовывает штатные расписания ведомств и подведомственных предприятий Управления Делами Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) представляет Управление Делами Президента Республики Казахстан в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) утверждает планы работы Управления Делами Президента Республики Казахстан и подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществляет иные полномочия в соответствии с законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Управляющего Делами в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными Указом Президента РК от 18.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10) исключен Указом Президента РК от 18.02.2016 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...175 lines deleted...]
-      18) осуществляет иные полномочия в соответствии с законами, актами Президента Республики Казахстан и иным законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Управляющий Делами определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      Исполнение полномочий Управляющего Делами в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аппарат Управления Делами Президента Республики Казахстан возглавляет руководитель аппарата, назначаемый на должность и освобождаемый от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество Управления Делами Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Управление Делами Президента Республики Казахстан имеет на праве оперативного управления обособленное имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления Делами Президента Республики Казахстан формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Имущество, закрепленное за Управлением Делами Президента Республики Казахстан, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Управление Делами Президента Республики Казахстан не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение Управления Делами Президента</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Реорганизация и упразднение Управления Делами Президента Республики Казахстан осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Имущество Управления Делами Президента Республики Казахстан</w:t>
-[...89 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления Делами</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение Управления Делами Президента</w:t>
-[...11 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+        <w:t>Президента Республики Казахстан и его ведомств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...48 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными указами Президента РК от 18.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4939,658 +5263,658 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 19.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 884</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с момента прекращения президентских полномочий Первого Президента Республики Казахстан – Елбасы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственное учреждение "Управление Делами Президента Республики Казахстан":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Государственная авиакомпания "Беркут";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Дирекция государственных резиденций";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Государственная авиакомпания "Беркут";</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Автохозяйство Управления Делами Президента Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Дирекция государственных резиденций";</w:t>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Караоткел";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Автохозяйство Управления Делами Президента Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Дирекция административных зданий Администрации Президента и Правительства Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Караоткел";</w:t>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Дирекция административных зданий Управления Делами Президента Республики Казахстан в городе Алматы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Дирекция административных зданий Администрации Президента и Правительства Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товарищество с ограниченной ответственностью "Казстройсистема";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Дирекция административных зданий Управления Делами Президента Республики Казахстан в городе Алматы";</w:t>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Инженерно-технический центр Управления Делами Президента Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      товарищество с ограниченной ответственностью "Казстройсистема";</w:t>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Астана-Өнім";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      акционерное общество "Инженерно-технический центр Управления Делами Президента Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Отель "Алатау";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      акционерное общество "Астана-Өнім";</w:t>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      некоммерческое акционерное общество "Телерадиокомплекс Президента Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
-[...15 lines deleted...]
-      акционерное общество "Отель "Алатау";</w:t>
+    <w:bookmarkStart w:name="z189" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственный фонд "Астана-20";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
-[...15 lines deleted...]
-      некоммерческое акционерное общество "Телерадиокомплекс Президента Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z190" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товарищество с ограниченной ответственностью "Бурабай даму";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z189" w:id="163"/>
-[...15 lines deleted...]
-      государственный фонд "Астана-20";</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Управление материально-технического обеспечения":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z190" w:id="164"/>
-[...15 lines deleted...]
-      товарищество с ограниченной ответственностью "Бурабай даму";</w:t>
+    <w:bookmarkStart w:name="z2" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие "Дирекция административных зданий Управления материально-технического обеспечения" на праве хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      Государственное учреждение "Управление материально-технического обеспечения":</w:t>
+    <w:bookmarkStart w:name="z125" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Инженерный центр Управления материально-технического обеспечения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z2" w:id="166"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие "Дирекция административных зданий Управления материально-технического обеспечения" на праве хозяйственного ведения;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Автохозяйство Управления материально-технического обеспечения".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z125" w:id="167"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Инженерный центр Управления материально-технического обеспечения";</w:t>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Медицинский центр Управления Делами Президента Республики Казахстан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z126" w:id="168"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Автохозяйство Управления материально-технического обеспечения".</w:t>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие "Больница Медицинского центра Управления Делами Президента Республики Казахстан" на праве хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z178" w:id="169"/>
-[...15 lines deleted...]
-      Государственное учреждение "Медицинский центр Управления Делами Президента Республики Казахстан":</w:t>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Центральная клиническая больница";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z179" w:id="170"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие "Больница Медицинского центра Управления Делами Президента Республики Казахстан" на праве хозяйственного ведения;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие "Центр санитарно-эпидемиологической экспертизы" Медицинского центра Управления Делами Президента Республики Казахстан" на праве хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z180" w:id="171"/>
-[...15 lines deleted...]
-      акционерное общество "Центральная клиническая больница";</w:t>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Детский сад "Қарлығаш" Медицинского центра Управления делами Президента Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z181" w:id="172"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие "Центр санитарно-эпидемиологической экспертизы" Медицинского центра Управления Делами Президента Республики Казахстан" на праве хозяйственного ведения;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Лечебно-оздоровительный комплекс "Ок-Жетпес";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z182" w:id="173"/>
-[...15 lines deleted...]
-      республиканское государственное предприятие на праве хозяйственного ведения "Детский сад "Қарлығаш" Медицинского центра Управления делами Президента Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Центр медицинских технологий и информационных систем";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
-[...15 lines deleted...]
-      акционерное общество "Лечебно-оздоровительный комплекс "Ок-Жетпес";</w:t>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаторий "Казахстан" (Кыргызская Республика).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
-[...15 lines deleted...]
-      акционерное общество "Центр медицинских технологий и информационных систем";</w:t>
+    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Управления Делами Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
-[...15 lines deleted...]
-      санаторий "Казахстан" (Кыргызская Республика).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Перечень с изменением, внесенным Указом Президента РК от 14.08.2023 № 303дсп.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Государственный национальный природный парк "Бурабай";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
-[...25 lines deleted...]
-        <w:t>Управления Делами Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканское государственное учреждение "Президентский центр Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5642,55 +5966,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>