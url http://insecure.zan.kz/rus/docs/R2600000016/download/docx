--- v0 (2026-03-15)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea48710" w14:textId="ea48710">
+    <w:p w14:paraId="a02d096" w14:textId="a02d096">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,278 +93,243 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О мерах по реализации законов Республики Казахстан от 30 декабря 2025 года "О профилактике правонарушений" и "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам профилактики правонарушений и совершенствования отдельных отраслей законодательства Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 13 февраля 2026 года № 16-р</w:t>
+        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 13 февраля 2026 года № 16-р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Утвердить прилагаемый </w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> правовых актов, принятие которых обусловлено законами Республики Казахстан от 30 декабря 2025 года "О профилактике правонарушений" и "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам профилактики правонарушений и совершенствования отдельных отраслей законодательства Республики Казахстан" (далее – перечень). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      2. Государственным органам Республики Казахстан:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Государственным органам Республики Казахстан:</w:t>
+        <w:t>
+      1) разработать и в установленном порядке внести на утверждение Президента Республики Казахстан и в Правительство Республики Казахстан проекты правовых актов согласно перечню;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      2) принять соответствующие ведомственные акты согласно перечню;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) разработать и в установленном порядке внести на утверждение Президента Республики Казахстан и в Правительство Республики Казахстан проекты правовых актов согласно перечню;</w:t>
+        <w:t>
+      3) ежемесячно, не позднее 30 числа, размещать на общедоступном государственном объекте информатизации информацию о разработке и принятии правовых актов согласно перечню.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      3. Министерству юстиции Республики Казахстан анализировать, обобщать и ежемесячно, не позднее 5 числа, размещать на общедоступном государственном объекте информатизации сводную информацию по реализации указанных законов.</w:t>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Премьер-Министр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О. Бектенов</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -443,419 +408,369 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от " " 2026 года №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="0"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>правовых актов, принятие которых обусловлено законами Республики Казахстан от 30 декабря 2025 года "О профилактике правонарушений" и "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам профилактики правонарушений и совершенствования отдельных отраслей законодательства Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменением, внесенным распоряжением Премьер-Министра РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование правового акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственный орган, ответственный за исполнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицо, ответственное за качество, своевременность разработки и принятие правовых актов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -873,9093 +788,6645 @@
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил подготовки, внесения Национального доклада о состоянии общественной безопасности (профилактике правонарушений) в Республике Казахстан Президенту Республики Казахстан и его опубликования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указ Президента Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении положения и состава Межведомственной комиссии по профилактике правонарушений при Правительстве Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указ Президента Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключена распоряжением Премьер-Министра РК от 29.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 59-р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесение дополнения в Указ Президента Республики Казахстан от 20 февраля 2021 года № 515 "О некоторых вопросах Агентства Республики Казахстан по финансовому мониторингу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указ Президента Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АФМ (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Об установлении размера отчислений от ставок, осуществляемых организатором игорного бизнеса, осуществляющим деятельность букмекерской конторы или тотализатора, направляемых единому оператору, осуществляющему деятельность по распределению внебюджетных денежных средств, направленных на развитие физической культуры и спорта, в фонд Национального олимпийского комитета Республики Казахстан на развитие олимпийских видов спорта и общественный фонд "Қазақстан халқына", </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также на функционирование единой системы учета и обеспечение деятельности юридического лица, обеспечивающего функционирование единой системы учета</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...200 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рапиков Б.С. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...68 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Об определении пропорций направления отчислений, удерживаемых юридическим лицом, обеспечивающим функционирование единой системы учета, единому оператору, осуществляющему деятельность по распределению внебюджетных денежных средств, направленных на развитие физической культуры и спорта, в фонд Национального олимпийского комитета Республики Казахстан на развитие олимпийских видов спорта </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и общественный фонд "Қазақстан халқына", </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а также на функцианирование единой системы учета и обеспечение деятельности юридического лица, обеспечивающего функционирование единой системы учета</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...200 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рапиков Б.С. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении дополнений в постановление Правительства Республики Казахстан от 18 февраля 2017 года № 81 "Некоторые вопросы Министерства труда и социальной защиты населения Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+февраль 2026 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шегай В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении дополнений в постановление Правительства Республики Казахстан от 22 июня 2005 года № 607 "Вопросы Министерства внутренних дел Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адилов С.А.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О признании утратившим силу постановления Правительства Республики Казахстан от 7 марта 2012 года № 297 "Об утверждении норм питания, обеспечения одеждой, обувью и мягким инвентарем несовершеннолетних, содержащихся в специальных учреждениях и организациях"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в постановления Правительства Республики Казахстан от 26 марта 2014 года № 266 "Об утверждении Правил превентивных посещений группами, формируемыми из участников национального превентивного механизма" и от 2 апреля 2014 года № 301 "Об утверждении Правил возмещения расходов участников национального превентивного механизма по превентивным посещениям"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+НЦПЧ (по согласованию) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакашбаев Ж.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+11.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении дополнений в постановление Правительства Республики Казахстан от 17 февраля 2017 года № 71 "О некоторых вопросах министерств здравоохранения и национальной экономики Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рустемова А.Ш.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...216 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 19 августа 2022 года № 581 "Некоторые вопросы Министерства просвещения Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z12" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 года</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...53 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+13.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменения в постановление Правительства Республики Казахстан от 4 октября 2023 года № 865 "О некоторых вопросах Министерства туризма и спорта Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарасбаев С.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+14.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении дополнений в постановление Правительства Республики Казахстан от 4 октября 2023 года № 866 "О некоторых вопросах Министерства культуры и информации Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МКИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Искаков К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+15.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменения в постановление Правительства Республики Казахстан от 24 ноября 2023 года № 1031 "Об утверждении Правил и требований въезда (ввоза) на территорию Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства, и их эксплуатации на территории Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МПС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапарбеков О.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+16.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении дополнений в постановление Правительства Республики Казахстан от 9 октября 2025 года № 846 "О мерах по реализации Указа Президента Республики Казахстан от 18 сентября 2025 года № 997 "О мерах по дальнейшему совершенствованию системы государственного управления"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МИИЦР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Коняшкин Р.А. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в распоряжение Премьер-Министра Республики Казахстан от 29 сентября 2016 года № 90-р "О некоторых вопросах консультативно-совещательных органов при Правительстве Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+распоряжение Премьер-Министра Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+18.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил, форм и видов привлечения службой экономических расследований граждан, участвующих в профилактике правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Председателя Агентства Республики Казахстан по финансовому мониторингу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АФМ (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+19.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил включения в реестр физических и юридических лиц, связанных с противозаконной деятельностью в сфере экономических правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Председателя Агентства Республики Казахстан по финансовому мониторингу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АФМ (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+20.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил проведения мониторинга внутриведомственных рисков, способствующих совершению экономических правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Председателя Агентства Республики Казахстан по финансовому мониторингу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АФМ (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+21.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил проведения мониторинга информационного пространства по выявлению противоправного контента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Председателя Агентства Республики Казахстан по финансовому мониторингу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АФМ (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+22.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил ведения профилактического учета лиц, совершивших экономические правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Председателя Агентства Республики Казахстан по финансовому мониторингу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АФМ (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бижанов К.Ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...216 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+23.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил, форм и видов привлечения граждан, участвующих в профилактике правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z13" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 года</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...53 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+24.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил ведения учета и присвоения юридическими лицами и индивидуальными предпринимателями, осуществляющими деятельность по сдаче в аренду электрических самокатов, регистрационного номера на электрический самокат, а также его формы и образца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+25.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении перечня заболеваний, препятствующих содержанию и обучению несовершеннолетних в специальных организациях образования и организациях образования с особым режимом содержания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра здравоохранения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рустемова А.Ш. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+26.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил педагогического сопровождения несовершеннолетних, требующих повышенного внимания, в организациях образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра просвещения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+27.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Типовых правил деятельности кабинетов помощи детям-жертвам насилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра просвещения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+28.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил образования и осуществления деятельности комиссий по делам несовершеннолетних и защите их прав</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра просвещения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...167 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+29.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил выявления и оказания помощи несовершеннолетним, подвергшимся насилию, жестокому обращению, травле (буллингу), а также ставшим свидетелями насилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+совместный приказ министров просвещения, внутренних дел, здравоохранения, труда и социальной защиты населения, культуры и информации Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МВД, МЗ, МТСЗН, МКИ</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...96 lines deleted...]
-          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10017,4582 +7484,3418 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шегай В.В.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кочетов Е.Д.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+30.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил прохождения повышения квалификации сотрудников регионального уполномоченного органа по защите прав детей Республики Казахстан и их сроков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра просвещения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...265 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+31.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил обеспечения и ношения одежды установленного образца сотрудниками регионального уполномоченного органа по защите прав детей Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра просвещения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+32.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений и дополнений в приказ Министра внутренних дел Республики Казахстан от 9 января 2012 года № 10 "Об утверждении Правил внутреннего распорядка приемников-распределителей органов внутренних дел"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+33.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в приказ Министра юстиции Республики Казахстан 31 января 2012 года № 31 "Об утверждении Правил совершения нотариальных действий нотариусами"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра юстиции Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЮ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жакселекова Б.Ш.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+34.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменения в распоряжение Уполномоченного по правам человека от 26 сентября 2013 года № 22 "Об утверждении Правил подготовки ежегодного консолидированного доклада по итогам превентивных посещений"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Уполномоченного по правам человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+НЦПЧ (по согласованию) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакашбаев Ж.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+35.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений и дополнений в приказ Генерального Прокурора Республики Казахстан от 19 сентября 2014 года № 89 "Об утверждении Правил приема и регистрации заявления, сообщения или рапорта об уголовных правонарушениях, а также ведения Единого реестра досудебных расследований"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Генерального Прокурора Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГП (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мухаметжанов А.О.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...256 lines deleted...]
-              <w:t>Ваисов Д.М</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+36.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений и дополнений в приказ Министра юстиции Республики Казахстан от 29 декабря 2015 года № 652 "Об утверждении Правил распределения исполнительных документов посредством государственной автоматизированной информационной системы исполнительного производства между частными судебными исполнителями"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра юстиции Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЮ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ваисов Д.М</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+37.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 29 декабря 2015 года № 1098 "Об утверждении Правил организации деятельности участковых инспекторов полиции по делам несовершеннолетних органов внутренних дел"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+38.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О признании утратившим силу приказа Министра здравоохранения Республики Казахстан от 23 февраля 2022 года № ҚР ДСМ-17 "Об утверждении перечня заболеваний, препятствующих содержанию и обучению несовершеннолетних в специальных организациях образования и организациях образования с особым режимом содержания"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра здравоохранения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рустемова А.Ш. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+39.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в приказ Министра просвещения Республики Казахстан от 31 августа 2022 года № 385 "Об утверждении Типовых правил деятельности организаций образования соответствующих типов и видов, за исключением организаций высшего и послевузовского образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра просвещения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акпарова Ш.К.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+40.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в приказы Министра культуры и информации Республики Казахстан от 28 ноября 2023 года № 469-НҚ "Об утверждении формы решения по результатам рассмотрения петиции" и от 28 ноября 2023 года № 470-НҚ "Об утверждении формы письменного заявления о размещении петиции на интернет-ресурсе"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра культуры и информации Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МКИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курманов А.А.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+41.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений и дополнений в приказ Министра труда и социальной защиты населения Республики Казахстан от 14 июня 2024 года № 192 "Об утверждении Правил координации работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, всесторонней поддержкой в пределах компетенции государственных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+приказ Министра труда и социальной защиты населения Республики Казахстан </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шегай В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+42.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О признании утратившим силу приказа Министра труда и социальной защиты населения Республики Казахстан от 21 июня 2024 года № 211 "Об утверждении Правил ведения медико-социального учета"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТСЗН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шегай В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+43.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений и дополнений в приказ и.о. Министра туризма и спорта Республики Казахстан от 9 октября 2024 года № 175 "Об утверждении Типовых правил работы игорного заведения, букмекерской конторы или тотализатора, приема ставок и проводимых азартных игр и (или) пари"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра туризма и спорта Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапиков Б.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...167 lines deleted...]
-          </w:p>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+44.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменения в приказ Министра туризма и спорта Республики Казахстан от 31 декабря 2024 года № 255 "Об утверждении Правил определения юридического лица, обеспечивающего функционирование единой системы учета, и предъявляемых к нему квалификационных требований"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра туризма и спорта Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АЗРК (по согласованию), МИИЦР, НБ (по согласованию)</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...96 lines deleted...]
-          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапиков Б.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14622,2073 +10925,1594 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Коняшкин Р.А.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолпанкулов Б.Ш.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+45.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменения в приказ Министра туризма и спорта Республики Казахстан от 2 апреля 2025 года № 46 "Об утверждении Правил функционирования единой системы учета и передачи информации, содержащейся в единой системе учета, иным лицам в соответствии с законодательством Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра туризма и спорта Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапиков Б.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+46.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О внесении изменений в приказ и.о. Министра туризма и спорта Республики Казахстан от 19 декабря 2025 года № 250 "Об утверждении Требований к правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаторов игорного бизнеса и лотереи"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра туризма и спорта Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МТС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапиков Б.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+47.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О признании утратившим силу некоторых приказов Министра внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приказ Министра внутренних дел Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МВД</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лепеха И.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+48.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Об утверждении Правил, видов, сроков поощрения, а также размера денежного вознаграждения граждан, участвующих в профилактике правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановления акиматов областей, городов республиканского значения, столицы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МИО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+курирующие заместители акимов регионов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...271 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+49.      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О создании регионального уполномоченного органа по защите прав детей Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановления акиматов областей, городов республиканского значения, столицы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+МИО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+курирующие заместители акимов регионов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...440 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МЮ – Министерство юстиции Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НЦПЧ – Национальный центр по правам человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГП – Генеральная прокуратура Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЗРК – Агентство по защите и развитию конкуренции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЗ – Министерство здравоохранения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТСЗН – Министерство труда и социальной защиты населения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИО – местные исполнительные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИИЦР – Министерство искусственного интеллекта и цифрового развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высший судебный совет – Высший судебный совет Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АФМ – Агентство Республики Казахстан по финансовому мониторингу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МКИ – Министерство культуры и информации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МП – Министерство просвещения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МПС – Министерство промышленности и строительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МТС – Министерство туризма и спорта Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МНЭ – Министерство национальной экономики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НБ – Национальный Банк Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВД – Министерство внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17014,31 +12838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>