--- v0 (2025-11-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="015e9c0" w14:textId="015e9c0">
+    <w:p w14:paraId="7a1f35b" w14:textId="7a1f35b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,150 +76,292 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О создании Комиссии по координации работы блочного бюджета в рамках пилотного проекта</w:t>
+        <w:t>О создании Комиссии по координации работы блочного бюджетирования в рамках пилотного проекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 2 ноября 2024 года № 152-р</w:t>
+        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 2 ноября 2024 года № 152-р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В целях выработки предложений по рассмотрению вопросов в ходе работы блочного бюджета в рамках пилотного проекта:</w:t>
+      В целях выработки предложений по рассмотрению вопросов в ходе работы блочного бюджетирования в рамках пилотного проекта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Создать Комиссию по координации работы блочного бюджета в рамках пилотного проекта (далее – Комиссия) в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> согласно </w:t>
+      1. Создать Комиссию по координации работы блочного бюджетирования в рамках пилотного проекта (далее – Комиссия) в составе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему распоряжению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -232,54 +374,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комиссии. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комиссии ежегодно, не позднее 31 марта, следующего за отчетным финансовым годом, представлять на рассмотрение Правительства Республики Казахстан предложения по совершенствованию работы блочного бюджета в рамках пилотного проекта.</w:t>
+      3. Комиссии ежегодно, не позднее 31 марта, следующего за отчетным финансовым годом, представлять на рассмотрение Правительства Республики Казахстан предложения по совершенствованию работы блочного бюджетирования в рамках пилотного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -622,124 +826,194 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Комиссии по координации работы блочного бюджета в рамках пилотного проекта</w:t>
+        <w:t xml:space="preserve">Комиссии по координации работы блочного </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бюджетирования в рамках пилотного проекта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение -  в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Такиев </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мади Токешович</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -755,89 +1029,91 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министр финансов Республики Казахстан, председатель;</w:t>
+Министр финансов Республики Казахстан, председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Темирбеков </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Даурен Оденович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -855,104 +1131,126 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-вице-министр финансов Республики Казахстан, заместитель председателя; </w:t>
+вице-министр финансов Республики Казахстан, заместитель председателя </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ахметов </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Олжас Калымтаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -970,104 +1268,126 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-заместитель директора Департамента бюджетного законодательства Министерства финансов Республики Казахстан, секретарь; </w:t>
+          <w:bookmarkStart w:name="z29" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента методологии бюджетного процесса Министерства финансов Республики Казахстан, секретарь</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Энгель </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Юлия Федоровна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1085,219 +1405,263 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-член Высшей аудиторской палаты Республики Казахстан (по согласованию);</w:t>
+          <w:bookmarkStart w:name="z31" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член Высшей аудиторской палаты Республики Казахстан (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жолманов </w:t>
-[...16 lines deleted...]
-              <w:t>Азамат Сагатович</w:t>
+Ахмедьяр </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлібек Ғазизұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-заместитель Председателя Агентства Республики Казахстан по делам государственной службы (по согласованию);</w:t>
+          <w:bookmarkStart w:name="z33" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель Председателя Агентства Республики Казахстан по делам государственной службы (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Амрин </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Азамат Кеменгерович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1315,219 +1679,263 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-вице-министр национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z35" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первый вице-министр национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Ержан Маликович</w:t>
+          <w:bookmarkStart w:name="z36" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарасбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серик Маратович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-вице-министр туризма и спорта Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z37" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вице-министр туризма и спорта Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ибрайханов </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ерболат Максутханович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1545,121 +1953,161 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-вице-министр водных ресурсов и ирригации Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z39" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вице-министр водных ресурсов и ирригации Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Алпысов </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ермек Амантаевич</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -1675,89 +2123,91 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель акима Карагандинской области;</w:t>
+заместитель акима Карагандинской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Каюпов </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тлепберген Ерсаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1790,2071 +2240,2248 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель акима Западно-Казахстанской области;</w:t>
+заместитель акима Западно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Алибек Газизович</w:t>
+          <w:bookmarkStart w:name="z43" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имашев</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данияр Муратович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-руководитель аппарата Агентства Республики Казахстан по делам государственной службы (по согласованию);</w:t>
+          <w:bookmarkStart w:name="z44" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель аппарата Агентства Республики Казахстан по делам государственной службы (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z45" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Магауин </w:t>
-[...16 lines deleted...]
-              <w:t>Данияр Калыбекович</w:t>
+Жумабаев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дархан Бакытжанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-руководитель Службы превенции Агентства Республики Казахстан по противодействию коррупции (по согласованию);</w:t>
+          <w:bookmarkStart w:name="z46" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заведующий Экономическим отделом Аппарата Правительства Республики Казахстан </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Аушарипов </w:t>
-[...16 lines deleted...]
-              <w:t>Ерлан Серикович</w:t>
+Алдасугурова </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жанар Алибиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-заведующий Экономическим отделом Аппарата Правительства Республики Казахстан (по согласованию);</w:t>
+          <w:bookmarkStart w:name="z48" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента бюджета социальной сферы Министерства финансов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Алдасугурова </w:t>
-[...16 lines deleted...]
-              <w:t>Жанар Алибиевна</w:t>
+Ашим </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айгуль Ашимовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z50" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+директор Департамента финансов Министерства туризма и спорта Республики Казахстан </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ашим </w:t>
-[...16 lines deleted...]
-              <w:t>Айгуль Ашимовна</w:t>
+Бейсембаев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Олжас Жылкайдарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-директор Департамента финансов Министерства туризма и спорта Республики Казахстан; </w:t>
+директор Департамента методологии бюджетного процесса Министерства финансов Республики Казахстан </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бейсембаев </w:t>
-[...16 lines deleted...]
-              <w:t>Олжас Жылкайдарович</w:t>
+Муллабаева </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гульором Фармановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента бюджетного законодательства Министерства финансов Республики Казахстан; </w:t>
+          <w:bookmarkStart w:name="z54" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента бюджетной политики Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z55" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Дарибаева </w:t>
-[...16 lines deleted...]
-              <w:t>Гулсана Аманбаевна</w:t>
+Есдаулетова </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алия Аманбаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента бюджетной политики Министерства национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z56" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Директор Департамента инвестиционной политики и развития финансового сектора Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Есдаулетова </w:t>
-[...16 lines deleted...]
-              <w:t>Алия Аманбаевна</w:t>
+Исмагулов </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сейльхан Калиакбарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента инвестиционной политики Министерства национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z58" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента бюджетного планирования Министерства финансов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Исмагулов </w:t>
-[...16 lines deleted...]
-              <w:t>Сейльхан Калиакбарович</w:t>
+Клышпаев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Динмухамед Гайдарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента бюджетного планирования Министерства финансов Республики Казахстан; </w:t>
+          <w:bookmarkStart w:name="z60" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента развития системы государственного управления Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Клышпаев </w:t>
-[...16 lines deleted...]
-              <w:t>Динмухамед Гайдарович</w:t>
+Мақсұтов </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұрлан Мақсұтұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента развития системы государственного управления Министерства национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z62" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента регионального развития Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Нұрлан Мақсұтұлы</w:t>
+          <w:bookmarkStart w:name="z63" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молдаш</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғалымжан Өмірәліұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента регионального развития Министерства национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z64" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента финансов Министерства водных ресурсов и ирригации Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Махметов </w:t>
-[...16 lines deleted...]
-              <w:t>Момыш Елтаевич</w:t>
+Мынбаев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маханбет Бахытжанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z9" w:id="5"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="5"/>
+          <w:bookmarkStart w:name="z66" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента анализа регионов и развития местного самоуправления Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мынбаев </w:t>
-[...16 lines deleted...]
-              <w:t>Маханбет Бахытжанович</w:t>
+Оспанов </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуесхан Алтайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента анализа регионов и развития местного самоуправления Министерства национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z68" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента стратегического анализа и развития Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Оспанов </w:t>
-[...16 lines deleted...]
-              <w:t>Әуесхан Алтайұлы</w:t>
+Махметов </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Момыш Елтаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента стратегического анализа и развития Министерства национальной экономики Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z70" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента бюджета агропромышленного комплекса, природных ресурсов, строительства и жилищно-коммунального хозяйства Министерства финансов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Рахимова </w:t>
-[...16 lines deleted...]
-              <w:t>Бахыт Балмагамбетовна</w:t>
+Хисматулин </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вагиз Раилович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-директор Департамента бюджета агропромышленного комплекса, природных ресурсов, строительства и жилищно-коммунального хозяйства Министерства финансов Республики Казахстан;</w:t>
+          <w:bookmarkStart w:name="z72" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента макроэкономического анализа и прогнозирования Министерства национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...113 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Худайбергенов </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>Олжас Абдумаликович</w:t>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олжас Абдумаликович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z10" w:id="6"/>
-[...34 lines deleted...]
-(по согласованию).</w:t>
+          <w:bookmarkStart w:name="z74" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+старший партнер товарищества с ограниченной ответственностью "Центр стратегических инициатив" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3933,139 +4560,289 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от " " 2024 года № </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение </w:t>
-[...11 lines deleted...]
-        <w:t>о Комиссии по координации работы блочного бюджета в рамках пилотного проекта</w:t>
+        <w:t xml:space="preserve"> Положение о Комиссии по координации работы блочного бюджетирования в рамках пилотного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z15" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Комиссия по координации работы блочного бюджета в рамках пилотного проекта (далее – Комиссия) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
+      1. Комиссия по координации работы блочного бюджетирования в рамках пилотного проекта (далее – Комиссия) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Целью деятельности Комиссии является совершенствование работы блочного бюджета в рамках пилотного проекта.</w:t>
+      2. Целью деятельности Комиссии является совершенствование работы блочного бюджетирования в рамках пилотного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Комиссия осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4080,261 +4857,323 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законодательными и иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z18" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Рабочим органом Комиссии является Министерство финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z19" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заседания Комиссии проводится по мере необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z20" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z21" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Задачами Комиссии являются выработка предложений и рекомендаций по вопросу работы блочного бюджета, а также координация участников в рамках пилотного проекта.</w:t>
+      6. Задачами Комиссии являются выработка предложений и рекомендаций по вопросу работы блочного бюджетирования, а также координация участников в рамках пилотного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции распоряжения Премьер-Министра РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация и порядок деятельности Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z23" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организация и порядок работы Комиссии осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования, деятельности и упразднения консультативно-совещательных органов при Правительстве Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 16 марта 1999 года № 247.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z24" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4660,31 +5499,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>