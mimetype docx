--- v0 (2025-11-07)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc72369" w14:textId="dc72369">
+    <w:p w14:paraId="dd63fcb" w14:textId="dd63fcb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О создании Совета по развитию движения Worldskills Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 10 июня 2024 года № 76-р</w:t>
+        <w:t>Распоряжение Премьер-Министра Республики Казахстан от 10 июня 2024 года № 76-р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях объединения усилий государственных органов Республики Казахстан для развития технического и профессионального образования в соответствии со стандартами международной организации WorldSkills International, обеспечения экономики высококвалифицированными кадрами и повышения роли профессиональной подготовки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -726,710 +726,804 @@
         <w:t>
       10. Вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Вице-министр энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции постановления Правительства РК от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Президент некоммерческого акционерного общества "Talap" (по согласованию).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      13. Заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Заместитель председателя правления акционерного общества "Национальная компания "КазМунайГаз" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      14. Заместитель председателя правления акционерного общества "Национальная компания "КазМунайГаз" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заместитель председателя правления акционерного общества "Казахстанская компания по управлению электрическими сетями (Kazakhstan Electricity Grid Operating Company) "KEGOC" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      15. Заместитель председателя правления акционерного общества "Казахстанская компания по управлению электрическими сетями (Kazakhstan Electricity Grid Operating Company) "KEGOC" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заместитель председателя правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      16. Заместитель председателя правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заместитель председателя правления акционерного общества "Национальные информационные технологии" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      17. Заместитель председателя правления акционерного общества "Национальные информационные технологии" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Заместитель председателя правления акционерного общества "Национальная компания "Қазақстан темір жолы" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      18. Заместитель председателя правления акционерного общества "Национальная компания "Қазақстан темір жолы" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заместитель председателя правления акционерного общества "Национальная компания "Казахстан инжиниринг" (Kazakhstan Engineering)" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      19. Заместитель председателя правления акционерного общества "Национальная компания "Казахстан инжиниринг" (Kazakhstan Engineering)" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Главный директор по администрированию бизнеса – член правления "Национальная горнорудная компания "Тау Кен Самрук" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      20. Главный директор по администрированию бизнеса – член правления "Национальная горнорудная компания "Тау Кен Самрук" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Директор по устойчивому развитию товарищества с ограниченной ответственностью "Корпорация "Казахмыс" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      21. Директор по устойчивому развитию товарищества с ограниченной ответственностью "Корпорация "Казахмыс" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заместитель председателя правления акционерного общества "Национальная компания "QazExpoCongress" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      22. Заместитель председателя правления акционерного общества "Национальная компания "QazExpoCongress" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Заместитель председателя правления акционерного общества "Национальная компания "Kazakh Tourism" (по согласованию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      23. Заместитель председателя правления акционерного общества "Национальная компания "Kazakh Tourism" (по согласованию).</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Заместитель акима области Абай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      24. Заместитель акима области Абай.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Заместитель акима Алматинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      25. Заместитель акима Алматинской области.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Заместитель акима Акмолинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...15 lines deleted...]
-      26. Заместитель акима Акмолинской области.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Заместитель акима Актюбинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      27. Заместитель акима Актюбинской области.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Заместитель акима Атырауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      28. Заместитель акима Атырауской области.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Заместитель акима Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      29. Заместитель акима Западно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Заместитель акима Жамбылской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...15 lines deleted...]
-      30. Заместитель акима Жамбылской области.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Заместитель акима области Жетісу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      31. Заместитель акима области Жетісу.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Заместитель акима Карагандинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      32. Заместитель акима Карагандинской области.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Заместитель акима Костанайской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      33. Заместитель акима Костанайской области.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Заместитель акима Кызылординской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      34. Заместитель акима Кызылординской области.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Заместитель акима Мангистауской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      35. Заместитель акима Мангистауской области.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Заместитель акима Павлодарской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      36. Заместитель акима Павлодарской области.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Заместитель акима Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...15 lines deleted...]
-      37. Заместитель акима Северо-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Заместитель акима Туркестанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      38. Заместитель акима Туркестанской области.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Заместитель акима области Ұлытау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      39. Заместитель акима области Ұлытау.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Заместитель акима Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      40. Заместитель акима Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Заместитель акима города Алматы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      41. Заместитель акима города Алматы.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Заместитель акима города Астаны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      42. Заместитель акима города Астаны.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Заместитель акима города Шымкента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      43. Заместитель акима города Шымкента.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1508,876 +1602,876 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июня 2024 года № 76-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Совете по развитию движения WorldSkills Kazakhstan</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Совет по развитию движения WorldSkills Kazakhstan (далее – Совет) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      1. Совет по развитию движения WorldSkills Kazakhstan (далее – Совет) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целью деятельности Совета является выработка предложений и рекомендаций по вопросам стратегического развития движения WorldSkills Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      2. Целью деятельности Совета является выработка предложений и рекомендаций по вопросам стратегического развития движения WorldSkills Kazakhstan.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Совет в своей деятельности руководствуется Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Рабочим органом Совета является Министерство просвещения Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заседания Совета проводятся по мере необходимости, но не менее одного раза в год. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      5. Заседания Совета проводятся по мере необходимости, но не менее одного раза в год. </w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Основные задачи Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В рамках поставленных целей на Совет возлагаются следующие основные задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработка предложений и рекомендаций в части стратегических направлений развития движения WorldSkills Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание условий для продвижения развития движения WorldSkills Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вовлечение предпринимательских ассоциаций и союзов работодателей в развитие движения WorldSkills в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействие повышению узнаваемости движения WorldSkills Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Основные задачи Совета</w:t>
-[...99 lines deleted...]
-      4) содействие повышению узнаваемости движения WorldSkills Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Организация и порядок работы Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Организация и порядок работы Совета</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В целях обеспечения планомерной работы до истечения текущего календарного года решением Совета утверждается план работы на предстоящий год, формируемый рабочим органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      7. В целях обеспечения планомерной работы до истечения текущего календарного года решением Совета утверждается план работы на предстоящий год, формируемый рабочим органом.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь обеспечивает контроль за выполнением плана работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      Секретарь обеспечивает контроль за выполнением плана работы.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Работа Совета основывается на коллегиальном обсуждении вопросов и выработке рекомендаций и предложений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      8. Работа Совета основывается на коллегиальном обсуждении вопросов и выработке рекомендаций и предложений.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Совет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      9. Совет:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивает и получает от центральных государственных органов, местных исполнительных органов и иных организаций необходимые информацию, документы и материалы в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      1) запрашивает и получает от центральных государственных органов, местных исполнительных органов и иных организаций необходимые информацию, документы и материалы в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приглашает, а также заслушивает на своих заседаниях должностных лиц государственных органов и иных организаций, не являющихся членами Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      2) приглашает, а также заслушивает на своих заседаниях должностных лиц государственных органов и иных организаций, не являющихся членами Совета.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Организация заседаний Совета состоит из следующих последовательных действий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      10. Организация заседаний Совета состоит из следующих последовательных действий:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее чем за 5 (пять) рабочих дней до запланированной даты проведения заседания секретарем или рабочим органом членам Совета направляются приглашение, повестка и необходимые материалы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      1) не позднее чем за 5 (пять) рабочих дней до запланированной даты проведения заседания секретарем или рабочим органом членам Совета направляются приглашение, повестка и необходимые материалы.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы в повестку включаются в соответствии с целями и задачами, поставленными перед Советом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      Вопросы в повестку включаются в соответствии с целями и задачами, поставленными перед Советом;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) члены Совета в течение 1 (один) рабочего дня подтверждают свое участие или неучастие (с указанием причин) на предстоящем заседании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      2) члены Совета в течение 1 (один) рабочего дня подтверждают свое участие или неучастие (с указанием причин) на предстоящем заседании;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяется кворум предстоящего заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      3) определяется кворум предстоящего заседания.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание считается правомочным, если на нем присутствует не менее двух третей об общего числа членов Совета. При отсутствии кворума заседание переносится на срок не более 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      Заседание считается правомочным, если на нем присутствует не менее двух третей об общего числа членов Совета. При отсутствии кворума заседание переносится на срок не более 5 (пять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Заседание проводится с использованием видеоконференцсвязи и доступных онлайн-сервисов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      11. Заседание проводится с использованием видеоконференцсвязи и доступных онлайн-сервисов.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание в очном формате проводится в случае рассмотрения вопросов, содержащих служебную информацию ограниченного распространения или государственные секреты, а также при отсутствии технической возможности. При этом члены Совета обеспечивают свое участие на заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      Заседание в очном формате проводится в случае рассмотрения вопросов, содержащих служебную информацию ограниченного распространения или государственные секреты, а также при отсутствии технической возможности. При этом члены Совета обеспечивают свое участие на заседании.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При смешанном режиме используется очный формат с одновременным использованием видеоконференцсвязи и доступных онлайн-сервисов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      При смешанном режиме используется очный формат с одновременным использованием видеоконференцсвязи и доступных онлайн-сервисов.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Учет принимающих участие в заседании членов Совета осуществляется секретарем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      12. Учет принимающих участие в заседании членов Совета осуществляется секретарем.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Руководит заседанием председатель, в случае его отсутствия – заместитель председателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      13. Руководит заседанием председатель, в случае его отсутствия – заместитель председателя.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель определяет регламент проведения заседания (длительность выступлений и докладов, порядок выступления докладчиков).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      Председатель определяет регламент проведения заседания (длительность выступлений и докладов, порядок выступления докладчиков).</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждый из членов Совета имеет право на выражение своей позиции по вопросам повестки дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      Каждый из членов Совета имеет право на выражение своей позиции по вопросам повестки дня.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решения Совета принимаются, если за них подано большинство голосов от общего количества принявших участие на заседании членов Совета. Члены Совета при принятии решений обладают равными голосами. В случае равенства голосов голос председателя является решающим. Секретарь не обладает правом голоса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Голосование осуществляется в открытом режиме. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В течение 1 (один) рабочего дня после заседания председатель подписывает протокол, который регистрируется секретарем и рассылается членам Совета. Выписки из протокола направляются тем заинтересованным лицам, которым в протоколе даются рекомендации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      16. В течение 1 (один) рабочего дня после заседания председатель подписывает протокол, который регистрируется секретарем и рассылается членам Совета. Выписки из протокола направляются тем заинтересованным лицам, которым в протоколе даются рекомендации.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения, отраженные в протоколе заседания Совета, носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      Решения, отраженные в протоколе заседания Совета, носят рекомендательный характер.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Хранение протоколов и материалов к ним осуществляется рабочим органом или секретарем с учетом сроков хранения, установленных уполномоченным органом в области архивного дела и документационного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      17. Хранение протоколов и материалов к ним осуществляется рабочим органом или секретарем с учетом сроков хранения, установленных уполномоченным органом в области архивного дела и документационного обеспечения.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>