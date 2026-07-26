--- v0 (2025-11-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f28c89" w14:textId="7f28c89">
+    <w:p w14:paraId="b4ef720" w14:textId="b4ef720">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -529,1263 +529,553 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав Комиссии по реализации государственной языковой политики при Правительстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок состава - в редакции распоряжения Премьер-Министра РК от 28.11.2023 </w:t>
+      Сноска. Заголовок состава - в редакции распоряжения Премьер-Министра РК от 04.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 187-р</w:t>
+        <w:t>№ 86-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      Заместитель Премьер-Министра Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z69" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заместитель Премьер-Министра – Министр культуры и информации Республики Казахстан, председатель </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z70" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр науки и высшего образования Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z71" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета языковой политики Министерства науки и высшего образования Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z72" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по делам государственной службы (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      Министр просвещения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z73" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министр юстиции Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      Министр культуры и информации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z74" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Министр просвещения Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z75" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр туризма и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      Министр туризма и спорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z76" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депутат Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z77" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депутат Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      депутат Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z78" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      депутат Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z79" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z80" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z81" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Министра иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z82" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      вице-министр искусственного интеллекта и цифрового развития Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      заместитель Министра иностранных дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z83" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      вице-министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z84" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом внутренней политики Администрации Президента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      заведующий Отделом внутренней политики Администрации Президента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z85" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель председателя Ассамблеи народа Казахстана, заведующий секретариатом Ассамблеи народа Казахстана Администрации Президента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z86" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заместитель председателя Ассамблеи народа Казахстана, заведующий секретариатом Ассамблеи народа Казахстана Администрации Президента Республики Казахстан (по согласованию) </w:t>
+      заведующий Отделом социального развития Аппарата Правительства Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z87" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       президент общественного объединения "Халықаралық "Қазақ тілі" қоғамы" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      генеральный директор некоммерческого акционерного общества "Национальный научно-практический центр "Тіл - Қазына" имени Шайсултана Шаяхметова" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z88" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор республиканского государственного предприятия на праве хозяйственного ведения "Институт языкознания имени А. Байтурсынова" Комитета науки Министерства науки и высшего образования Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      директор республиканского государственного предприятия на праве хозяйственного ведения "Институт языкознания имени А. Байтурсынова" Комитета науки Министерства науки и высшего образования Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z89" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утеулиев Бауыржан Бабажанович – главный редактор международной газеты "Turkistan" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      директор товарищества с ограниченной ответственностью "Институт прикладных этнополитических исследований" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z90" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бектұр Тимур Амантайұлы – IT-эксперт, исследователь в области искусственного интеллекта (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:tbl>
-[...748 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z91" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копжасарулы Ерканат – журналист, телеведущий национального телеканала "Qazaqstan" (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z92" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тен Владислав – автор проекта "ТЕНмен тіл үйрен" (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1864,460 +1154,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июня 2022 года № 176-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комиссии по реализации государственной языковой политики при Правительстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок положения - в редакции распоряжения Премьер-Министра РК от 28.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Комиссия по реализации государственной языковой политики (далее – Комиссия) является консультативно-совещательным органом при Правительстве Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комиссия в своей деятельности руководствуется Конституцией Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Целью деятельности Комиссии является обеспечение эффективной реализации государственной языковой политики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Рабочим органом Комиссии является Министерство науки и высшего образования Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заседания Комиссии проводятся по мере необходимости, но не реже двух раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задача Комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основной задачей Комиссии является выработка рекомендаций и предложений по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершенствованию государственной языковой политики, в том числе переводу алфавита казахского языка на латинскую графику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комплексному и системному развитию государственного языка, распространению его применения, реализации гармоничной языковой политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) роли и месту государственного языка в международных отношениях, расширению его применения за рубежом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      5. Заседания Комиссии проводятся по мере необходимости, но не реже двух раз в год.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информационному, методическому и организационному обеспечению деятельности государственных органов по реализации государственной языковой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершенствованию нормативных правовых актов в области государственной языковой политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассмотрению научных аспектов реализации государственной языковой политики и ее трансформации в язык науки и культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) результатам заслушивания отчетов по вопросам языковой политики руководителей центральных государственных и местных исполнительных органов, организаций квазигосударственного сектора и негосударственных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задача Комиссии</w:t>
-[...59 lines deleted...]
-      2) комплексному и системному развитию государственного языка, распространению его применения, реализации гармоничной языковой политики;</w:t>
+        <w:t xml:space="preserve"> Глава 3. Организация деятельности Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организация и порядок работы Комиссии осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования, деятельности и упразднения консультативно-совещательных органов при Правительстве Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 16 марта 1999 года № 247.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2458,422 +1748,422 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июня 2022 года № 176-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 14 ноября 2017 года № 153-р "О Национальной комиссии по переводу алфавита казахского языка на латинскую графику".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 26 сентября 2018 года № 122-р "О внесении изменений в распоряжение Премьер-Министра Республики Казахстан от 14 ноября 2017 года № 153-р "О Национальной комиссии по переводу алфавита казахского языка на латинскую графику".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 29 ноября 2018 года № 152-р "О некоторых вопросах консультативно-совещательных органов при Правительстве Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 11 февраля 2019 года № 17-р "О внесении изменения в распоряжение Премьер-Министра Республики Казахстан от 14 ноября 2017 года № 153-р "О Национальной комиссии по переводу алфавита казахского языка на латинскую графику".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 29 мая 2019 года № 96-р "О внесении изменений и дополнений в некоторые распоряжения Премьер-Министра Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 17 сентября 2019 года № 174-р "О внесении изменения в распоряжение Премьер-Министра Республики Казахстан от 14 ноября 2017 года № 153-р "О Национальной комиссии по переводу алфавита казахского языка на латинскую графику".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Премьер-Министра Республики Казахстан от 26 мая 2021 года № 93-р "О внесении изменений и дополнения в распоряжение Премьер-Министра Республики Казахстан от 14 ноября 2017 года № 153-р "О Национальной комиссии по переводу алфавита казахского языка на латинскую графику".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Пункт 8 изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 29 апреля 2022 года № 268 "О некоторых вопросах консультативно-совещательных органов при Правительстве Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>