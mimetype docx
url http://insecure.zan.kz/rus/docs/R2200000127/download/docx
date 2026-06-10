--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d80e09c" w14:textId="d80e09c">
+    <w:p w14:paraId="29e8b3e" w14:textId="29e8b3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -922,428 +922,510 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z62" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В рамках поставленной цели на Совет возлагаются задачи по рассмотрению вопросов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z63" w:id="14"/>
+    <w:bookmarkStart w:name="z105" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в области обороны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z64" w:id="15"/>
+    <w:bookmarkStart w:name="z106" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z65" w:id="16"/>
+    <w:bookmarkStart w:name="z107" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z66" w:id="17"/>
+    <w:bookmarkStart w:name="z108" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) гражданской обороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z67" w:id="18"/>
+    <w:bookmarkStart w:name="z109" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) транспортного обеспечения обороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z68" w:id="19"/>
+    <w:bookmarkStart w:name="z110" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечения территориальной обороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:bookmarkStart w:name="z111" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оперативного оборудования территорий в интересах обороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:bookmarkStart w:name="z112" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z113" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) военно-технической политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z114" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) военно-технического и военно-экономического сотрудничества с иностранными государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z115" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в области оборонной промышленности и контроля специфических товаров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z116" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контроля специфических товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z117" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовки рекомендаций государственным органам по системе контроля специфических товаров, физическим и юридическим лицам по порядку экспорта, реэкспорта, импорта и транзита специфических товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z73" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z118" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оборонной промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z74" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z119" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицензирования отдельных видов деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z78" w:id="29"/>
+    <w:bookmarkStart w:name="z120" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) развития оборонно-промышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции распоряжения Премьер-Министра РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация и порядок работы Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z79" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z79" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организация и порядок работы Совета осуществляются в соответствии с Правилами образования, деятельности и упразднения консультативно-совещательных органов при Правительстве Республики Казахстан, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 марта 1999 года № 247.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z80" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z80" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1422,590 +1504,630 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 августа 2022 года № 127-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="32"/>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Совета по вопросам обороны, оборонной промышленности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и контроля специфических товаров в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции распоряжения Премьер-Министра РК от 07.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными распоряжением Премьер-Министра РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="33"/>
+    <w:bookmarkStart w:name="z81" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан, председатель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z82" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z82" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:bookmarkStart w:name="z83" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр промышленности и строительства Республики Казахстан, секретарь (по вопросам оборонной промышленности и контроля специфических товаров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z121" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Министра обороны Республики Казахстан, секретарь (по вопросам обороны).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z84" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z85" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z85" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр транспорта Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z86" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z86" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр финансов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z87" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр торговли и интеграции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр по чрезвычайным ситуациям Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z91" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z92" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр искусственного интеллекта и цифрового развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z93" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр энергетики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z94" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z94" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Агентства Республики Казахстан по финансовому мониторингу (по согласованию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z95" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника Службы государственной охраны Республики Казахстан (по согласованию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z96" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z96" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Министра иностранных дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z97" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z97" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Комитета национальной безопасности Республики Казахстан (по согласованию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z98" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z98" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вице-министр национальной экономики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z99" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z99" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом индустриального и инфраструктурного развития Аппарата Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z100" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z100" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом обороны и правопорядка Аппарата Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z101" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z101" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета государственных доходов Министерства финансов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z102" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z102" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета промышленности Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z103" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z103" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>