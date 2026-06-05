--- v1 (2026-03-06)
+++ v2 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec530e6" w14:textId="ec530e6">
+    <w:p w14:paraId="9a99fdd" w14:textId="9a99fdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -368,62 +368,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -441,51 +442,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Премьер-Министр </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -688,51 +689,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 17.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 571</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; c изменением, внесенным постановлением Правительства РК от 19.11.2025 </w:t>
+        <w:t xml:space="preserve">; c изменениями, внесенными постановлением Правительства РК от 19.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 981</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z238" w:id="6"/>
     <w:p>
       <w:pPr>
@@ -1607,624 +1608,706 @@
         <w:t>
       3. По поручению председателя Совета, а также в указанные им сроки могут созываться внеочередные заседания Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z208" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заседания Совета проводятся по мере необходимости, но не реже двенадцати раз в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z209" w:id="41"/>
+    <w:bookmarkStart w:name="z264" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Вопросы, вынесенные на заседание Совета, не требуют дополнительного рассмотрения другими консультативно-совещательными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 4-1 в соответствии с распоряжением Премьер-Министра РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Председатель и члены Совета несут персональную ответственность за улучшение инвестиционного климата, а также своевременную реализацию инвестиционных проектов с предоставлением Президенту Республики Казахстан не реже одного раза в квартал отчета о проделанной работе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z210" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z210" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Руководители центральных и местных государственных органов, а также субъектов квазигосударственного сектора несут персональную ответственность за неисполнение или ненадлежащее исполнение решений Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z211" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z211" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Основные задачи Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z212" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z212" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Задачами Совета являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z213" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z213" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение высоких темпов экономического роста и реальной диверсификации национальной экономики путем реализации инвестиционных проектов, реализуемых отечественными и иностранными инвесторами, за счет повышения уровня координации и контроля деятельности по их эффективной и действенной поддержке ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z214" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z214" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) рассмотрение вопросов по инвестиционным проектам, требующим принятия решений на уровне руководства Правительства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z215" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z215" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Полномочия Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z216" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z216" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Совет имеет следующие полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z217" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z217" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимать решения, обязательные для исполнения центральными и местными государственными органами, а также субъектами квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z218" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z218" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывать временные нормативные правовые акты, имеющие силу закона, принимаемые Правительством Республики Казахстан в соответствии со статьей 61 Конституции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z219" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z219" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вносить Президенту и Премьер-Министру Республики Казахстан предложения по привлечению к дисциплинарной ответственности, в том числе освобождению от занимаемых должностей руководителей центральных и местных государственных органов, а также субъектов квазигосударственного сектора за неисполнение или ненадлежащее исполнение решений Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z220" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z220" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок подготовки и проведения заседаний Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z221" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z221" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На заседаниях председательствует председатель Совета, а в его отсутствие – заместитель председателя Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z222" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z222" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заседания в приоритетном порядке проводятся посредством видеоконференцсвязи, а также в очном или смешанном форматах по согласованию с председателем Совета либо его заместителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z223" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z223" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При проведении заседания Совета посредством видеоконференцсвязи в залах совещания, подключенных к видеоконференцсвязи, принимают участие только приглашенные лица и в случае необходимости технический персонал. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z224" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z224" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ответственность за несвоевременное подтверждение и (или) участие на заседании Совета несет приглашенное лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z225" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z225" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Подготовленные к рассмотрению на заседании Совета материалы вносятся рабочим органом в Аппарат Правительства Республики Казахстан не позднее чем за 3 (три) рабочих дня до заседания и должны включать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z226" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z226" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проект протокольного решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z227" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z227" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) справки по вопросам повестки дня заседания с позициями заинтересованных государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z228" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z228" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) презентации в формате Microsoft Power Point (цветные слайды объемом не более 10 (десять) мегабайт и размером шрифта не менее 20, соответствующие формату отображения визуальной информации 16:9);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z229" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z229" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационные (аналитические) доклады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z230" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z230" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) список участников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z231" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z231" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предложения к порядку ведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z232" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z232" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) другие материалы по вопросам, рассматриваемым на заседании Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z233" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z233" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случаях несвоевременного, а также некачественного и неполного представления материалов к заседанию председателем Совета либо по согласованию с ним его заместителем принимается решение о снятии с рассмотрения запланированного вопроса или переносе его рассмотрения на другой срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z234" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z234" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Подписанный председателем Совета и зарегистрированный Аппаратом Правительства Республики Казахстан протокол заседания направляется для исполнения государственным органам и организациям, которым в протоколе даны соответствующие поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z235" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z235" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отдельные должностные лица могут быть приглашены на заседание в очном формате по предложению рабочего органа и (или) указанию председателя Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z236" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z236" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ответственность за предоставляемые кандидатуры и качество материалов к совещанию возлагается на членов Совета по курируемым направлениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z237" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z237" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Решения, принятые на заседании, оформляются в виде протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>