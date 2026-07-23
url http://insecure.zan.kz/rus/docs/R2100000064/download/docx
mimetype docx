--- v2 (2026-06-05)
+++ v3 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a99fdd" w14:textId="9a99fdd">
+    <w:p w14:paraId="a9828c6" w14:textId="a9828c6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2313,55 +2313,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2687,31 +2687,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>