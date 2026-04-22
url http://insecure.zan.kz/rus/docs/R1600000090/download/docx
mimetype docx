--- v0 (2025-11-13)
+++ v1 (2026-04-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebae2bb" w14:textId="ebae2bb">
+    <w:p w14:paraId="01f050b" w14:textId="01f050b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -530,911 +530,961 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему распоряжению.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен распоряжением Премьер-Министра РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен распоряжением Премьер-Министра РК от 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными распоряжениями Премьер-Министра РК от 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Утвердить прилагаемые положения следующих консультативно-совещательных органов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) исключен распоряжением Премьер-Министра РК от 26.01.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8-р</w:t>
+        <w:t xml:space="preserve">1) Исключен постановлением Правительства РК от 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...176 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Совете по улучшению инвестиционного климата; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Исключен постановлением Правительства РК от 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) Исключен постановлением Правительства РК от 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен распоряжением Премьер-Министра РК от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен распоряжением Премьер-Министра РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключен распоряжением Премьер-Министра РК от 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3) Исключен постановлением Правительства РК от 29.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным распоряжениями Премьер-Министра РК от 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...144 lines deleted...]
-        <w:t xml:space="preserve"> о Межведомственной комиссии по профилактике правонарушений при Правительстве Республики Казахстан;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Внести в некоторые распоряжения Премьер-Министра Республики Казахстан следующие изменение и дополнение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
-[...45 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в распоряжении Премьер-Министра Республики Казахстан от 18 декабря 2015 года № 141-р "О создании Межведомственного совета по вопросам управления водными ресурсами Казахстана":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...117 lines deleted...]
-      1. Внести в некоторые распоряжения Премьер-Министра Республики Казахстан следующие изменение и дополнение:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в составе Межведомственного совета по вопросам управления водными ресурсами Казахстана, утвержденном указанным распоряжением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
-[...15 lines deleted...]
-      1) в распоряжении Премьер-Министра Республики Казахстан от 18 декабря 2015 года № 141-р "О создании Межведомственного совета по вопросам управления водными ресурсами Казахстана":</w:t>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Первый заместитель Премьер-Министра Республики Казахстан, председатель" заменить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
-[...15 lines deleted...]
-      в составе Межведомственного совета по вопросам управления водными ресурсами Казахстана, утвержденном указанным распоряжением:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель Премьер-Министра Республики Казахстан – Министр сельского хозяйства Республики Казахстан, председатель";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
-[...15 lines deleted...]
-      строку "Первый заместитель Премьер-Министра Республики Казахстан, председатель" заменить строкой следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в распоряжении Премьер-Министра Республики Казахстан от 3 мая 2016 года № 33-р "О создании Совета по экономической политике":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       состав Совета по экономической политике, утвержденный указанным распоряжением, дополнить строкой следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Заместитель Премьер-Министра Республики Казахстан – Министр сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1682,90 +1732,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 исключено постановлением Правительства РК от 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1857,90 +1907,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="17"/>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2019,68 +2069,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="18"/>
+    <w:bookmarkStart w:name="z77" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав Совета по улучшению инвестиционного климата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав с изменениями, внесенными распоряжениями Премьер-Министра РК от 23.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2255,700 +2305,720 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 22.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="19"/>
+    <w:bookmarkStart w:name="z78" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с казахстанской стороны:</w:t>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> казахстанской стороны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z79" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z80" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра – Министр национальной экономики Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z79" w:id="20"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр национальной экономики Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z80" w:id="21"/>
-[...15 lines deleted...]
-      Заместитель Премьер-Министра – Министр национальной экономики Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z306" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый Заместитель Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z81" w:id="22"/>
-[...15 lines deleted...]
-      вице-министр национальной экономики Республики Казахстан, секретарь</w:t>
+    <w:bookmarkStart w:name="z307" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра – Министр иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z306" w:id="23"/>
-[...15 lines deleted...]
-      Первый Заместитель Премьер-Министра Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z309" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z307" w:id="24"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="26"/>
+    <w:bookmarkStart w:name="z313" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр транспорта Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z318" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z314" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z318" w:id="27"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z315" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z314" w:id="28"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z316" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z315" w:id="29"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="31"/>
+    <w:bookmarkStart w:name="z83" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z85" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заместитель Генерального прокурора Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z88" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z88" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z304" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z304" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министр экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z89" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель ассоциации налогоплательщиков Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z90" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с иностранной стороны:</w:t>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иностранной стороны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z91" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      президент Американской торговой палаты в Казахстане (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z92" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнительный директор Американской торговой палаты в Казахстане (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z91" w:id="37"/>
-[...15 lines deleted...]
-      президент Американской торговой палаты в Казахстане (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z93" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      президент "Джи Интернейшнл" Россия/СНГ (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z92" w:id="38"/>
-[...15 lines deleted...]
-      исполнительный директор Американской торговой палаты в Казахстане (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z94" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генеральный директор Евразия Групп (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z93" w:id="39"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:bookmarkStart w:name="z95" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       управляющий директор Норт Каспиан Оперейтинг Компани (НКОК) (по согласованию) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z96" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор Азиатского Банка Развития по Казахстану (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z97" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнительный директор Билайн (по согласованию)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z96" w:id="42"/>
-[...15 lines deleted...]
-      директор Азиатского Банка Развития по Казахстану (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z98" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      партнер Дэлойт (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z97" w:id="43"/>
-[...15 lines deleted...]
-      исполнительный директор Билайн (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z99" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      партнер Эрнст энд Янг (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z98" w:id="44"/>
-[...15 lines deleted...]
-      партнер Дэлойт (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z100" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель председателя Ситибанк (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z99" w:id="45"/>
-[...15 lines deleted...]
-      партнер Эрнст энд Янг (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z101" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      региональный управляющий Файзер Центральная Азия/Кавказ (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z100" w:id="46"/>
-[...15 lines deleted...]
-      заместитель председателя Ситибанк (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z102" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор Европейского Банка Реконструкции и Развития (ЕБРР) (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z101" w:id="47"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3027,466 +3097,466 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="49"/>
+    <w:bookmarkStart w:name="z104" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Совете по улучшению инвестиционного климата</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z105" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z106" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Совет по улучшению инвестиционного климата (далее – Совет) является консультативно-совещательным органом при Правительстве Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z105" w:id="50"/>
+    <w:bookmarkStart w:name="z107" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целями деятельности Совета являются реализация единой инвестиционной политики Республики Казахстан, отвечающей приоритетам развития экономики Республики Казахстан, содействие в привлечении и эффективном использовании отечественных и иностранных инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z108" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Совет в своей деятельности руководствуется Конституцией Республики Казахстан, законами Республики Казахстан и иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z109" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Совета является Министерство национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции распоряжения Премьер-Министра РК от 23.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 5-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Заседания Совета проводятся по мере необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 5 в редакции распоряжения Премьер-Министра РК от 23.01.2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 5-р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...79 lines deleted...]
-      4. Рабочим органом Совета является Министерство национальной экономики Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 2. Задачи Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В рамках поставленных целей на Совет возлагаются следующие задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение единой стратегии развития инвестиционной деятельности с учетом практики стран Организации экономического сотрудничества и развития в области инвестиционной политики и приоритетов развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выработка предложений по созданию благоприятного инвестиционного климата в Республике Казахстан, в том числе защите прав и интересов иностранных инвесторов и совершенствованию нормативной правовой базы Республики Казахстан касательно инвестиционной политики, налогового и таможенного законодательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ возможных путей решения проблем, которые сдерживают инвестирование в обрабатывающие сектора экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z116" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи Совета</w:t>
-[...59 lines deleted...]
-      2) выработка предложений по созданию благоприятного инвестиционного климата в Республике Казахстан, в том числе защите прав и интересов иностранных инвесторов и совершенствованию нормативной правовой базы Республики Казахстан касательно инвестиционной политики, налогового и таможенного законодательств;</w:t>
+        <w:t xml:space="preserve"> 3. Организация и порядок деятельности Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z115" w:id="60"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:bookmarkStart w:name="z117" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Организация и порядок деятельности Совета осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образования, деятельности и упразднения консультативно-совещательных органов при Правительстве Республики Казахстан, утвержденными постановлением Правительства Республики Казахстан от 16 марта 1999 года № 247.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3627,67 +3697,391 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="63"/>
+    <w:bookmarkStart w:name="z119" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено постановлением Правительства РК от 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждено</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>распоряжением Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 сентября 2016 года № 90-р</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z135" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение исключено постановлением Правительства РК от 29.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к распоряжению Премьер-Министра</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 сентября 2016 года № 90-р</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z150" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 исключено постановлением Правительства РК от 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
@@ -3789,51 +4183,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="64"/>
+    <w:bookmarkStart w:name="z173" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 29.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3906,135 +4300,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к распоряжению Премьер-Министра</w:t>
+              <w:t xml:space="preserve">к распоряжению Премьер-Министра </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="65"/>
+    <w:bookmarkStart w:name="z191" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Состав</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Комиссии по промышленному развитию Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 исключено постановлением Правительства РК от 29.04.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 268</w:t>
+      Сноска. Приложение 5 исключено распоряжением Премьер-Министра РК от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4113,90 +4535,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="66"/>
+    <w:bookmarkStart w:name="z216" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о Комиссии по промышленному развитию Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Положение исключено постановлением Правительства РК от 29.04.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 268</w:t>
+      Сноска. Положение исключено распоряжением Премьер-Министра РК от 16.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4230,163 +4680,153 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к распоряжению Премьер-Министра </w:t>
+              <w:t>к распоряжению Премьер-Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="67"/>
+    <w:bookmarkStart w:name="z234" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Состав</w:t>
-[...11 lines deleted...]
-        <w:t>Комиссии по промышленному развитию Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Состав Межведомственной комиссии по профилактике правонарушений при Правительстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z312" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 исключено распоряжением Премьер-Министра РК от 16.07.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97-р</w:t>
+      Сноска. Исключен распоряжением Премьер-Министра РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4433,138 +4873,126 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждено</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>распоряжением Премьер-Министра</w:t>
+              <w:t xml:space="preserve">распоряжением Премьер-Министра </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="68"/>
+    <w:bookmarkStart w:name="z251" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> Положение о Межведомственной комиссии по профилактике правонарушений при Правительстве Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Положение исключено распоряжением Премьер-Министра РК от 16.07.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97-р</w:t>
+      Сноска. Исключено распоряжением Премьер-Министра РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -4610,669 +5038,151 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к распоряжению Премьер-Министра</w:t>
+              <w:t xml:space="preserve">к распоряжению Премьер-Министра </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="69"/>
+    <w:bookmarkStart w:name="z272" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Состав Межведомственной комиссии по профилактике правонарушений при Правительстве Республики Казахстан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+        <w:t xml:space="preserve"> Состав постоянно действующей межведомственной комиссии по использованию водных ресурсов Иртышского каскада водохранилищ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Состав с изменениями, внесенными распоряжениями Премьер-Министра РК от 03.06.2017 </w:t>
-[...169 lines deleted...]
-        <w:t>№ 187-р</w:t>
+      Сноска. Приложение 7 исключено распоряжением Премьер-Министра РК от 26.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="70"/>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5319,968 +5229,112 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждено</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">распоряжением Премьер-Министра </w:t>
+              <w:t>распоряжением Премьер-Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2016 года № 90-р</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="86"/>
+    <w:bookmarkStart w:name="z292" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о Межведомственной комиссии по профилактике правонарушений при Правительстве Республики Казахстан</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...848 lines deleted...]
-        </w:rPr>
         <w:t>о постоянно действующей межведомственной комиссии по использованию водных ресурсов Иртышского каскада водохранилищ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено распоряжением Премьер-Министра РК от 26.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6324,55 +5378,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>