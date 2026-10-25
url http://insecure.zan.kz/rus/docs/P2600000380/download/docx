--- v0 (2026-07-26)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6bf22c4" w14:textId="6bf22c4">
+    <w:p w14:paraId="252acb0" w14:textId="252acb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые решения Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 8 мая 2026 года № 380</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 8 мая 2026 года № 380.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4171,130 +4171,224 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и устанавливает требования к расчету коэффициента замещения среднемесячного дохода получателя пенсионными выплатами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет коэффициента замещения среднемесячного дохода вкладчика обязательных пенсионных взносов осуществляет ЕНПФ на основании сведений, полученных из цифровых систем государственного органа, осуществляющего руководство, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию в сфере социальной защиты населения.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z125" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу постановлением Правительства РК от 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 522 "Об утверждении Правил выполнения гарантий государства получателям пенсионных выплат по сохранности обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в едином накопительном пенсионном фонде в размере фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z126" w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выполнения гарантий государства получателям пенсионных выплат по сохранности обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в едином накопительном пенсионном фонде в размере фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4307,70 +4401,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4383,270 +4477,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="98"/>
+    <w:bookmarkStart w:name="z130" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5. Лицам, указанным в подпункте 1) пункта 3 настоящих Правил и при этом являющимся получателями пенсионных выплат, разница по выплате государственной гарантии назначается без представления заявления в проактивной форме в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах". Документы, предусмотренные частями шестой и седьмой настоящего пункта, также не представляются.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z131" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании проактивной услуги в день назначения базовой пенсионной выплаты Государственная корпорация посредством цифровых систем уполномоченного государственного органа направляет sms-сообщение на телефонный номер абонентского устройства сотовой связи заявителя, зарегистрированный на портале, для получения согласия на сбор и обработку персональных данных для оказания проактивной услуги и выбора языка.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z131" w:id="99"/>
-[...15 lines deleted...]
-      При оказании проактивной услуги в день назначения базовой пенсионной выплаты Государственная корпорация посредством цифровых систем уполномоченного государственного органа направляет sms-сообщение на телефонный номер абонентского устройства сотовой связи заявителя, зарегистрированный на портале, для получения согласия на сбор и обработку персональных данных для оказания проактивной услуги и выбора языка.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии ответа от заявителя в течение 3 (три) календарных дней с момента отправки первого sms-сообщения процесс оказания проактивной услуги завершается, при этом у данной категории лиц сохраняется право обратиться за оказанием услуги посредством подачи заявления в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z132" w:id="100"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="101"/>
+    <w:bookmarkStart w:name="z133" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом судьям в отставке, получающим ежемесячное пожизненное содержание, военнослужащим, сотрудникам специальных государственных и правоохранительных органов, государственной фельдъегерской службы, а также лицам, права которых иметь специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, получающим пенсионные выплаты за выслугу лет, которым государственная базовая пенсионная выплата по достижении пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса не назначается, расчет выплаты разницы по государственной гарантии осуществляется при подаче заявления в Государственную корпорацию при личном обращении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z134" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для назначения выплаты разницы лицо, имеющее право на выплату разницы, кроме лиц, указанных в части первой настоящего пункта, обращается в отделение Государственной корпорации по месту жительства с заявлением по форме, определяемой уполномоченным государственным органом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z134" w:id="102"/>
-[...15 lines deleted...]
-      Для назначения выплаты разницы лицо, имеющее право на выплату разницы, кроме лиц, указанных в части первой настоящего пункта, обращается в отделение Государственной корпорации по месту жительства с заявлением по форме, определяемой уполномоченным государственным органом.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме заявления сведения о документе, удостоверяющем личность, регистрации по постоянному месту жительства получают из соответствующих государственных цифровых систем через шлюз "цифрового правительства" (далее – цифровые системы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z135" w:id="103"/>
-[...15 lines deleted...]
-      При приеме заявления сведения о документе, удостоверяющем личность, регистрации по постоянному месту жительства получают из соответствующих государственных цифровых систем через шлюз "цифрового правительства" (далее – цифровые системы).</w:t>
+    <w:bookmarkStart w:name="z136" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений в цифровых системах к заявлению прилагается документ, удостоверяющий личность (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан, удостоверение кандаса до получения гражданства Республики Казахстан).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z136" w:id="104"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="105"/>
+    <w:bookmarkStart w:name="z137" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок назначения выплаты разницы при наличии согласия в соответствии с пунктом 5 настоящих Правил начинается со дня, следующего за днем назначения базовой пенсионной выплаты, при наличии информации об уровне инфляции на дату наступления пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, но не позднее 30 (тридцать) календарных дней после дня ее назначения при отсутствии информации об уровне инфляции на дату наступления пенсионного возраста в соответствии с пунктом 1 статьи 207 Социального кодекса.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4659,150 +4753,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части второй пункта 8 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="106"/>
+    <w:bookmarkStart w:name="z139" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) в случае отсутствия в цифровых системах государственных органов сведений о смерти лица, имеющего право на выплату разницы, предоставляется оригинал свидетельства о смерти умершего лица или его нотариально засвидетельствованная копия;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z140" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z140" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z141" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z141" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовых правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4855,110 +4949,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="109"/>
+    <w:bookmarkStart w:name="z143" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифровых объектов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z144" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z144" w:id="110"/>
-[...15 lines deleted...]
-      14) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z145" w:id="111"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4991,470 +5085,470 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:bookmarkStart w:name="z147" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z148" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z148" w:id="113"/>
-[...15 lines deleted...]
-      Категории получателей социальной помощи определяются МИО.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из цифровых систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z149" w:id="114"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="115"/>
+    <w:bookmarkStart w:name="z150" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к настоящим Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z151" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие цифровые системы государственных органов и (или) организаций через шлюз "цифрового правительства" по форме согласно приложению 1-2 к настоящим Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z151" w:id="116"/>
-[...15 lines deleted...]
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие цифровые системы государственных органов и (или) организаций через шлюз "цифрового правительства" по форме согласно приложению 1-2 к настоящим Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в цифровых системах заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z152" w:id="117"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в цифровых системах заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z153" w:id="118"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:bookmarkStart w:name="z154" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z154" w:id="119"/>
-[...15 lines deleted...]
-      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+    <w:bookmarkStart w:name="z155" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z155" w:id="120"/>
-[...15 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z156" w:id="121"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z157" w:id="122"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z158" w:id="123"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z159" w:id="124"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="125"/>
+    <w:bookmarkStart w:name="z160" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z161" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в цифровые системы государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z161" w:id="126"/>
-[...15 lines deleted...]
-      При обращении заявителя за социальной помощью электронно посредством портала запрос в цифровые системы государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из цифровых систем государственных органов и (или) организаций.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z162" w:id="127"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="128"/>
+    <w:bookmarkStart w:name="z163" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац третий части четвертой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z164" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "использования цифровых систем;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z164" w:id="129"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5467,70 +5561,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 21 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="130"/>
+    <w:bookmarkStart w:name="z166" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) получения из цифровой системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5583,150 +5677,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="131"/>
+    <w:bookmarkStart w:name="z168" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной цифровой системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z169" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в цифровые системы уполномоченного государственного органа на получение данных граждан, являющихся (активными) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z169" w:id="132"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="133"/>
+    <w:bookmarkStart w:name="z170" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z171" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через цифровые системы уполномоченного государственного органа.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z171" w:id="134"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5739,70 +5833,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="135"/>
+    <w:bookmarkStart w:name="z173" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в цифровую систему.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5915,150 +6009,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим изменениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="136"/>
+    <w:bookmarkStart w:name="z175" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 525 "Об утверждении Правил и сроков исчисления, удержания (начисления) и перечисления обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд и взыскания по ним":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z176" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z176" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и сроках исчисления, удержания (начисления) и перечисления обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд и взыскания по ним, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z177" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в заголовок вносится изменение в текст на казахском языке, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z177" w:id="138"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6071,70 +6165,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="139"/>
+    <w:bookmarkStart w:name="z179" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1) оператор интернет-платформы (далее – оператор) – индивидуальный предприниматель или юридическое лицо, оказывающие с использованием интернет-платформы услуги по предоставлению технических, организационных (в том числе услуг с привлечением третьих лиц для оказания работ или услуг), информационных и иных возможностей с применением цифровых технологий и систем для установления контактов и заключения сделок по оказанию услуг и выполнению работ между исполнителями и заказчиками, зарегистрированными на интернет-платформе;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6147,150 +6241,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 41 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="140"/>
+    <w:bookmarkStart w:name="z181" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) электронным способом (данный способ распространяется на агента, взаимодействующего с органами государственных доходов электронным способом в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи) – с даты доставки уведомления в веб-приложение "Кабинет налогоплательщика" или даты доставки уведомления в личный кабинет пользователя на веб-портале "цифрового правительства" (данный способ распространяется на агента, зарегистрированного на веб-портале "цифрового правительства");".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z182" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z182" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 июля 2023 года № 540 "Об утверждении Правил и сроков исчисления (начисления) и перечисления обязательных пенсионных взносов работодателя в единый накопительный пенсионный фонд и взыскания по ним":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z183" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z183" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и сроках исчисления (начисления) и перечисления обязательных пенсионных взносов работодателя в единый накопительный пенсионный фонд и взыскания по ним, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6303,230 +6397,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 28 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="143"/>
+    <w:bookmarkStart w:name="z185" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) электронным способом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z186" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с даты доставки уведомления в веб-приложение "Кабинет налогоплательщика".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z186" w:id="144"/>
-[...15 lines deleted...]
-      с даты доставки уведомления в веб-приложение "Кабинет налогоплательщика".</w:t>
+    <w:bookmarkStart w:name="z187" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный способ распространяется на агента, взаимодействующего с органами государственных доходов электронным способом в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z187" w:id="145"/>
-[...15 lines deleted...]
-      Данный способ распространяется на агента, взаимодействующего с органами государственных доходов электронным способом в соответствии с законодательством Республики Казахстан об электронном документе и электронной цифровой подписи;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с даты доставки уведомления в личный кабинет пользователя на веб-портале "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z188" w:id="146"/>
-[...15 lines deleted...]
-      с даты доставки уведомления в личный кабинет пользователя на веб-портале "цифрового правительства".</w:t>
+    <w:bookmarkStart w:name="z189" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный способ распространяется на агента, зарегистрированного на веб-портале "цифрового правительства";".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z189" w:id="147"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="148"/>
+    <w:bookmarkStart w:name="z190" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 августа 2024 года № 705 "Об утверждении Правил определения размера и осуществления пенсионных выплат за счет обязательных пенсионных взносов работодателя из единого накопительного пенсионного фонда":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z191" w:id="149"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z191" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения размера и осуществления пенсионных выплат за счет обязательных пенсионных взносов работодателя из единого накопительного пенсионного фонда, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6539,70 +6633,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="150"/>
+    <w:bookmarkStart w:name="z193" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) цифровая система "Централизованный банк данных лиц, имеющих инвалидность" (далее – ЦС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утрате трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах медико-социальной экспертизы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6615,70 +6709,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="151"/>
+    <w:bookmarkStart w:name="z195" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Пенсионные выплаты назначаются пожизненно, производятся за текущий месяц и осуществляются по месяц смерти или получения из цифровых систем государственных органов сведений о недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан ЕНПФ включительно.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6691,130 +6785,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="152"/>
+    <w:bookmarkStart w:name="z197" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. В случаях, если заявителями являются лица с инвалидностью первой и второй групп и инвалидность установлена бессрочно, ЕНПФ запрашивает сведения об установлении инвалидности получателю из ЦС "ЦБДИ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z198" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия сведений в ЦС "ЦБДИ" о наличии у заявителя установленной инвалидности первой или второй группы бессрочно ЕНПФ отказывает в приеме заявления в день обращения заявителя с вручением расписки об отказе в приеме документов с указанием причины отказа по форме, утвержденной внутренним документом ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z198" w:id="153"/>
-[...15 lines deleted...]
-      В случае отсутствия сведений в ЦС "ЦБДИ" о наличии у заявителя установленной инвалидности первой или второй группы бессрочно ЕНПФ отказывает в приеме заявления в день обращения заявителя с вручением расписки об отказе в приеме документов с указанием причины отказа по форме, утвержденной внутренним документом ЕНПФ.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае снятия инвалидности первой или второй группы, установленной бессрочно, пенсионные выплаты прекращаются с месяца, следующего за месяцем получения сведений из ЦС "ЦБДИ" о снятии инвалидности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z199" w:id="154"/>
-[...15 lines deleted...]
-      В случае снятия инвалидности первой или второй группы, установленной бессрочно, пенсионные выплаты прекращаются с месяца, следующего за месяцем получения сведений из ЦС "ЦБДИ" о снятии инвалидности.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и сроки предоставления сведений о снятии инвалидности установлены соответствующим соглашением, заключенным между ЕНПФ и уполномоченным органом.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z200" w:id="155"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6827,90 +6921,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="156"/>
+    <w:bookmarkStart w:name="z202" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. В целях осуществления пенсионных выплат ЕНПФ может использовать цифровые документы обратившихся лиц в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z203" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия документа, удостоверяющего личность, на бумажном носителе представляется в случаях отсутствия интеграции с цифровыми объектами государственных органов и (или) государственных юридических лиц.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z203" w:id="157"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6923,90 +7017,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="158"/>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. Основанием для прекращения пенсионных выплат из ЕНПФ получателю является получение сведений из цифровых систем государственных органов и (или) ЕНПФ о его смерти, недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства за пределы Республики Казахстан, либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан, либо лишением гражданства Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z206" w:id="159"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7332,408 +7426,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="160"/>
+    <w:bookmarkStart w:name="z210" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z211" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От гражданина (ки) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z211" w:id="161"/>
-[...15 lines deleted...]
-      От гражданина (ки) _____________________________________________</w:t>
+    <w:bookmarkStart w:name="z212" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z212" w:id="162"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+    <w:bookmarkStart w:name="z213" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: "____" ________ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z213" w:id="163"/>
-[...15 lines deleted...]
-      Дата рождения: "____" ________ года</w:t>
+    <w:bookmarkStart w:name="z214" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z214" w:id="164"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: _______________________</w:t>
+    <w:bookmarkStart w:name="z215" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z215" w:id="165"/>
-[...15 lines deleted...]
-      Вид документа, удостоверяющего личность: _________________________</w:t>
+    <w:bookmarkStart w:name="z216" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия документа: ____ номер документа: ________ кем выдан: _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z216" w:id="166"/>
-[...15 lines deleted...]
-      Серия документа: ____ номер документа: ________ кем выдан: _________</w:t>
+    <w:bookmarkStart w:name="z217" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: "____" _____________ ______ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z217" w:id="167"/>
-[...15 lines deleted...]
-      Дата выдачи: "____" _____________ ______ года</w:t>
+    <w:bookmarkStart w:name="z218" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес постоянного местожительства: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z218" w:id="168"/>
-[...15 lines deleted...]
-      Адрес постоянного местожительства: _______________________________</w:t>
+    <w:bookmarkStart w:name="z219" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z219" w:id="169"/>
-[...15 lines deleted...]
-      Область ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z220" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город (район) _____________________ село _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z220" w:id="170"/>
-[...15 lines deleted...]
-      город (район) _____________________ село _________________________</w:t>
+    <w:bookmarkStart w:name="z221" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (микрорайон) ______________________ дом ______ квартира _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z221" w:id="171"/>
-[...15 lines deleted...]
-      улица (микрорайон) ______________________ дом ______ квартира _____</w:t>
+    <w:bookmarkStart w:name="z222" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковские реквизиты: ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z222" w:id="172"/>
-[...15 lines deleted...]
-      Банковские реквизиты: ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z223" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование банка_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z223" w:id="173"/>
-[...15 lines deleted...]
-      Наименование банка_____________________________________________</w:t>
+    <w:bookmarkStart w:name="z224" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет № _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z224" w:id="174"/>
-[...15 lines deleted...]
-      Банковский счет № _______________________________</w:t>
+    <w:bookmarkStart w:name="z225" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z225" w:id="175"/>
-[...15 lines deleted...]
-      Телефон ___________________________</w:t>
+    <w:bookmarkStart w:name="z226" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z226" w:id="176"/>
-[...15 lines deleted...]
-      Прошу назначить мне социальную помощь _________________________</w:t>
+    <w:bookmarkStart w:name="z227" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z227" w:id="177"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8143,310 +8237,310 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="178"/>
+    <w:bookmarkStart w:name="z228" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z229" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальных подразделениях акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z229" w:id="179"/>
-[...15 lines deleted...]
-      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальных подразделениях акционерного общества "Казпочта".</w:t>
+    <w:bookmarkStart w:name="z230" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z230" w:id="180"/>
-[...15 lines deleted...]
-      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z231" w:id="181"/>
-[...15 lines deleted...]
-      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ___________ 20____ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z232" w:id="182"/>
-[...15 lines deleted...]
-      "____" ___________ 20____ года</w:t>
+    <w:bookmarkStart w:name="z233" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z233" w:id="183"/>
+    <w:bookmarkStart w:name="z234" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z235" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы принял:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z236" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z236" w:id="186"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z237" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z237" w:id="187"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
+    <w:bookmarkStart w:name="z238" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ____________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z238" w:id="188"/>
-[...15 lines deleted...]
-      "____" ____________ 20____ года.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z239" w:id="189"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8772,408 +8866,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="190"/>
+    <w:bookmarkStart w:name="z243" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на оказание социальной помощи через веб-портал "цифровое правительство"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z244" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От гражданина (ки) ______________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z244" w:id="191"/>
-[...15 lines deleted...]
-      От гражданина (ки) ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z245" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z245" w:id="192"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+    <w:bookmarkStart w:name="z246" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z246" w:id="193"/>
-[...15 lines deleted...]
-      Дата рождения: _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z247" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z247" w:id="194"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: _______________________</w:t>
+    <w:bookmarkStart w:name="z248" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждение государственных органов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z248" w:id="195"/>
-[...15 lines deleted...]
-      Подтверждение государственных органов:</w:t>
+    <w:bookmarkStart w:name="z249" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные из цифровой системы "Государственная база данных "Физические лица"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z249" w:id="196"/>
-[...15 lines deleted...]
-      Данные из цифровой системы "Государственная база данных "Физические лица"</w:t>
+    <w:bookmarkStart w:name="z250" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z250" w:id="197"/>
-[...15 lines deleted...]
-      Сведения о заявителе:</w:t>
+    <w:bookmarkStart w:name="z251" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z251" w:id="198"/>
-[...15 lines deleted...]
-      Вид документа, удостоверяющего личность: _________________________</w:t>
+    <w:bookmarkStart w:name="z252" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия документа: ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z252" w:id="199"/>
-[...15 lines deleted...]
-      Серия документа: ________________________________________________</w:t>
+    <w:bookmarkStart w:name="z253" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер документа: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z253" w:id="200"/>
-[...15 lines deleted...]
-      Номер документа: _______________________________________________</w:t>
+    <w:bookmarkStart w:name="z254" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кем выдан: _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z254" w:id="201"/>
-[...15 lines deleted...]
-      Кем выдан: _____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z255" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z255" w:id="202"/>
-[...15 lines deleted...]
-      Дата выдачи: ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z256" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес постоянного места жительства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z256" w:id="203"/>
-[...15 lines deleted...]
-      Адрес постоянного места жительства:</w:t>
+    <w:bookmarkStart w:name="z257" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область _____________________________ город (район) _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z257" w:id="204"/>
-[...15 lines deleted...]
-      Область _____________________________ город (район) _______________</w:t>
+    <w:bookmarkStart w:name="z258" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село: _____________ улица (микрорайон) _________ дом ____ квартира _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z258" w:id="205"/>
-[...15 lines deleted...]
-      село: _____________ улица (микрорайон) _________ дом ____ квартира _______________</w:t>
+    <w:bookmarkStart w:name="z259" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z259" w:id="206"/>
-[...15 lines deleted...]
-      Прошу назначить мне социальную помощь _________________________</w:t>
+    <w:bookmarkStart w:name="z260" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z260" w:id="207"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9583,330 +9677,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="208"/>
+    <w:bookmarkStart w:name="z261" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: __________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z262" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование банка ____________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z262" w:id="209"/>
-[...15 lines deleted...]
-      Наименование банка ____________________________________________</w:t>
+    <w:bookmarkStart w:name="z263" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет № ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z263" w:id="210"/>
-[...15 lines deleted...]
-      Банковский счет № ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z264" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z264" w:id="211"/>
-[...15 lines deleted...]
-      Телефон _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z265" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z265" w:id="212"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="213"/>
+    <w:bookmarkStart w:name="z266" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z267" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальных подразделениях акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z267" w:id="214"/>
-[...15 lines deleted...]
-      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальных подразделениях акционерного общества "Казпочта".</w:t>
+    <w:bookmarkStart w:name="z268" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z268" w:id="215"/>
-[...15 lines deleted...]
-      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z269" w:id="216"/>
-[...15 lines deleted...]
-      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная цифровая подпись заявителя __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z270" w:id="217"/>
-[...15 lines deleted...]
-      Электронная цифровая подпись заявителя __________________________</w:t>
+    <w:bookmarkStart w:name="z271" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания заявления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z271" w:id="218"/>
-[...15 lines deleted...]
-      Дата и время подписания заявления:</w:t>
+    <w:bookmarkStart w:name="z272" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____ .___. _____ год __ часов __ минут__ секунд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z272" w:id="219"/>
-[...15 lines deleted...]
-      ____ .___. _____ год __ часов __ минут__ секунд</w:t>
+    <w:bookmarkStart w:name="z273" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z273" w:id="220"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10141,562 +10235,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="221"/>
+    <w:bookmarkStart w:name="z276" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в цифровые системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z277" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи отдельным категориям нуждающихся граждан формируются запросы по ИИН заявителя, членов семьи в цифровые системы государственных органов и (или) организаций через шлюз "цифровое правительство" для получения следующих сведений:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z277" w:id="222"/>
-[...15 lines deleted...]
-      Для получения социальной помощи отдельным категориям нуждающихся граждан формируются запросы по ИИН заявителя, членов семьи в цифровые системы государственных органов и (или) организаций через шлюз "цифровое правительство" для получения следующих сведений:</w:t>
+    <w:bookmarkStart w:name="z278" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверяющих личность из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z278" w:id="223"/>
-[...15 lines deleted...]
-      1) удостоверяющих личность из ГБД ФЛ;</w:t>
+    <w:bookmarkStart w:name="z279" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z279" w:id="224"/>
-[...15 lines deleted...]
-      2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z280" w:id="225"/>
-[...15 lines deleted...]
-      3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о кадастровом номере и адресе недвижимости в ЦС "ЕГКН";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z281" w:id="226"/>
-[...15 lines deleted...]
-      4) о кадастровом номере и адресе недвижимости в ЦС "ЕГКН";</w:t>
+    <w:bookmarkStart w:name="z282" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ЦС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z282" w:id="227"/>
-[...15 lines deleted...]
-      5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ЦС "ЗАГС" (записи актов гражданского состояния);</w:t>
+    <w:bookmarkStart w:name="z283" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по свидетельству о заключении брака в ЦС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z283" w:id="228"/>
-[...15 lines deleted...]
-      6) по свидетельству о заключении брака в ЦС "ЗАГС" (записи актов гражданского состояния);</w:t>
+    <w:bookmarkStart w:name="z284" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по документам об установлении опеки (попечительства) в ЦС "НОБД";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z284" w:id="229"/>
-[...15 lines deleted...]
-      7) по документам об установлении опеки (попечительства) в ЦС "НОБД";</w:t>
+    <w:bookmarkStart w:name="z285" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z285" w:id="230"/>
-[...15 lines deleted...]
-      8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведений состоящих на Д-учете физического лица в ЦС "ЭРДБ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z286" w:id="231"/>
-[...15 lines deleted...]
-      9) сведений состоящих на Д-учете физического лица в ЦС "ЭРДБ".</w:t>
+    <w:bookmarkStart w:name="z287" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронные документы, подтверждающие запрашиваемые сведения из ЦС государственных органов и (или) организации и ЦС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "цифровое правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z287" w:id="232"/>
-[...15 lines deleted...]
-      Электронные документы, подтверждающие запрашиваемые сведения из ЦС государственных органов и (или) организации и ЦС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "цифровое правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z288" w:id="233"/>
-[...15 lines deleted...]
-      Примечание: расшифровка аббревиатур:</w:t>
+    <w:bookmarkStart w:name="z289" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГБД ФЛ – государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z289" w:id="234"/>
-[...15 lines deleted...]
-      ГБД ФЛ – государственная база данных "Физические лица";</w:t>
+    <w:bookmarkStart w:name="z290" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "ЕГКН" – цифровая система "Единый государственный кадастр недвижимости";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z290" w:id="235"/>
-[...15 lines deleted...]
-      ЦС "ЕГКН" – цифровая система "Единый государственный кадастр недвижимости";</w:t>
+    <w:bookmarkStart w:name="z291" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС – цифровая система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z291" w:id="236"/>
-[...15 lines deleted...]
-      ЦС – цифровая система;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "ЗАГС" – цифровая система актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z292" w:id="237"/>
-[...15 lines deleted...]
-      ЦС "ЗАГС" – цифровая система актов гражданского состояния;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "НОБД" – цифровая система "Национальная образовательная база данных";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z293" w:id="238"/>
-[...15 lines deleted...]
-      ЦС "НОБД" – цифровая система "Национальная образовательная база данных";</w:t>
+    <w:bookmarkStart w:name="z294" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "ЭРДБ" – цифровая система "Электронный регистр диспансерных больных";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z294" w:id="239"/>
-[...15 lines deleted...]
-      ЦС "ЭРДБ" – цифровая система "Электронный регистр диспансерных больных";</w:t>
+    <w:bookmarkStart w:name="z295" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС БВУ – цифровая система банков второго уровня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z295" w:id="240"/>
-[...15 lines deleted...]
-      ЦС БВУ – цифровая система банков второго уровня;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z296" w:id="241"/>
-[...15 lines deleted...]
-      ИИН – индивидуальный идентификационный номер;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z297" w:id="242"/>
-[...15 lines deleted...]
-      ЭЦП – электронная цифровая подпись.</w:t>
+    <w:bookmarkStart w:name="z298" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z298" w:id="243"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11022,31 +11116,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>