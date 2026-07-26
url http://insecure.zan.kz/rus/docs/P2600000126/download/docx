--- v0 (2026-03-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a044342" w14:textId="a044342">
+    <w:p w14:paraId="ed83209" w14:textId="ed83209">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении перечня проектов, предлагаемых к финансированию за счет средств негосударственных займов под государственные гарантии на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 26 февраля 2026 года № 126</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 26 февраля 2026 года № 126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -505,50 +505,95 @@
               </w:rPr>
               <w:t>от 26 февраля 2026 года № 126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень проектов, предлагаемых к финансированию за счет средств негосударственных займов под государственные гарантии на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции постановления Правительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 533</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -1100,122 +1145,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z10" w:id="4"/>
-[...70 lines deleted...]
-56263704200 тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкция канализационных очистных сооружений станции аэрации в городе Караганде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56263704200 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1243,51 +1268,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-до 50289331600 тенге (эквивалентно валюте займа)</w:t>
+до 50289331600 теңге (эквивалентно валюте займа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1428,51 +1453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90000000 000 тенге</w:t>
+90000000 000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1500,51 +1525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-до 90000 000000 тенге</w:t>
+до 90000 000000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1685,51 +1710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-237396000 000 тенге</w:t>
+237396000 000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1757,51 +1782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-до 201786600000 тенге (эквивалентно валюте займа)</w:t>
+до 201786600000 теңге (эквивалентно валюте займа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2199,51 +2224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46268978240 тенге</w:t>
+46268978240 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2271,51 +2296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-до 40716700850 тенге (эквивалентно валюте займа)</w:t>
+до 40716700850 теңге (эквивалентно валюте займа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2343,51 +2368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Исламский Банк Развития</w:t>
+Исламский банк развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2456,51 +2481,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-522668800000 тенге</w:t>
+522668800000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2513,86 +2538,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 – 2049 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z11" w:id="5"/>
-[...34 lines deleted...]
-(эквивалентно валюте займа), в том числе: 2025 год – 155000000000 тенге (Европейский Банк Реконструкции и Развития – 77500000000 тенге, Азиатский Банк Инфраструктурных Инвестиций</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 459948500000 теңге (эквивалентно валюте займа), в том числе: 2025 год – 155000000000 теңге (Европейский Банк Реконструкции и Развития – 77500000000 теңге , Азиатский Банк Инфраструктурных Инвестиций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3031,226 +3036,84 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="6"/>
-[...174 lines deleted...]
-152474250000 тенге)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–77500000000 теңге);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 год – 304948500000 теңге (Европейский Банк Реконструкции и Развития – 152474250000 теңге, Азиатский Банк Инфраструктурных Инвестиций – 152474250000 теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3347,87 +3210,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реконструкция автомобильной дороги "Кызылорда – Павлодар –Успенка –граница РФ" (участок "Жезказган –Караганда", км 433-946)</w:t>
-[...35 lines deleted...]
-1171860579000 тенге</w:t>
+Реконструкция автомобильной дороги "Кызылорда – Павлодар –Успенка – граница РФ" (участок "Жезказган –Караганда", км 433-946)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1171860579000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3440,142 +3303,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 – 2046 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="7"/>
-[...90 lines deleted...]
-650000000000 тенге (эквивалент но валюте</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 996072188000 теңге (эквивалентно валюте займа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма государственной гарантии в рамках первого этапа составляет не более 650000000000 теңге (эквивалент но валюте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3588,70 +3393,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 акционерное общество "Национальная компания "КазАвтоЖол"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Международный Банк Реконструкции и Развития,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азиатский Банк Инфраструктурных Инвестиций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4049,51 +3852,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-займа): (Международный Банк Реконструкции и Развития – 325000000000 тенге, Азиатский Банк Инфраструктурных Инвестиций – 325000000000 тенге)</w:t>
+займа): (Международный Банк Реконструкции и Развития – 325000000000 теңге, Азиатский Банк Инфраструктурных Инвестиций – 325000000000 теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4226,51 +4029,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138411800000 тенге</w:t>
+138411800000 теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4298,51 +4101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-до 121802400000 тенге (эквивалентно валюте займа)</w:t>
+до 121802400000 теңге (эквивалентно валюте займа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4371,129 +4174,1425 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азиатский Банк Инфраструктурных Инвестиций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строительство автомобильной дороги "Обход города Рудный" в Костанайской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38999100000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2048 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 26211300000 теңге (эквивалентно валюте займа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акционерное общество "Национальная компания "КазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акционерное общество "Банк Развития Казахстана"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водовод от канала имени К.И. Сатпаева до города Астаны со строительством насосно-фильтровальной станции № 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+760670745000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2040 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 598768530000 теңге  (либо эквивалентно /равнозначно валюте займа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+государственное коммунальное предприятие на праве хозяйственного ведения "Elorda Aqua" акимата города Астаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспортно-импортный банк Китая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реконструкция  коридора "Центр - Запад", участок "Астана-Иргиз"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1058132000000 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026 – 2048 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 899412000000 теңге (либо эквивалентно /равнозначно валюте займа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акционерное общество "Национальная компания "КазАвтоЖол"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспортно-импортный банк Китая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение строительства инфраструктуры специальных экономических зон и индустриальных зон за счет средств Исламского банка развития, привлеченных через АО "Фонд развития промышленности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700489 657634 теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2026-2046 годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не более 96 213560000 теңге (либо эквивалентно /равнозначно валюте займа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акционерное общество "Фонд развития промышленности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исламский банк развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>