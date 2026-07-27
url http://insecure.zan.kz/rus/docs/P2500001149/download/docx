--- v0 (2026-03-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2006cad" w14:textId="2006cad">
+    <w:p w14:paraId="ecaae7a" w14:textId="ecaae7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1505 +93,1482 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 6 апреля 2005 года № 310 "Некоторые вопросы Министерства сельского хозяйства Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 26 декабря 2025 года № 1149</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Постановление Правительства Республики Казахстан от 26 декабря 2025 года № 1149.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Введение в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 6 апреля 2005 года № 310 "Некоторые вопросы Министерства сельского хозяйства Республики Казахстан" следующие изменения и дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Министерстве сельского хозяйства Республики Казахстан, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац пятый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...39 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>подпункт 49)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Внести в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>подпункт 74)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>подпункт 98)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>подпункт 128)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 279-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "279-1) разрабатывает и утверждает методику по проведению проектно-изыскательских работ по восстановлению качественного состояния нарушенных и деградированных земель;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">абзац пятый </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>подпункты 300-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>300-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>300-3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>300-4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>300-5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "300-1) разрабатывает и утверждает инструкцию по разработке проектов рекультивации нарушенных земель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300-2) осуществляет государственный контроль за правильностью ведения государственного земельного кадастра и мониторинга земель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      300-3) подготавливает и предъявляет иски в суд по вопросам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 148 Земельного кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300-4) выявляет и изымает земельные участки, не используемые по назначению и не освоенные либо используемые с нарушением законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300-5) приостанавливает строительство, разработку месторождений полезных ископаемых, эксплуатацию объектов, геологоразведочных и других работ, если они осуществляются с нарушением земельного законодательства Республики Казахстан, установленного режима использования земель, а также если эти работы ведутся по проектам, не прошедшим экспертизу или получившим отрицательное заключение;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 300-6) и 300-7) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "300-6) разрабатывает и утверждает порядок выявления земельных участков, не используемых в соответствующих целях или используемых с нарушением законодательства Республики Казахстан, по согласованию с уполномоченным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и платежей в бюджет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300-7) разрабатывает и утверждает правила переоформления прав на земельные участки собственников земельных участков и землепользователей, которым права на земельный участок не могут принадлежать;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...163 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дополнить подпунктом 279-1) следующего содержания:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>подпункт 304)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"279-1) разрабатывает и утверждает методику по проведению проектно-изыскательских работ по восстановлению качественного состояния нарушенных и деградированных земель;";</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>подпункт 313)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...111 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"300-1) разрабатывает и утверждает инструкцию по разработке проектов рекультивации нарушенных земель;</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>подпункт 459)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>300-2) осуществляет государственный контроль за правильностью ведения государственного земельного кадастра и мониторинга земель;</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>подпункт 484)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 506-1), 506-2), 506-3), 506-4), 506-5), 506-6), 506-7), 506-8), 506-9), 506-10), 506-11), 506-12), 506-13), 506-14), 506-15) и 506-16) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "506-1) вносит предложения в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-2) планирует, организует и руководит мобилизационной подготовкой организаций в соответствующей сфере государственного управления, проводит оценку мобилизационной готовности организаций, имеющих мобилизационные заказы, в порядке, установленном в правилах мобилизационной подготовки и мобилизации в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-3) заключает договоры с организациями на выполнение мобилизационных заказов, вносит предложения в уполномоченный орган в области мобилизационной подготовки о снятии и передаче установленных мобилизационных заказов при банкротстве, реорганизации, ликвидации, изменении профиля работы организаций, имеющих мобилизационные заказы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-4) проводит во взаимодействии с местными исполнительными органами Республики Казахстан мероприятия по подготовке к выполнению мобилизационных планов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-5) представляет в уполномоченный орган в области мобилизационной подготовки информацию о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-6) организует и проводит работу по бронированию военнообязанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-7) обеспечивает соблюдение законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-8) при объявлении мобилизации организует и обеспечивает во взаимодействии с местными исполнительными органами Республики Казахстан проведение комплекса мероприятий по переводу организаций на режим военного положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-9) разрабатывает и (или) утверждает нормативные правовые акты в области мобилизационной подготовки и мобилизации в соответствующей сфере государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-10) разрабатывает, согласовывает с уполномоченным органом в области мобилизационной подготовки и утверждает мобилизационные планы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-11) вносит в уполномоченный орган в области мобилизационной подготовки предложения по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-12) участвует в проведении военно-экономических и командно-штабных учений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-13) организует и обеспечивает деятельность специальных формирований в соответствующей сфере государственного управления для выполнения задач в интересах Вооруженных Сил, других войск и воинских формирований, специальных государственных органов, а также для обеспечения бесперебойной работы экономики и жизнедеятельности населения Республики Казахстан в период мобилизации, военного положения и в военное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-14) разрабатывает и утверждает методику определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, по согласованию с уполномоченным органом в области мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-15) проводит анализ потребностей организаций, имеющих мобилизационный заказ, в соответствии с методикой определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, для формирования номенклатуры и объемов хранения материальных ценностей государственного материального резерва в части мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-16) вносит предложения по номенклатуре и объемам хранения материальных ценностей государственного материального резерва в части мобилизационного резерва в уполномоченный орган в области государственного материального резерва;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...757 lines deleted...]
-        <w:t xml:space="preserve">2. Настоящее постановление вводится в действие со дня его подписания, за исключением абзацев тридцать восьмого, тридцать девятого и сорокового </w:t>
+      2. Настоящее постановление вводится в действие со дня его подписания, за исключением абзацев тридцать восьмого, тридцать девятого и сорокового </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего постановления, которые вводятся в действие с 1 января 2027 года.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1619,53 +1596,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1709,115 +1704,94 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>