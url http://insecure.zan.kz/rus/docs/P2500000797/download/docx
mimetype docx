--- v0 (2025-11-06)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d35abe3" w14:textId="d35abe3">
+    <w:p w14:paraId="4d3fe15" w14:textId="4d3fe15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении требований к условиям культивирования и определению допустимого содержания тетрагидроканнабинола в растении конопли (каннабиса), разрешенном к культивированию в промышленных целях, не связанных с производством или изготовлением наркотических средств и психотропных веществ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 26 сентября 2025 года № 797</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 26 сентября 2025 года № 797.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -641,51 +641,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) защитная зона – участок территории, отделяющий посевы конопли (каннабиса) от иных объектов (населенных пунктов, автомобильных дорог, посевов других культур) с целью предотвращения перекрестного опыления, несанкционированного доступа и соблюдения санитарных норм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Государственный реестр селекционных достижений (далее – Государственный реестр) – Государственный реестр Республики Казахстан охраняемых сортов растений, который включает сорта, на которые выданы патенты;</w:t>
+      4) Государственный реестр селекционных достижений, рекомендуемых к использованию (далее – Государственный реестр) – Государственный реестр Республики Казахстан селекционных достижений, рекомендуемых к использованию, который включает сорта, породы, рекомендуемые для хозяйственного использования в производстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) орган судебной экспертизы – государственное юридическое лицо, осуществляющее судебно-экспертную деятельность в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
@@ -765,50 +765,112 @@
         <w:t>
       9) семена – генеративные и вегетативные органы растений, используемые для воспроизводства сорта: собственно семена, плоды, части сложных плодов, соплодия, колоски, саженцы, луковицы, клубни, черенки, меристема и другие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) элитные семена – семена сельскохозяйственных растений, которые получены от оригинальных или суперэлитных семян и соответствуют требованиям законодательства Республики Казахстан о семеноводстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесеннымм постановлением Правительства РК от 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для культивирования допускаются семена сортов конопли (каннабиса), включенных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -961,368 +1023,496 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственных услуг в сфере оборота наркотических средств, психотропных веществ и прекурсоров, утвержденными приказом Министра внутренних дел Республики Казахстан от 31 марта 2020 года № 276 (зарегистрирован в реестре государственной регистрации нормативных правовых актов № 20231).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Посевы конопли (каннабиса) должны быть размещены на расстоянии не менее 2 (два) километров от населенных пунктов, автомобильных дорог общего пользования и посевов иных сельскохозяйственных культур с обеспечением защитной зоны с четким определением границ посевных площадей, установлением ограждения сетчатой или колючей проволокой по периметру участка, обеспечением круглосуточной охраны и установлением одного въезда/выезда.</w:t>
+      5. Посевы растения конопли (каннабиса), выращиваемого в промышленных целях, не связанных с производством или изготовлением наркотических средств и психотропных веществ, должны быть размещены на расстоянии не менее 300 (триста) метров, посевы растения конопли (каннабиса), выращиваемого для производства семян, должны быть размещены на расстоянии не менее 2 (два) километров от населенных пунктов, автомобильных дорог общего пользования и посевов иных сельскохозяйственных культур с обеспечением защитной зоны с четким определением границ посевных площадей, установлением ограждения в виде сетчатой или колючей проволоки по периметру участка, обеспечением круглосуточной охраны и установлением одного въезда/выезда либо применением технических средств охраны и мониторинга (видеонаблюдение, беспилотные летательные аппараты, системы сигнализации, GPS-контроль), обеспечивающих предотвращение несанкционированного доступа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Перед использованием семена конопли (каннабиса) подлежат обязательному исследованию, подтверждающему что уровень содержания ТГК не превышает норму, установленную пунктом 2 настоящего постановления.</w:t>
+      6. Перед использованием семена растения конопли (каннабиса) подлежат обязательному исследованию, подтверждающему, что уровень содержания ТГК не превышает норму, установленную пунктом 2 настоящего постановления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исследование семян растения конопли (каннабиса), готовых к посеву, проводится не ранее чем за 30 календарных дней до начала полевых работ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Проведение исследования растений конопли (каннабиса) на содержание ТГК является обязательным в течение вегетационного периода и осуществляется в следующие сроки: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+      Проведение исследования растения конопли (каннабиса) на содержание ТГК является обязательным в течение вегетационного периода и осуществляется в следующие сроки: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в период активного роста – через 40-45 дней после посева;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на предуборочной стадии – через 90-120 дней перед началом уборки урожая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исследование семян и растения конопли (каннабиса) на содержание ТГК проводится органом судебной экспертизы на договорной основе за счет средств юридических лиц, занимающихся культивированием растения конопли (каннабиса) на основании лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам исследования органом судебной экспертизы оформляется заключение специалиста о содержании ТГК в семенах или растении конопли (каннабиса).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае выявления превышения установленного уровня содержания ТГК по результатам исследования проверке подлежит вся посевная площадь. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления превышения установленного уровня содержания ТГК на всей посевной площади орган судебной экспертизы в течение трех рабочих дней направляет соответствующую информацию в уполномоченный орган по контролю за оборотом наркотических средств, психотропных веществ и прекурсоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правительства РК от 11.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Посевы конопли (каннабиса), содержащие ТГК в количестве, превышающем уровень, определенный в соответствии с пунктом 2 настоящего постановления, подлежат уничтожению в соответствии с Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для проведения исследования в орган судебной экспертизы предоставляются объекты исследования – семена и культивированные растения конопли (каннабиса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отобранные образцы растений конопли (каннабиса) необходимо предоставлять на специализированное исследование незамедлительно для исключения возможности видоизменения состава предоставленных на исследование объектов из-за свойств веществ растительного происхождения (окисление органических компонентов, преобразование состава, подверженность гнилостным изменениям).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве упаковки необходимо использовать бумажный или волокнистый материал (пакеты, мешки и т.д.) для исключения возможности повреждения объектов и их видоизменения при условиях транспортировки и хранения. Упаковки должны быть пронумерованы, в заявлении должны быть указаны общая площадь посева и места изъятия данных пронумерованных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1648,31 +1838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>