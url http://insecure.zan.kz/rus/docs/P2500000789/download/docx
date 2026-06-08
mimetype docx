--- v0 (2025-11-06)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1094c36" w14:textId="1094c36">
+    <w:p w14:paraId="ef738dd" w14:textId="ef738dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении перечня должностей правоохранительных органов и органов гражданской защиты, подпадающих под получение жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 24 сентября 2025 года № 789</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 24 сентября 2025 года № 789.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -570,87 +570,145 @@
               </w:rPr>
               <w:t>от 24 сентября 2025 года № 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень должностей правоохранительных органов и органов гражданской защиты, подпадающих под получение жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 20.02.2026 № 91 (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Центральный аппарат Генеральной прокуратуры Республики Казахстан (далее – Генеральная прокуратура)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Служба по надзору за законностью досудебного расследования и уголовного преследования, Служба по надзору за законностью приговоров, вступивших в законную силу, и их исполнением, Служба по защите общественных интересов, Служба досудебного расследования, Служба международно-правового сотрудничества, Департамент кадровой работы, Департамент собственной безопасности, Департамент по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий, Департамент финансов:</w:t>
+      Служба по надзору за законностью досудебного расследования и уголовного преследования, Служба по надзору за законностью приговоров, вступивших в законную силу, и их исполнением, Служба по защите общественных интересов, Служба досудебного расследования, Служба международно-правового сотрудничества, Служба по возврату активов, Департамент кадровой работы, Департамент собственной безопасности, Департамент по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий, Департамент финансов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
@@ -1466,335 +1524,335 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материально-технического обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комитет по возврату активов Генеральной прокуратуры (далее – КВА):</w:t>
+      3. Комитет по защите прав инвесторов Генеральной прокуратуры (далее – КЗПИ):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      Председатель КВА;</w:t>
+    <w:bookmarkStart w:name="z829" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель КЗПИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      Заместитель председателя КВА;</w:t>
+    <w:bookmarkStart w:name="z830" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель председателя КЗПИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      Начальник управления КВА;</w:t>
+    <w:bookmarkStart w:name="z831" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник управления КЗПИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      Заместитель начальника управления КВА;</w:t>
+    <w:bookmarkStart w:name="z832" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель начальника управления КЗПИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      Начальник отдела КВА;</w:t>
+    <w:bookmarkStart w:name="z833" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник отдела КЗПИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Старший прокурор управления, отдела КВА;</w:t>
+    <w:bookmarkStart w:name="z834" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Старший прокурор управления, отдела КЗПИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      Прокурор управления, отдела КВА.</w:t>
+    <w:bookmarkStart w:name="z835" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прокурор управления, отдела КЗПИ. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z836" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: не распространяется на должности, функциональными обязанностями которых являются вопросы реализации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z837" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       языковой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z838" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы со средствами массовой информации и по связям с общественностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z839" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документационного обеспечения, в том числе секретного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z840" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрового обеспечения (за исключением осуществления служебной, боевой и мобилизационной подготовки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z841" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       финансового обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z842" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информатизации, цифровизации и защиты информационных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z843" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материально-технического обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3786,51 +3844,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Центральный аппарат Министерства по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Департамент ликвидации чрезвычайных ситуаций, Департамент информатизации, цифровизации и связи, Центр стратегического планирования и оперативного управления (на правах Департамента), Департамент кадровой и воспитательной работы, Управление медико-психологической службы, Управление мобилизационной подготовки, Управление дознания:</w:t>
+      Департамент ликвидации чрезвычайных ситуаций, Департамент информатизации, цифровизации и связи, Центр стратегического планирования и оперативного управления (на правах Департамента), Департамент кадровой и воспитательной работы, Управление мобилизационной подготовки, Управление дознания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник департамента, центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
@@ -9350,7524 +9408,7724 @@
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z448" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z449" w:id="443"/>
+    <w:bookmarkStart w:name="z820" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Комитет по контролю за охранной деятельностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z821" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник отдела (отделения) дежурной части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z822" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      старший инспектор-дежурный дежурной части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z823" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инспектор-дежурный дежурной части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z824" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полицейский-водитель дежурной части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z825" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник отдела (отделения) специальной и профессиональной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z826" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      старший инспектор по особым поручениям специальной и профессиональной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z827" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      старший инспектор специальной и профессиональной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z828" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инспектор специальной и профессиональной подготовки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z449" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Организации (государственные учреждения), находящиеся в ведении Министерства внутренних дел Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z450" w:id="444"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z450" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отряд специального назначения "Сункар":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z451" w:id="445"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z451" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир отряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z452" w:id="446"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z452" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель командира отряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z453" w:id="447"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z453" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отдела специального назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z454" w:id="448"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z454" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник дежурной части;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z455" w:id="449"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z455" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отделения в составе отдела специального назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z456" w:id="450"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z456" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штурмовик, снайпер, взрывотехник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z457" w:id="451"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z457" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший техник по автобронетанковой службе, полицейский-водитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z458" w:id="452"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z458" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z459" w:id="453"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z459" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z460" w:id="454"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z460" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кинологический центр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z461" w:id="455"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z461" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z462" w:id="456"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z462" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z463" w:id="457"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z463" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отдела (отделения, службы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z464" w:id="458"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z464" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный кинологического центра и региональных групп по организации деятельности кинологических подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z465" w:id="459"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z465" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z466" w:id="460"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z466" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный кинологического центра и региональных групп по организации деятельности кинологических подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z467" w:id="461"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z467" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z468" w:id="462"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z468" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-водитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z469" w:id="463"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z469" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z470" w:id="464"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z470" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: не распространяется на должности, функциональными обязанностями которых являются вопросы реализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z471" w:id="465"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z471" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тылового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z472" w:id="466"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z472" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организационно-аналитической работы и контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z473" w:id="467"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z473" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы штаба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z474" w:id="468"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z474" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z475" w:id="469"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z475" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технического обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z477" w:id="471"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z476" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специализированные охранные подразделения Комитета по контролю за охранной деятельностью Министерства внутренних дел Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z477" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z478" w:id="472"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z478" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z479" w:id="473"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z479" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник управления учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z480" w:id="474"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z480" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника управления учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z481" w:id="475"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z481" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир полка (батальона, роты, взвода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z482" w:id="476"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z482" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель командира полка (батальона, роты, взвода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z483" w:id="477"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z483" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отдела (отделения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z484" w:id="478"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z484" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник дежурной части;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z485" w:id="479"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z485" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор по профессиональной служебной и физической подготовке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z486" w:id="480"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z486" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор по профессиональной служебной и физической подготовке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z487" w:id="481"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z487" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор по особым поручениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z488" w:id="482"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z488" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z489" w:id="483"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z489" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z490" w:id="484"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z490" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник командира взвода, он же командир отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z491" w:id="485"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z491" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z492" w:id="486"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z492" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z493" w:id="487"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z493" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z494" w:id="488"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z494" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старшина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z495" w:id="489"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z495" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z496" w:id="490"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z496" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       младший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z497" w:id="491"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z497" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z498" w:id="492"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z498" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z499" w:id="493"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z499" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-водитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z500" w:id="494"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z500" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z501" w:id="495"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z501" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: не распространяется на должности, функциональными обязанностями которых являются вопросы реализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z502" w:id="496"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z502" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тылового обеспечения (за исключением полицейских-водителей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z503" w:id="497"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z503" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организационно-аналитической работы и контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z504" w:id="498"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z504" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z505" w:id="499"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z505" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технического обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z506" w:id="500"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z506" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учреждения уголовно-исполнительной системы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z507" w:id="501"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z507" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z508" w:id="502"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z508" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z509" w:id="503"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z509" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оперативный отдел (отделение, группа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z510" w:id="504"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z510" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z511" w:id="505"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z511" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z512" w:id="506"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z512" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z513" w:id="507"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z513" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z514" w:id="508"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z514" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z515" w:id="509"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z515" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) по работе с личным составом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z516" w:id="510"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z516" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор по профессиональной служебной и физической подготовке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z517" w:id="511"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z517" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор по профессиональной служебной и физической подготовке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z518" w:id="512"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z518" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Режимный отдел (отделение, группа):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z519" w:id="513"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z519" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z520" w:id="514"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z520" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z521" w:id="515"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z521" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z522" w:id="516"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z522" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z523" w:id="517"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z523" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z524" w:id="518"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z524" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z525" w:id="519"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z525" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z526" w:id="520"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z526" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z527" w:id="521"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z527" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z528" w:id="522"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z528" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший пожарный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z529" w:id="523"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z529" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник караула;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z530" w:id="524"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z530" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       водитель-сотрудник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z531" w:id="525"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z531" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший контролер всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z532" w:id="526"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z532" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контролер всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z533" w:id="527"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z533" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дежурная служба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z534" w:id="528"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z534" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дежурный помощник начальника колонии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z535" w:id="529"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z535" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель дежурного помощника начальника колонии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z536" w:id="530"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z536" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) контролерской службы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z537" w:id="531"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z537" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z538" w:id="532"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z538" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z539" w:id="533"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z539" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник караула;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z540" w:id="534"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z540" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник начальника караула;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z541" w:id="535"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z541" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник наряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z542" w:id="536"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z542" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший контролер всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z543" w:id="537"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z543" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контролер всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z544" w:id="538"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z544" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) воспитательной и социально-психологической работы среди осужденных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z545" w:id="539"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z545" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z546" w:id="540"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z546" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z547" w:id="541"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z547" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отряда (старший воспитатель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z548" w:id="542"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z548" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       воспитатель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z549" w:id="543"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z549" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z550" w:id="544"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z550" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-психолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z551" w:id="545"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z551" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-психолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z552" w:id="546"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z552" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z553" w:id="547"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z553" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) специального учета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z554" w:id="548"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z554" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z555" w:id="549"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z555" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z556" w:id="550"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z556" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z557" w:id="551"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z557" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) санитарно-эпидемиологического надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z558" w:id="552"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z558" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врачи всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z559" w:id="553"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z559" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) организации труда осужденных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z560" w:id="554"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z560" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z561" w:id="555"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z561" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z562" w:id="556"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z562" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z563" w:id="557"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z563" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Следственные изоляторы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z564" w:id="558"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z564" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z565" w:id="559"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z565" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z566" w:id="560"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z566" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оперативный отдел (отделение, группа):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z567" w:id="561"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z567" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z568" w:id="562"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z568" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z569" w:id="563"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z569" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z570" w:id="564"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z570" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z571" w:id="565"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z571" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший техник по учету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z572" w:id="566"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z572" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник по учету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z573" w:id="567"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z573" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) режима и охраны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z574" w:id="568"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z574" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z575" w:id="569"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z575" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z576" w:id="570"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z576" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z577" w:id="571"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z577" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z578" w:id="572"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z578" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z579" w:id="573"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z579" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z580" w:id="574"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z580" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z581" w:id="575"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z581" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший по корпусу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z582" w:id="576"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z582" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       водитель-сотрудник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z583" w:id="577"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z583" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший контролер всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z584" w:id="578"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z584" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контролер всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z585" w:id="579"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z585" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) по работе с личным составом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z586" w:id="580"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z586" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор по профессиональной служебной и физической подготовке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z587" w:id="581"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z587" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор по профессиональной служебной и физической подготовке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z588" w:id="582"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z588" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дежурная служба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z589" w:id="583"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z589" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дежурный помощник начальника следственного изолятора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z590" w:id="584"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z590" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель дежурного помощника начальника следственного изолятора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z591" w:id="585"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z591" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) воспитательной и социально-психологической работы среди спецконтингента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z592" w:id="586"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z592" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z593" w:id="587"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z593" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отряда (старший воспитатель);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z594" w:id="588"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z594" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z595" w:id="589"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z595" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-психолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z596" w:id="590"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z596" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-психолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z597" w:id="591"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z597" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z598" w:id="592"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z598" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) специального учета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z599" w:id="593"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z599" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z600" w:id="594"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z600" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z601" w:id="595"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z601" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z602" w:id="596"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z602" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший техник по учету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z603" w:id="597"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z603" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник по учету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z604" w:id="598"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z604" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) санитарно-эпидемиологического надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z605" w:id="599"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z605" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       врачи всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z606" w:id="600"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z606" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) организации труда осужденных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z607" w:id="601"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z607" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z608" w:id="602"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z608" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z609" w:id="603"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z609" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z610" w:id="604"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z610" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Территориальные органы Министерства внутренних дел Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z611" w:id="605"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z611" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представительство Министерства внутренних дел Республики Казахстан в городе Байконыр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z612" w:id="606"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z612" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z613" w:id="607"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z613" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z614" w:id="608"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z614" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участковый инспектор полиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z615" w:id="609"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z615" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участковый инспектор полиции по делам несовершеннолетних;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z616" w:id="610"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z616" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский патрульной полиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z617" w:id="611"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z617" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Службы криминальной полиции, по противодействию киберпреступности, по борьбе с организованной преступностью, следствия, дознания, оперативно-криминалистические, по противодействию экстремизму:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z618" w:id="612"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z618" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отдела, отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z619" w:id="613"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z619" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z620" w:id="614"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z620" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный (следователь, дознаватель, криминалист);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z621" w:id="615"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z621" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный, следователь, дознаватель, криминалист.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z622" w:id="616"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z622" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дежурная часть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z623" w:id="617"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z623" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z624" w:id="618"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z624" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z625" w:id="619"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z625" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изолятор временного содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z626" w:id="620"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z626" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z627" w:id="621"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z627" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z628" w:id="622"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z628" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z629" w:id="623"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z629" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z630" w:id="624"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z630" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-водитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z631" w:id="625"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z631" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-конвоир.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z632" w:id="626"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z632" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменты полиции областей, городов республиканского значения и столицы, на транспорте Министерства внутренних дел Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z633" w:id="627"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z633" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z634" w:id="628"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z634" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z637" w:id="631"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z635" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник управления (курирующий подразделения общественной безопасности, патрульную полицию на транспорте);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z636" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель начальника управления (курирующий подразделения общественной безопасности, патрульную полицию на транспорте);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z637" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Службы криминальной полиции, по противодействию киберпреступности, по борьбе с организованной преступностью, по противодействию наркопреступности, по противодействию экстремизму, следствия, дознания, оперативно-криминалистические, собственной безопасности, специальной и профессиональной подготовки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z638" w:id="632"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z638" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник управления, отдела, отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z639" w:id="633"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z639" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника управления, отдела, отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z640" w:id="634"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z640" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный (следователь, дознаватель) по особо важным делам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z641" w:id="635"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z641" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный криминалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z642" w:id="636"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z642" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный (следователь, дознаватель, криминалист);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z643" w:id="637"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z643" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный, следователь, дознаватель, криминалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z644" w:id="638"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z644" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       младший оперуполномоченный, помощник следователя, техник-криминалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z645" w:id="639"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z645" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор по особым поручениям всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z646" w:id="640"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z646" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z647" w:id="641"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z647" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z648" w:id="642"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z648" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные подразделения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z649" w:id="643"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z649" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделения специального назначения "Арлан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z650" w:id="644"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z650" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир подразделения специального назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z651" w:id="645"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z651" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель командира подразделения специального назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z652" w:id="646"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z652" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир взвода в составе подразделения специального назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z653" w:id="647"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z653" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор профессиональной служебной и физической подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z654" w:id="648"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z654" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-штурмовик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z655" w:id="649"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z655" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-взрывотехник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z656" w:id="650"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z656" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-снайпер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z657" w:id="651"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z657" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор профессиональной служебной и физической подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z658" w:id="652"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z658" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-штурмовик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z659" w:id="653"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z659" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-взрывотехник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z660" w:id="654"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z660" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-снайпер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z661" w:id="655"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z661" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский, полицейский-водитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z662" w:id="656"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z662" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные отряды быстрого реагирования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z663" w:id="657"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z663" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир специального отряда быстрого реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z664" w:id="658"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z664" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель командира специального отряда быстрого реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z665" w:id="659"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z665" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир роты в составе специального отряда быстрого реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z666" w:id="660"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z666" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель командира роты в составе специального отряда быстрого реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z667" w:id="661"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z667" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир взвода в составе специального отряда быстрого реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z668" w:id="662"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z668" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор строевого подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z669" w:id="663"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z669" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-снайпер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z670" w:id="664"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z670" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор профессиональной служебной и физической подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z671" w:id="665"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z671" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор (водометной машины);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z672" w:id="666"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z672" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z673" w:id="667"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z673" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инженер по специальной технике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z674" w:id="668"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z674" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор строевого подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z675" w:id="669"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z675" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-снайпер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z676" w:id="670"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z676" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор профессиональной служебной и физической подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z677" w:id="671"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z677" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор (водометной машины);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z678" w:id="672"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z844" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      старший инспектор-психолог (переговорщик);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z678" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-психолог (переговорщик);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z679" w:id="673"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z679" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-дежурный (для выезда на место происшествия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z680" w:id="674"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z680" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженер по специальной технике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z681" w:id="675"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z681" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z682" w:id="676"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z682" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z683" w:id="677"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z683" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-водитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z684" w:id="678"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z684" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: не распространяется на должности, функциональными обязанностями которых являются вопросы реализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z685" w:id="679"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z685" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тылового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z686" w:id="680"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z686" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организационно-аналитической работы и контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z687" w:id="681"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z687" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы штаба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z688" w:id="682"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z688" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z689" w:id="683"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z689" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технического обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z690" w:id="684"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z690" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр оперативного управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z691" w:id="685"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z691" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z692" w:id="686"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z692" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z693" w:id="687"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z693" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отдела (отделения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z694" w:id="688"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z694" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник начальника отдела-оперативный дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z695" w:id="689"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z695" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор по особым поручениям всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z696" w:id="690"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z696" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z697" w:id="691"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z697" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z698" w:id="692"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z698" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оператор "102";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z699" w:id="693"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z699" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z700" w:id="694"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z700" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z701" w:id="695"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z701" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z702" w:id="696"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z702" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z703" w:id="697"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z703" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Городские (районные, на транспорте) управления (отделы) полиции, отделы (отделения) полиции Министерства внутренних дел Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z704" w:id="698"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z704" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       службы криминальной полиции, по противодействию киберпреступности, по противодействию наркопреступности, следствия, дознания, оперативно-криминалистические, по противодействию экстремизму:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z705" w:id="699"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z705" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник городского (районного, на транспорте) управления (отдела) полиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z708" w:id="702"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z706" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель начальника (курирующий оперативную работу, следствие, подразделения общественной безопасности, патрульную полицию на транспорте) городского (районного, на транспорте) управления (отдела) полиции, отдела полиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z707" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник (курирующий оперативную работу, следствие, подразделения общественной безопасности, патрульную полицию на транспорте) отделения полиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z708" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отдела (отделения) городского (районного, на транспорте) управления (отдела) полиции, отдела полиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z709" w:id="703"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z709" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника отдела (отделения) городского (районного, на транспорте) управления (отдела) полиции, отдела полиции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z710" w:id="704"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z710" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный (следователь, дознаватель, криминалист);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z711" w:id="705"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z711" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный, следователь, дознаватель, криминалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z712" w:id="706"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z712" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       младший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z713" w:id="707"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z713" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник следователя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z714" w:id="708"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z714" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник-криминалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z716" w:id="710"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z715" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник отдела (отделения) общественной безопасности и его заместитель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z716" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участковый инспектор полиции (в том числе ответственный за организацию работы участкового пункта полиции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z717" w:id="711"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z717" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участковый инспектор по делам несовершеннолетних (в том числе закрепленный за организацией образования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z718" w:id="712"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z718" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший участковый инспектор полиции по делам несовершеннолетних (в том числе закрепленный за организацией образования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z719" w:id="713"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z719" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник участкового инспектора полиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z720" w:id="714"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z720" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр оперативного управления, дежурная часть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z721" w:id="715"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z721" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z722" w:id="716"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z722" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z723" w:id="717"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z723" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперативный дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z724" w:id="718"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z724" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z725" w:id="719"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z725" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z726" w:id="720"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z726" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оператор "102";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z727" w:id="721"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z727" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z728" w:id="722"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z728" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z729" w:id="723"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z729" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z730" w:id="724"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z730" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z731" w:id="725"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z731" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       техник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z732" w:id="726"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z732" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Патрульная полиция, конвойная служба, батальон по сопровождению пассажирских поездов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z733" w:id="727"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z733" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир полка (батальона, роты, взвода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z734" w:id="728"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z734" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель командира полка (батальона, роты, взвода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z735" w:id="729"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z735" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник командира взвода, он же командир отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z736" w:id="730"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z736" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z737" w:id="731"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z737" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z738" w:id="732"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z738" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z739" w:id="733"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z739" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский всех наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z740" w:id="734"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z740" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник дежурной части;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z741" w:id="735"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z741" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-дежурный (в том числе для выезда на место происшествия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z742" w:id="736"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z742" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-дежурный (в том числе, для выезда на место происшествия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z743" w:id="737"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z743" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z744" w:id="738"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z744" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор группы по кадрам, профессиональной служебной и физической подготовке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z745" w:id="739"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z745" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор группы по кадрам, профессиональной служебной и физической подготовке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z746" w:id="740"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z746" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: не распространяется на должности, функциональными обязанностями которых являются вопросы реализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z747" w:id="741"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z747" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тылового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z748" w:id="742"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z748" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организационно-аналитической работы и контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z749" w:id="743"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z749" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работы штаба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z750" w:id="744"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z750" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z751" w:id="745"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z751" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технического обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z752" w:id="746"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z752" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изоляторы временного содержания, специальные приемники, приемники-распределители:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z753" w:id="747"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z753" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z754" w:id="748"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z754" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z755" w:id="749"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z755" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z756" w:id="750"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z756" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z757" w:id="751"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z757" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир взвода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z758" w:id="752"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z758" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       командир отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z759" w:id="753"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z759" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-водитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z760" w:id="754"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z760" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z761" w:id="755"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z761" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z762" w:id="756"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z762" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старшина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z763" w:id="757"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z763" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центры кинологической службы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z764" w:id="758"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z764" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z765" w:id="759"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z765" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z766" w:id="760"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z766" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник отделения кинологической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z767" w:id="761"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z767" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор кинологической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z768" w:id="762"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z768" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-кинолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z769" w:id="763"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z769" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор кинологической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z770" w:id="764"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z770" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-кинолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z771" w:id="765"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z771" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z772" w:id="766"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z772" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       младший инспектор кинологической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z773" w:id="767"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z773" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       младший инспектор-кинолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z774" w:id="768"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z774" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       младший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z775" w:id="769"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z775" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник дежурного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z776" w:id="770"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z776" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полицейский-водитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z777" w:id="771"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z777" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменты уголовно-исполнительной системы областей, городов республиканского значения и столицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z778" w:id="772"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z778" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z779" w:id="773"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z779" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель начальника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z780" w:id="774"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z780" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оперативный отдел (отделение, группа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z781" w:id="775"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z781" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z782" w:id="776"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z782" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный по особо важным делам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z783" w:id="777"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z783" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z784" w:id="778"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z784" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z785" w:id="779"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z785" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дежурная часть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z786" w:id="780"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z786" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z787" w:id="781"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z787" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-дежурный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z788" w:id="782"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z788" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист военно-мобилизационной работы и гражданской обороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z789" w:id="783"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z789" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) режима и надзора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z790" w:id="784"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z790" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z791" w:id="785"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z791" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный по особо важным делам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z792" w:id="786"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z792" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z793" w:id="787"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z793" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z794" w:id="788"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z794" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z795" w:id="789"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z795" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z796" w:id="790"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z796" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z797" w:id="791"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z797" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) воспитательной и социально-психологической работы среди осужденных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z798" w:id="792"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z798" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z799" w:id="793"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z799" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z800" w:id="794"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z800" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z801" w:id="795"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z801" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z802" w:id="796"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z802" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) специального учета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z803" w:id="797"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z803" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z804" w:id="798"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z804" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z805" w:id="799"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z805" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z806" w:id="800"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z806" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Группа собственной безопасности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z807" w:id="801"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z807" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный по особо важным делам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z808" w:id="802"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z808" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший оперуполномоченный;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z809" w:id="803"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z809" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперуполномоченный.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z810" w:id="804"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z810" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) санитарно-эпидемиологического надзора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z811" w:id="805"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z811" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист-государственный санитарный врач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z812" w:id="806"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z812" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор-государственный санитарный врач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z813" w:id="807"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z813" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор-государственный санитарный врач.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z814" w:id="808"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z814" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел (отделение, группа) организации труда осужденных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z815" w:id="809"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z815" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z816" w:id="810"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z816" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный специалист;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z817" w:id="811"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z817" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       старший инспектор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z818" w:id="812"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z818" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инспектор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z819" w:id="813"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z819" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkEnd w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>