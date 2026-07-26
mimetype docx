--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef738dd" w14:textId="ef738dd">
+    <w:p w14:paraId="e5f2481" w14:textId="e5f2481">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -135,116 +135,209 @@
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Введение в действие см. </w:t>
+        <w:t xml:space="preserve">      Введение в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 101-1 Закона Республики Казахстан "О жилищных отношениях" Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 Закона Республики Казахстан "О жилищных отношениях" Правительство Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правительства РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -17077,55 +17170,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>