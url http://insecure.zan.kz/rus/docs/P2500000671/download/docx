--- v0 (2025-12-20)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad60baf" w14:textId="ad60baf">
+    <w:p w14:paraId="fdfa5c3" w14:textId="fdfa5c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении перечня стратегических водохозяйственных и гидротехнических сооружений, в том числе которые могут быть переданы в имущественный наем (аренду) или доверительное управление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 23 августа 2025 года № 671</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 23 августа 2025 года № 671.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -565,50 +565,108 @@
               </w:rPr>
               <w:t>от 23 августа 2025 года № 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень стратегических водохозяйственных и гидротехнических сооружений, в том числе которые могут быть переданы в имущественный наем (аренду) или доверительное управление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 24.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Водохозяйственные и гидротехнические сооружения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3205,110 +3263,308 @@
         <w:t>
       4. Гидротехнические сооружения, планируемые к строительству или находящиеся в процессе строительства*:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) водовод с каскадом гидроэлектростанций на реке Угам в Туркестанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) малая гидроэлектростанция "Алтай" на реке Малая Ульба в Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) каскад гидроэлектростанций на реке Тентек в Алакольском районе области Жетісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3) каскад гидроэлектростанций на реке Коксу в области Жетісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4) плотина на реке Лепси в Саркандском районе области Жетісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5) каскад малых гидроэлектростанций на реке Калжыр в Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-6) водохранилище на реке Карабута в районе Маканшы области Абай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-7) водохранилище на реке Малая-Буконь в районе Кокпекты области Абай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-8) водохранилище на реке Кельды-Мурат в районе Маканшы области Абай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-9) водохранилище на реке Коктерек в районе Маканшы области Абай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-10) водохранилище на реке Базар в Аксуатском районе области Абай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z143" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) каскад гидроэлектростанций на реке Уба в Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z144" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечание: гидротехнические сооружения, указанные в настоящем пункте, после ввода их в эксплуатацию подлежат включению в соответствующий пункт настоящего перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z145" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3387,462 +3643,462 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 августа 2025 года № 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z148" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z149" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 апреля 2021 года № 214 "О внесении дополнений в постановление Правительства Республики Казахстан от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z150" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 июня 2021 года № 379 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z151" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 18 февраля 2022 года № 71 "О присвоении Кызылординскому гидроузлу на реке Сырдарья республиканского государственного предприятия на праве хозяйственного ведения "Казводхоз" Комитета по водным ресурсам Министерства экологии, геологии и природных ресурсов Республики Казахстан имени Сабыра Арыстанбаева и внесении изменений в постановления Правительства Республики Казахстан от 21 декабря 2004 года № 1344 "Об утверждении перечня водохозяйственных сооружений, находящихся в республиканской собственности" и от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z152" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 2 августа 2022 года № 523 "О внесении изменений и дополнений в постановления Правительства Республики Казахстан от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление" и от 29 декабря 2020 года № 908 "О некоторых вопросах приватизации на 2021-2025 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z153" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 февраля 2022 года № 100 "О внесении изменения и дополнения в постановление Правительства Республики Казахстан от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z154" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 29 сентября 2022 года № 774 "О внесении дополнения в постановление Правительства Республики Казахстан от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление, и переводе земель особо охраняемых природных территорий в земли запаса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z155" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 20 марта 2025 года № 164 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 21 декабря 2004 года № 1344 "Об утверждении перечня водохозяйственных сооружений, находящихся в республиканской собственности" и от 29 декабря 2017 года № 933 "О перечне водохозяйственных сооружений, имеющих особое стратегическое значение, в том числе которые могут быть переданы в аренду и доверительное управление".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z156" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4168,31 +4424,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>