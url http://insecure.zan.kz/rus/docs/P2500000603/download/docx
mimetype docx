--- v1 (2025-12-30)
+++ v2 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="543c51d" w14:textId="543c51d">
+    <w:p w14:paraId="67ec21a" w14:textId="67ec21a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1127,114 +1127,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственное казначейство осуществляет размещение временно свободных бюджетных денег в банках в пределах лимитов, определенных комиссией по размещению. Лимиты определяются от общего остатка временно свободных бюджетных денег с единого казначейского счета. Общая сумма размещения в одном банке не должна превышать двадцати процентов от общего остатка средств на едином казначейском счете, но не более двадцати пяти процентов от размера собственного капитала банка на момент подачи запроса на размещение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Государственное казначейство в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> исполнения бюджета и его кассового обслуживания на 2025 финансовый год, утвержденными приказом Министра финансов Республики Казахстан от 30 мая 2025 года № 272 (далее – Правила № 272), представляет:</w:t>
+      17. Государственное казначейство в соответствии с процедурами казначейского исполнения бюджета и их кассового обслуживания, процедурами казначейского учета и мониторинга, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 июня 2025 года № 328 (далее – процедуры № 328), представляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в Национальный Банк – информацию о результатах размещения временно свободных бюджетных денег с единого казначейского счета в банках, а также фактах неисполнения обязательств со стороны банков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в центральный уполномоченный орган по исполнению бюджета – информацию о временно свободных бюджетных деньгах с единого казначейского счета, размещенных в банках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственное казначейство размещает временно свободные бюджетные деньги в банках на основании заключенных соглашений о размещении путем перечисления денег на счета, указанные в соглашении о размещении, и в сроки, указанные в запросах на размещение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1267,54 +1329,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сумма поступлений пени зачисляется в доход республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Учет временно свободных бюджетных денег с единого казначейского счета, размещенных в банках, осуществляется в соответствии с Правилами № 272.</w:t>
+      21. Учет временно свободных бюджетных денег с единого казначейского счета, размещенных в банках, осуществляется в соответствии с процедурами № 328.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -2256,55 +2380,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2630,31 +2754,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>