--- v1 (2026-01-15)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6fba1f4" w14:textId="6fba1f4">
+    <w:p w14:paraId="de5c028" w14:textId="de5c028">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 3 июля 2025 года № 506.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,151 +356,244 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 145 Бюджетного кодекса Республики Казахстан Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Правительства Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящее постановление вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -587,99 +841,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 июля 2025 года № 506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства (далее – Правила) разработаны в соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -734,452 +1157,826 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 145 Бюджетного кодекса Республики Казахстан и определяют порядок регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учет государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства ведется в целях осуществления мониторинга и управления государственным и гарантированным государством долгом, мониторинга долга по поручительствам государства для выполнения государственных функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учет государственных гарантий по поддержке экспорта ведется в целях осуществления мониторинга гарантированного государством обязательства по поддержке экспорта в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения мониторинга гарантированного государством обязательства по поддержке экспорта и финансового состояния Экспортно-кредитного агентства Казахстана, имеющего государственную гарантию по поддержке экспорта, утвержденными приказом исполняющего обязанности Министра финансов Республики Казахстан от 4 июня 2025 года № 283 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 36234).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для ведения учета государственного и гарантированного государством долга, долга по поручительству государства осуществляется регистрация государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства путем присвоения регистрационных номеров и внесения сведений в соответствующие реестры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реестры ведутся государственным казначейством в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пронумерованный и прошнурованный журнал регистрации, скрепленный печатью и подписью руководителя структурного подразделения государственного казначейства, ответственного за ведение реестра, содержит следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дату регистрации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      Для ведения учета государственного и гарантированного государством долга, долга по поручительству государства осуществляется регистрация государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства путем присвоения регистрационных номеров и внесения сведений в соответствующие реестры.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      3. Реестры ведутся государственным казначейством в журнале регистрации.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование и номер документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      Пронумерованный и прошнурованный журнал регистрации, скрепленный печатью и подписью руководителя структурного подразделения государственного казначейства, ответственного за ведение реестра, содержит следующую информацию:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фамилию, имя, отчество (при его наличии) и подпись ответственного лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      1) дату регистрации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Регистрация и учет государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства, за исключением займов, привлеченных в форме выпуска ценных бумаг, осуществляются государственным казначейством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Регистрации и учету подлежат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственные займы Республики Казахстан (далее – государственные займы), привлекаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2) регистрационный номер;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      3) наименование и номер документа;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами областей, городов республиканского значения, столицы Республики Казахстан (далее – местные исполнительные органы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4) фамилию, имя, отчество (при его наличии) и подпись ответственного лица.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гарантированные государством займы Республики Казахстан (далее – гарантированные государством займы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      4. Регистрация и учет государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства, за исключением займов, привлеченных в форме выпуска ценных бумаг, осуществляются государственным казначейством.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственные гарантии Республики Казахстан (далее –государственные гарантии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      5. Регистрации и учету подлежат:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственные гарантии Республики Казахстан по поддержке экспорта (далее – государственные гарантии по поддержке экспорта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      1) государственные займы Республики Казахстан (далее – государственные займы), привлекаемые:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) займы под поручительство государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      Правительством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) поручительства государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. При регистрации государственных внешних займов, поручительств государства, государственных гарантий и государственных гарантий по поддержке экспорта государственным казначейством выдается заемщику свидетельство о регистрации по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1234,1099 +2031,1280 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменениях, вносимых в зарегистрированные документы, а также документы, на основании которых была произведена регистрация государственных гарантий, государственных гарантий по поддержке экспорта, государственных и гарантированных государством займов, поручительств государства и займов под поручительство государства, представляется для учета в центральный уполномоченный орган по исполнению бюджета в течение десяти рабочих дней после внесения таких изменений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются дополнить главой 6-1 в соответствии с постановлением Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Регистрация и учет правительственных займов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Регистрация и учет займов, привлеченных Правительством Республики Казахстан в форме заключения договора займа, осуществляются на основании договора займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Регистрация займов, привлеченных Правительством Республики Казахстан в форме заключения договора займа, осуществляется посредством присвоения займу регистрационного номера и внесения записи в журнал регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Учет займов, привлеченных Правительством Республики Казахстан, осуществляется посредством внесения в журнал регистрации основных учетных характеристик договора займа (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставка вознаграждения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Регистрация правительственных займов, привлеченных в форме заключения договора займа, осуществляется государственным казначейством в течение пятнадцати рабочих дней после его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Порядок хранения оригиналов международных договоров о государственных займах регламентируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О международных договорах Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Регистрация и учет займов местных исполнительных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Регистрация и учет займов, привлеченных местными исполнительными органами в форме заключения договора займа, осуществляются на основании оригинала договора займа или нотариально заверенной копии договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Регистрация займов, привлеченных местными исполнительными органами в форме заключения договора займа, совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Учет займов, привлеченных местными исполнительными органами, проводится путем внесения в журнал регистрации основных учетных характеристик договора займа или выпуска государственных эмиссионных ценных бумаг (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставки вознаграждения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Местные исполнительные органы для регистрации привлеченных ими займов представляют в государственное казначейство документ, указанный в пункте 12 настоящих Правил, в течение пятнадцати рабочих дней после подписания договора займа или размещения местными исполнительными органами городов республиканского значения и столицы государственных эмиссионных ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Регистрация займов местных исполнительных органов осуществляется в течение пяти рабочих дней после представления документа, указанного в пункте 12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Оригиналы договоров займов местных исполнительных органов хранятся в структурном подразделении, ответственном за хранение договоров займов, в специально отведенном сейфе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. По истечении срока действия договоров займов местных исполнительных органов договоры займов государственным казначейством передаются в архив в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами, утвержденными приказом Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 235 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 33338).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Регистрация и учет гарантированных государством займов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Регистрация и учет гарантированных государством займов, привлеченных в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения договора займа, осуществляются на основании оригинала договора займа или нотариально заверенной копии договора займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выпуска долговых ценных бумаг, осуществляются на основании проспекта выпуска облигаций, первичного размещения облигаций и подтверждения представителем держателей облигаций сведений об их объемах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Регистрация гарантированных государством займов в форме выпуска долговых ценных бумаг совершается путем присвоения займу порядкового номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Регистрация гарантированных государством займов в форме заключения договора займа совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Учет гарантированных государством займов проводится путем внесения в журнал регистрации основных учетных характеристик договора займа (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставки вознаграждения) или проспекта выпуска облигаций (номер и дата проспекта выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Заемщики для регистрации привлеченных ими гарантированных государством займов представляют в государственное казначейство документы, указанные в пункте 19 настоящих Правил, в течение пятнадцати рабочих дней после подписания договора займа или размещения долговых ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Регистрация гарантированных государством займов осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 19 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Регистрация и учет гарантированных государством займов</w:t>
-[...39 lines deleted...]
-      заключения договора займа, осуществляются на основании оригинала договора займа или нотариально заверенной копии договора займа;</w:t>
+        <w:t xml:space="preserve"> Глава 5. Регистрация и учет государственных гарантий и государственных гарантий по поддержке экспорта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      выпуска долговых ценных бумаг, осуществляются на основании проспекта выпуска облигаций, первичного размещения облигаций и подтверждения представителем держателей облигаций сведений об их объемах.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Регистрация и учет государственных гарантий и государственных гарантий по поддержке экспорта, представленных в форме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      20. Регистрация гарантированных государством займов в форме выпуска долговых ценных бумаг совершается путем присвоения займу порядкового номера.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантийного обязательства, оформленного в виде письменного уведомления заимодателя о принятии центральным уполномоченным органом по исполнению бюджета обязательств гаранта по негосударственному займу, осуществляются на основании письма-уведомления до момента его передачи заимодателю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      21. Регистрация гарантированных государством займов в форме заключения договора займа совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договора гарантии, осуществляются на основании оригинала договора гарантии или нотариально заверенной копии договора гарантии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      22. Учет гарантированных государством займов проводится путем внесения в журнал регистрации основных учетных характеристик договора займа (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставки вознаграждения) или проспекта выпуска облигаций (номер и дата проспекта выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договора гарантии по поддержке экспорта, осуществляются на основании оригинала договора гарантии по поддержке экспорта или нотариально заверенной копии договора гарантии по поддержке экспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      23. Заемщики для регистрации привлеченных ими гарантированных государством займов представляют в государственное казначейство документы, указанные в пункте 19 настоящих Правил, в течение пятнадцати рабочих дней после подписания договора займа или размещения долговых ценных бумаг.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Регистрация соглашений о предоставлении государственной гарантии и государственных гарантий по поддержке экспорта совершается путем присвоения соглашению о предоставлении государственной гарантии и государственной гарантии по поддержке экспорта регистрационного номера и записи в журнале регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      24. Регистрация гарантированных государством займов осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 19 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Регистрация государственных гарантий по поддержке экспорта в форме заключения договора гарантии по поддержке экспорта совершается путем присвоения договору гарантии по поддержке экспорта регистрационного номера и записи в журнале регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Учет государственных гарантий и государственных гарантий по поддержке экспорта проводится путем внесения в журнал регистрации основных учетных характеристик государственной гарантии и государственной гарантии по поддержке экспорта (номер и дата оформления гарантии, номер и дата регистрации гарантии, валюта и сумма, на которую выдана гарантия, срок действия гарантии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Регистрация государственных гарантий и государственных гарантий по поддержке экспорта осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 25 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оригиналы государственных гарантий и государственных гарантий по поддержке экспорта с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета хранятся в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Оригиналы государственных гарантий подлежат хранению до полного исполнения конечными заемщиками, получившими негосударственные займы, всех обязательств перед Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Оригиналы государственных гарантий по поддержке экспорта подлежат хранению до полного исполнения Экспортно-кредитным агентством Казахстана всех обязательств перед Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Регистрация и учет государственных гарантий и государственных гарантий по поддержке экспорта</w:t>
-[...99 lines deleted...]
-      26. Регистрация соглашений о предоставлении государственной гарантии и государственных гарантий по поддержке экспорта совершается путем присвоения соглашению о предоставлении государственной гарантии и государственной гарантии по поддержке экспорта регистрационного номера и записи в журнале регистрации.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Регистрация и учет займов под поручительство государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      27. Регистрация государственных гарантий по поддержке экспорта в форме заключения договора гарантии по поддержке экспорта совершается путем присвоения договору гарантии по поддержке экспорта регистрационного номера и записи в журнале регистрации.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Регистрация и учет займов под поручительство государства осуществляются на основании проспекта выпуска инфраструктурных облигаций, его первичного размещения и подтверждения представителем держателей облигаций сведений об их объемах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      28. Учет государственных гарантий и государственных гарантий по поддержке экспорта проводится путем внесения в журнал регистрации основных учетных характеристик государственной гарантии и государственной гарантии по поддержке экспорта (номер и дата оформления гарантии, номер и дата регистрации гарантии, валюта и сумма, на которую выдана гарантия, срок действия гарантии).</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Регистрация займов под поручительство государства совершается путем присвоения займу порядкового номера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      29. Регистрация государственных гарантий и государственных гарантий по поддержке экспорта осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 25 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Учет займов под поручительство государства проводится путем внесения в журнал регистрации основных учетных характеристик проспекта выпуска облигаций (номер и дата выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      30. Оригиналы государственных гарантий и государственных гарантий по поддержке экспорта с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета хранятся в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Заемщики, получившие средства негосударственного займа, для регистрации привлеченных ими займов под поручительство государства представляют в государственное казначейство документы, указанные в пункте 33 настоящих Правил, в течение пяти рабочих дней после государственной регистрации выпуска негосударственных облигаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      31. Оригиналы государственных гарантий подлежат хранению до полного исполнения конечными заемщиками, получившими негосударственные займы, всех обязательств перед Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Регистрация займов под поручительство государства осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 33 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      32. Оригиналы государственных гарантий по поддержке экспорта подлежат хранению до полного исполнения Экспортно-кредитным агентством Казахстана всех обязательств перед Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Регистрация и учет поручительств государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Регистрация и учет поручительств государства осуществляются на основании постановления Правительства Республики Казахстан о предоставлении поручительства государства и договора поручительства, заключенного между центральным уполномоченным органом по исполнению бюджета и заимодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Регистрация поручительств государства совершается путем присвоения договору поручительства регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Учет поручительств государства проводится путем внесения в журнал регистрации основных учетных характеристик договора поручительства (номер и дата регистрации договора поручительства, валюта и сумма, на которую выдано поручительство государства, срок действия поручительства государства).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выполнения заемщиком или поручителем обязательств в полном объеме по договору поручительства действие поручительства государства прекращается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Регистрация поручительств государства осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 38 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Оригиналы поручительств государства с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета хранятся в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Оригиналы поручительств государства подлежат хранению до полного исполнения конечными заемщиками, получившими негосударственные займы, всех обязательств перед Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...284 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2483,471 +3461,567 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поддержке экспорта и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о регистрации государственного внешнего займа №__ от "__"_____ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ________                               от "__"______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует займ под номером ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заемщик ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование, местонахождение заемщика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z89" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заимодатель _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование, местонахождение заимодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма займа _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (указать цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта займа ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период освоения ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      Город ________                               от "__"______ 20__ года</w:t>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период погашения _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует займ под номером ______</w:t>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источники погашения ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...15 lines deleted...]
-      Заемщик ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источники сопутствующих расходов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...32 lines deleted...]
-      Заимодатель _________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проценты за кредит/маржа ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...32 lines deleted...]
-      Сумма займа _________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссия по остаткам ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...32 lines deleted...]
-      Валюта займа ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание предоставления государственного займа __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      Период освоения ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      Период погашения _________________________________________</w:t>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)     </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      Источники погашения ______________________________________</w:t>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      Источники сопутствующих расходов:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3104,425 +4178,521 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по поддержке экспорта и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о регистрации государственной гарантии №__ от "__"_____ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город ________                               от "__"______ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует государственную гарантию под номером ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заемщика)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="100"/>
+      <w:bookmarkStart w:name="z108" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заимодатель _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заимодателя)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z109" w:id="101"/>
+      <w:bookmarkStart w:name="z109" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сумма займа, привлекаемого под государственную гарантию  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать цифрами и прописью)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="95"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор государственной гарантии ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (номер и дата договора)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта займа ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия государственной гарантии ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание выдачи государственной гарантии ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...49 lines deleted...]
-      Договор государственной гарантии ______________________________________</w:t>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...151 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3679,425 +4849,521 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поддержке экспорта и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о регистрации поручительства государства №__ от "__"_____ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город ________                               от "__"______ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует договор поручительства государства под номером ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z122" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заемщик ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заемщика)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="114"/>
+      <w:bookmarkStart w:name="z123" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заимодатель ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование представителя держателей облигаций)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z124" w:id="115"/>
+      <w:bookmarkStart w:name="z124" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сумма основного долга по поручительству государства  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указать цифрами и прописью)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="109"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор поручительства государства _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (номер и дата договора)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта займа ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия займа __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание выдачи поручительства государства _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...49 lines deleted...]
-      Договор поручительства государства _____________________</w:t>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...151 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4254,425 +5520,425 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по поддержке экспорта и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о регистрации государственной гарантии по поддержке экспорта №__ от "__"_____ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город ________                               от "__"______ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует государственную гарантию по поддержке экспорта под номером _________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z137" w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатель: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование и местонахождение Экспортно-кредитного агентства Казахстана)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма государственной гарантии по поддержке экспорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z139" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор государственной гарантии по поддержке экспорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (номер и дата договора)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия государственной гарантии по поддержке экспорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание выдачи государственной гарантии по поддержке экспорта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...15 lines deleted...]
-      Получатель: _________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:p>
-[...224 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Место печати </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4751,342 +6017,342 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 июля 2025 года № 506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 июня 2012 года № 860 "О внесении дополнений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 марта 2019 года № 107 "О внесении изменений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 июля 2019 года № 462 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 марта 2024 года № 147 "О внесении изменений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5412,31 +6678,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>