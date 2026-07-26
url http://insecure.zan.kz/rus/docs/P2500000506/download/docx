--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de5c028" w14:textId="de5c028">
+    <w:p w14:paraId="a4929dc" w14:textId="a4929dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,232 +76,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства</w:t>
+        <w:t>Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 3 июля 2025 года № 506.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции постановления Правительства РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Заголовок предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии c </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -333,267 +210,298 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 141, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 143 и </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 143, пунктом 6 статьи 144-1 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 145 Бюджетного кодекса Республики Казахстан Правительство Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые Правила регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Правительства Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящее постановление вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -841,2470 +749,2208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 июля 2025 года № 506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства (далее – Правила) разработаны в соответствии c </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 137, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 141, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 143, пунктом 6 статьи 144-1, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 145 Бюджетного кодекса Республики Казахстан (далее – Бюджетный кодекс) и определяют порядок регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила  </w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...277 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учет государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства ведется в целях осуществления мониторинга и управления государственным и гарантированным государством долгом, мониторинга долга по поручительствам государства для выполнения государственных функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учет государственных гарантий по поддержке экспорта ведется в целях осуществления мониторинга гарантированного государством обязательства по поддержке экспорта в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения мониторинга гарантированного государством обязательства по поддержке экспорта и финансового состояния Экспортно-кредитного агентства Казахстана, имеющего государственную гарантию по поддержке экспорта, утвержденными приказом исполняющего обязанности Министра финансов Республики Казахстан от 4 июня 2025 года № 283 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 36234).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет государственных гарантий по поддержке частного предпринимательства ведется в целях осуществления мониторинга гарантированного государством обязательства по поддержке частного предпринимательства в порядке, определяемом центральным уполномоченным органом по исполнению бюджета по согласованию с центральным уполномоченным органом по бюджетной политике в соответствии с пунктом 7 статьи 144-1 Бюджетного кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для ведения учета государственного и гарантированного государством долга, долга по поручительству государства осуществляется регистрация государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства путем присвоения регистрационных номеров и внесения сведений в соответствующие реестры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Реестры ведутся государственным казначейством в журнале регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пронумерованный и прошнурованный журнал регистрации, скрепленный печатью и подписью руководителя структурного подразделения государственного казначейства, ответственного за ведение реестра, содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование и номер документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фамилию, имя, отчество (при его наличии) и подпись ответственного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Регистрация и учет государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта, государственных гарантий по поддержке частного предпринимательства и поручительств государства, за исключением займов, привлеченных в форме выпуска ценных бумаг, осуществляются государственным казначейством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Регистрации и учету подлежат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственные займы Республики Казахстан (далее – государственные займы), привлекаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами областей, городов республиканского значения, столицы Республики Казахстан (далее – местные исполнительные органы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гарантированные государством займы Республики Казахстан (далее – гарантированные государством займы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственные гарантии Республики Казахстан (далее –государственные гарантии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственные гарантии Республики Казахстан по поддержке экспорта (далее – государственные гарантии по поддержке экспорта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) займы под поручительство государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственные гарантии по поддержке частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) поручительства государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции постановления Правительства РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При регистрации государственных внешних займов, поручительств государства, государственных гарантий, государственных гарантий по поддержке экспорта и государственных гарантий по поддержке частного предпринимательства государственным казначейством выдается заемщику свидетельство о регистрации по формам согласно приложениям 1, 2, 3, 4 и 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменениях, вносимых в зарегистрированные документы, а также документы, на основании которых была произведена регистрация государственных гарантий, государственных гарантий по поддержке экспорта, государственных и гарантированных государством займов, государственных гарантий по поддержке частного предпринимательства, поручительств государства и займов под поручительство государства, представляется для учета в центральный уполномоченный орган по исполнению бюджета в течение десяти рабочих дней после внесения таких изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...220 lines deleted...]
-      4) государственные гарантии Республики Казахстан по поддержке экспорта (далее – государственные гарантии по поддержке экспорта);</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Регистрация и учет правительственных займов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      5) займы под поручительство государства;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Регистрация и учет займов, привлеченных Правительством Республики Казахстан в форме заключения договора займа, осуществляются на основании договора займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
-[...15 lines deleted...]
-      6) поручительства государства.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Регистрация займов, привлеченных Правительством Республики Казахстан в форме заключения договора займа, осуществляется посредством присвоения займу регистрационного номера и внесения записи в журнал регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...209 lines deleted...]
-      Информация об изменениях, вносимых в зарегистрированные документы, а также документы, на основании которых была произведена регистрация государственных гарантий, государственных гарантий по поддержке экспорта, государственных и гарантированных государством займов, поручительств государства и займов под поручительство государства, представляется для учета в центральный уполномоченный орган по исполнению бюджета в течение десяти рабочих дней после внесения таких изменений.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Учет займов, привлеченных Правительством Республики Казахстан, осуществляется посредством внесения в журнал регистрации основных учетных характеристик договора займа (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставка вознаграждения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Регистрация и учет правительственных займов</w:t>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Регистрация правительственных займов, привлеченных в форме заключения договора займа, осуществляется государственным казначейством в течение пятнадцати рабочих дней после его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Порядок хранения оригиналов международных договоров о государственных займах регламентируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О международных договорах Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Регистрация и учет займов местных исполнительных органов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Регистрация и учет займов, привлеченных местными исполнительными органами в форме заключения договора займа, осуществляются на основании оригинала договора займа или нотариально заверенной копии договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Регистрация займов, привлеченных местными исполнительными органами в форме заключения договора займа, совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Учет займов, привлеченных местными исполнительными органами, проводится путем внесения в журнал регистрации основных учетных характеристик договора займа или выпуска государственных эмиссионных ценных бумаг (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставки вознаграждения).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Регистрация и учет займов местных исполнительных органов</w:t>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Местные исполнительные органы для регистрации привлеченных ими займов представляют в государственное казначейство документ, указанный в пункте 12 настоящих Правил, в течение пятнадцати рабочих дней после подписания договора займа или размещения местными исполнительными органами городов республиканского значения и столицы государственных эмиссионных ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
-[...15 lines deleted...]
-      12. Регистрация и учет займов, привлеченных местными исполнительными органами в форме заключения договора займа, осуществляются на основании оригинала договора займа или нотариально заверенной копии договора займа.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Регистрация займов местных исполнительных органов осуществляется в течение пяти рабочих дней после представления документа, указанного в пункте 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
-[...15 lines deleted...]
-      13. Регистрация займов, привлеченных местными исполнительными органами в форме заключения договора займа, совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Оригиналы договоров займов местных исполнительных органов хранятся в структурном подразделении, ответственном за хранение договоров займов, в специально отведенном сейфе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. По истечении срока действия договоров займов местных исполнительных органов договоры займов государственным казначейством передаются в архив в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами, утвержденными приказом Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 235 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 33338).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Регистрация и учет гарантированных государством займов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Регистрация и учет гарантированных государством займов, привлеченных в форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения договора займа, осуществляются на основании оригинала договора займа или нотариально заверенной копии договора займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выпуска долговых ценных бумаг, осуществляются на основании проспекта выпуска облигаций, первичного размещения облигаций и подтверждения представителем держателей облигаций сведений об их объемах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Регистрация гарантированных государством займов в форме выпуска долговых ценных бумаг совершается путем присвоения займу порядкового номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Регистрация гарантированных государством займов в форме заключения договора займа совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Учет гарантированных государством займов проводится путем внесения в журнал регистрации основных учетных характеристик договора займа (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставки вознаграждения) или проспекта выпуска облигаций (номер и дата проспекта выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Заемщики для регистрации привлеченных ими гарантированных государством займов представляют в государственное казначейство документы, указанные в пункте 19 настоящих Правил, в течение пятнадцати рабочих дней после подписания договора займа или размещения долговых ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Регистрация гарантированных государством займов осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 19 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Регистрация и учет гарантированных государством займов</w:t>
-[...99 lines deleted...]
-      21. Регистрация гарантированных государством займов в форме заключения договора займа совершается путем присвоения займу регистрационного номера и записи в журнале регистрации.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Регистрация и учет государственных гарантий и государственных гарантий по поддержке экспорта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
-[...15 lines deleted...]
-      22. Учет гарантированных государством займов проводится путем внесения в журнал регистрации основных учетных характеристик договора займа (номер и дата оформления займа, вид займа, кредитор, валюта и сумма займа, срок займа, ставки вознаграждения) или проспекта выпуска облигаций (номер и дата проспекта выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Регистрация и учет государственных гарантий и государственных гарантий по поддержке экспорта, представленных в форме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...15 lines deleted...]
-      23. Заемщики для регистрации привлеченных ими гарантированных государством займов представляют в государственное казначейство документы, указанные в пункте 19 настоящих Правил, в течение пятнадцати рабочих дней после подписания договора займа или размещения долговых ценных бумаг.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантийного обязательства, оформленного в виде письменного уведомления заимодателя о принятии центральным уполномоченным органом по исполнению бюджета обязательств гаранта по негосударственному займу, осуществляются на основании письма-уведомления до момента его передачи заимодателю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...15 lines deleted...]
-      24. Регистрация гарантированных государством займов осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 19 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договора гарантии, осуществляются на основании оригинала договора гарантии или нотариально заверенной копии договора гарантии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      договора гарантии по поддержке экспорта, осуществляются на основании оригинала договора гарантии по поддержке экспорта или нотариально заверенной копии договора гарантии по поддержке экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Регистрация соглашений о предоставлении государственной гарантии и государственных гарантий по поддержке экспорта совершается путем присвоения соглашению о предоставлении государственной гарантии и государственной гарантии по поддержке экспорта регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Регистрация государственных гарантий по поддержке экспорта в форме заключения договора гарантии по поддержке экспорта совершается путем присвоения договору гарантии по поддержке экспорта регистрационного номера и записи в журнале регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Учет государственных гарантий и государственных гарантий по поддержке экспорта проводится путем внесения в журнал регистрации основных учетных характеристик государственной гарантии и государственной гарантии по поддержке экспорта (номер и дата оформления гарантии, номер и дата регистрации гарантии, валюта и сумма, на которую выдана гарантия, срок действия гарантии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Регистрация государственных гарантий и государственных гарантий по поддержке экспорта осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 25 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оригиналы государственных гарантий и государственных гарантий по поддержке экспорта с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета хранятся в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Оригиналы государственных гарантий подлежат хранению до полного исполнения конечными заемщиками, получившими негосударственные займы, всех обязательств перед Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Оригиналы государственных гарантий по поддержке экспорта подлежат хранению до полного исполнения Экспортно-кредитным агентством Казахстана всех обязательств перед Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Регистрация и учет государственных гарантий и государственных гарантий по поддержке экспорта</w:t>
-[...159 lines deleted...]
-      29. Регистрация государственных гарантий и государственных гарантий по поддержке экспорта осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 25 настоящих Правил.</w:t>
+        <w:t xml:space="preserve"> Глава 6. Регистрация и учет займов под поручительство государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
-[...15 lines deleted...]
-      30. Оригиналы государственных гарантий и государственных гарантий по поддержке экспорта с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета хранятся в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Регистрация и учет займов под поручительство государства осуществляются на основании проспекта выпуска инфраструктурных облигаций, его первичного размещения и подтверждения представителем держателей облигаций сведений об их объемах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
-[...15 lines deleted...]
-      31. Оригиналы государственных гарантий подлежат хранению до полного исполнения конечными заемщиками, получившими негосударственные займы, всех обязательств перед Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Регистрация займов под поручительство государства совершается путем присвоения займу порядкового номера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
-[...15 lines deleted...]
-      32. Оригиналы государственных гарантий по поддержке экспорта подлежат хранению до полного исполнения Экспортно-кредитным агентством Казахстана всех обязательств перед Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Учет займов под поручительство государства проводится путем внесения в журнал регистрации основных учетных характеристик проспекта выпуска облигаций (номер и дата выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Заемщики, получившие средства негосударственного займа, для регистрации привлеченных ими займов под поручительство государства представляют в государственное казначейство документы, указанные в пункте 33 настоящих Правил, в течение пяти рабочих дней после государственной регистрации выпуска негосударственных облигаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Регистрация займов под поручительство государства осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 33 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z156" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Регистрация и учет займов под поручительство государства</w:t>
-[...39 lines deleted...]
-      34. Регистрация займов под поручительство государства совершается путем присвоения займу порядкового номера.</w:t>
+        <w:t xml:space="preserve"> Глава 6-1. Регистрация и учет государственных гарантий по поддержке частного предпринимательства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
-[...15 lines deleted...]
-      35. Учет займов под поручительство государства проводится путем внесения в журнал регистрации основных учетных характеристик проспекта выпуска облигаций (номер и дата выпуска облигаций, количество выпускаемых облигаций, номинальная стоимость одной облигации, вознаграждение по облигациям, условия и порядок оплаты, обеспечение по облигациям, сведения об обращении и погашении облигаций, реквизиты, сведения о представителе держателей облигации).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены главой 6-1 в соответствии с постановлением Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. Регистрация и учет государственных гарантий по поддержке частного предпринимательства в форме заключения договора гарантии по поддержке частного предпринимательства осуществляются на основании оригинала договора гарантии по поддержке частного предпринимательства или нотариально заверенной копии договора гарантии по поддержке частного предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
-[...15 lines deleted...]
-      36. Заемщики, получившие средства негосударственного займа, для регистрации привлеченных ими займов под поручительство государства представляют в государственное казначейство документы, указанные в пункте 33 настоящих Правил, в течение пяти рабочих дней после государственной регистрации выпуска негосударственных облигаций.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-2. Регистрация соглашений о предоставлении государственной гарантии по поддержке частного предпринимательства совершается путем присвоения соглашению о предоставлении государственной гарантии по поддержке частного предпринимательства регистрационного номера и записи в журнале регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
-[...15 lines deleted...]
-      37. Регистрация займов под поручительство государства осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 33 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-3. Регистрация государственных гарантий по поддержке частного предпринимательства в форме заключения договора гарантии по поддержке частного предпринимательства совершается путем присвоения договору гарантии по поддержке частного предпринимательства регистрационного номера и записи в журнале регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkStart w:name="z160" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-4. Учет государственных гарантий по поддержке частного предпринимательства проводится путем внесения в журнал регистрации основных учетных характеристик государственной гарантии по поддержке частного предпринимательства (номер и дата оформления гарантии по поддержке частного предпринимательства, номер и дата регистрации гарантии по поддержке частного предпринимательства, валюта и сумма, на которую выдана гарантия по поддержке частного предпринимательства, срок действия гарантии по поддержке частного предпринимательства).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z161" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-5. Регистрация договора гарантии по поддержке частного предпринимательства осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 37-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z162" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-6. Оригиналы договора гарантии по поддержке частного предпринимательства или нотариально заверенной копии договора гарантии по поддержке частного предпринимательства с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета подлежат хранению до полного исполнения всех обязательств, оговоренных в договоре гарантии по поддержке частного предпринимательства, в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Регистрация и учет поручительств государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Регистрация и учет поручительств государства осуществляются на основании постановления Правительства Республики Казахстан о предоставлении поручительства государства и договора поручительства, заключенного между центральным уполномоченным органом по исполнению бюджета и заимодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Регистрация поручительств государства совершается путем присвоения договору поручительства регистрационного номера и записи в журнале регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Учет поручительств государства проводится путем внесения в журнал регистрации основных учетных характеристик договора поручительства (номер и дата регистрации договора поручительства, валюта и сумма, на которую выдано поручительство государства, срок действия поручительства государства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выполнения заемщиком или поручителем обязательств в полном объеме по договору поручительства действие поручительства государства прекращается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Регистрация поручительств государства осуществляется в течение пяти рабочих дней после представления документов, указанных в пункте 38 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Оригиналы поручительств государства с визами руководителей ответственных структурных подразделений центрального уполномоченного органа по исполнению бюджета хранятся в структурном подразделении центрального уполномоченного органа по исполнению бюджета, ответственном за их хранение, в специально отведенном сейфе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Оригиналы поручительств государства подлежат хранению до полного исполнения конечными заемщиками, получившими негосударственные займы, всех обязательств перед Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3442,570 +3088,564 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных гарантий по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поддержке экспорта и</w:t>
+              <w:t>поддержке экспорта,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных гарантий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по поддержке частного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о регистрации государственного внешнего займа №__ от "__"_____ 20__ года</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+        <w:t>о регистрации государственного внешнего займа №_____ от "____"_________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ________ от "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует займ под номером ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заемщик _______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование, местонахождение заемщика)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заимодатель ____________________________________________________  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заимодателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="76"/>
-[...230 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сумма займа ____________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать цифрами и прописью)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Валюта займа ___________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Период освоения ________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период погашения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Источники погашения ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Источники сопутствующих расходов:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      проценты за кредит/маржа ________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссия по остаткам ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основание предоставления государственного займа  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Должностное лицо государственного казначейства, подпись, фамилия,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       имя, отчество (при его наличии)   </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4068,64 +3708,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам регистрации и</w:t>
+              <w:t>к Правилам регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>учета государственных и</w:t>
+              <w:t>и учета государственных и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гарантированных государством</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4133,550 +3773,516 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительство государства,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственных гарантий,/</w:t>
+              <w:t>государственных гарантий,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственных гарантий по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поддержке экспорта,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>государственных гарантий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по поддержке экспорта и</w:t>
+              <w:t>по поддержке частного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о регистрации государственной гарантии №__ от "__"_____ 20__ года</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t>о регистрации государственной гарантии №_____ от "__" _____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ________ от "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует государственную гарантию под номером ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заемщик _______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заемщика)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="93"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заимодатель ____________________________________________________  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заимодателя)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z109" w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма займа, привлекаемого под государственную гарантию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать цифрами и прописью)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сумма займа, привлекаемого под государственную гарантию  </w:t>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+      Договор государственной гарантии _________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (номер и дата договора)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Валюта займа ___________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Срок действия государственной гарантии ____________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основание выдачи государственной гарантии  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z116" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4830,538 +4436,506 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных гарантий по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>поддержке экспорта и</w:t>
+              <w:t>поддержке экспорта,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных гарантий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по поддержке частного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
+        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о регистрации поручительства государства №__ от "__"_____ 20__ года</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+        <w:t>о регистрации поручительства государства №_____ от "__" _____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ________ от "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим государственное казначейство Министерства финансов  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан регистрирует договор поручительства государства под номером ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заемщик________________________________________________________   </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование, местонахождение заемщика)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="107"/>
-[...36 lines deleted...]
-      <w:bookmarkStart w:name="z124" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сумма основного долга по поручительству государства  </w:t>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="114"/>
+      Заимодатель____________________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование представителя держателей облигаций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сумма основного долга по поручительству государства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать цифрами и прописью)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Договор поручительства государства ___________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (номер и дата договора)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта займа _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия займа _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основание выдачи поручительства государства  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
-      </w:r>
-[...115 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5488,457 +5062,556 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных гарантий,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственных гарантий по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поддержке экспорта,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>государственных гарантий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по поддержке экспорта и</w:t>
+              <w:t>по поддержке частного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
+        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о регистрации государственной гарантии по поддержке экспорта №__ от "__"_____ 20__ года</w:t>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>о регистрации государственной гарантии по поддержке экспорта №_____от "__"_____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует государственную гарантию по поддержке экспорта под номером _________ </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+      Сноска. Приложение 4 - в редакции постановления Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ________ от "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим государственное казначейство Министерства финансов  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан регистрирует государственную гарантию по поддержке экспорта под номером _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Получатель:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование и местонахождение Экспортно-кредитного агентства Казахстана)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z138" w:id="121"/>
-[...27 lines deleted...]
-        <w:t>___________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сумма государственной гарантии по поддержке экспорта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z139" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор государственной гарантии по поддержке экспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (номер и дата договора)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии) </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="129"/>
+      Срок действия государственной гарантии по поддержке экспорта </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Место печати </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+      Основание выдачи государственной гарантии по поддержке экспорта  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5972,387 +5645,1053 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению Правительства</w:t>
+              <w:t>к Правилам регистрации и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>учета государственных и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 3 июля 2025 года № 506</w:t>
+              <w:t>гарантированных государством</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>займов, займов под</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поручительство государства,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных гарантий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных гарантий по</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поддержке экспорта,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных гарантий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по поддержке частного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предпринимательства и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поручительств государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о регистрации государственной гарантии по поддержке частного предпринимательства №______от "__"_____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 5 в соответствии с постановлением Правительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ________ от "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим государственное казначейство Министерства финансов Республики Казахстан регистрирует государственную гарантию по поддержке частного предпринимательства под номером ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Получатель:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование и местонахождение специального фонда развития предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сумма государственной гарантии по поддержке частного предпринимательства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Договор государственной гарантии по поддержке частного предпринимательства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (номер и дата договора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия государственной гарантии по поддержке частного предпринимательства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основание выдачи государственной гарантии по поддержке частного предпринимательства </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо государственного казначейства, подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 3 июля 2025 года № 506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z149" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z150" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z151" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 июня 2012 года № 860 "О внесении дополнений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z152" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 марта 2019 года № 107 "О внесении изменений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z153" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 июля 2019 года № 462 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z154" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 марта 2024 года № 147 "О внесении изменений в постановление Правительства Республики Казахстан от 20 июля 2010 года № 739 "Об утверждении Правил регистрации и учета государственных и гарантированных государством займов, займов под поручительство государства, государственных гарантий, государственных гарантий по поддержке экспорта и поручительств государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z155" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6678,31 +7017,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>