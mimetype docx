--- v1 (2025-12-23)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d5b83c" w14:textId="1d5b83c">
+    <w:p w14:paraId="a0cae9f" w14:textId="a0cae9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -936,155 +936,319 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. После принятия решения Правительством Республики Казахстан о выделении средств из резерва на инициативы Президента Республики Казахстан в ходе исполнения бюджета администраторы бюджетных программ в течение 5 (пять) рабочих дней вносят изменения в соответствующие планы финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Использование средств, выделенных из резерва на инициативы Президента Республики Казахстан, осуществляется в соответствии с требованиями Бюджетного кодекса Республики Казахстан, процедурами казначейского исполнения бюджета и их кассового обслуживания, определяемыми центральным уполномоченным органом по исполнению бюджета (далее – процедуры казначейского исполнения бюджета).</w:t>
+        <w:t xml:space="preserve">
+      10. Использование средств, выделенных из резерва на инициативы Президента Республики Казахстан, осуществляется в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджетного кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, процедурами казначейского исполнения бюджета и их кассового обслуживания, процедурами казначейского учета и мониторинга, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 27 июня 2025 года № 328 (далее – процедуры № 328).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции постановления Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае неиспользования в течение финансового года денег, выделенных из резерва на инициативы Президента Республики Казахстан, соответствующий администратор бюджетной программы обеспечивает возврат выделенных денег путем восстановления резерва на инициативы Президента Республики Казахстан до 20 декабря текущего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Администратор бюджетной программы обеспечивает возврат неиспользованных в течение финансового года денег, экономии бюджетных средств и (или) остатка неиспользованной части выделенных денег из резерва на инициативы Президента Республики Казахстан путем восстановления резерва на инициативы Президента Республики Казахстан до 20 декабря текущего финансового года и внесение изменений в соответствующие планы финансирования в порядке, определяемом процедурами казначейского исполнения бюджета.</w:t>
+      Администратор бюджетной программы обеспечивает возврат неиспользованных в течение финансового года денег, экономии бюджетных средств и (или) остатка неиспользованной части выделенных денег из резерва на инициативы Президента Республики Казахстан путем восстановления резерва на инициативы Президента Республики Казахстан до 20 декабря текущего финансового года и внесение изменений в соответствующие планы финансирования в порядке, установленном процедурами № 328.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях образовавшейся экономии бюджетных средств или частичного использования в течение финансового года денег, полученных из резерва на инициативы Президента Республики Казахстан, соответствующий местный исполнительный орган уведомляет об этом администратора бюджетных программ вышестоящего бюджета, выделившего средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Местный уполномоченный орган по исполнению нижестоящего бюджета после внесения изменений в соответствующие планы финансирования администратором бюджетных программ вышестоящего бюджета осуществляет корректировку соответствующего местного бюджета в порядке, определяемом процедурами казначейского исполнения бюджета.</w:t>
+      Местный уполномоченный орган по исполнению нижестоящего бюджета после внесения изменений в соответствующие планы финансирования администратором бюджетных программ вышестоящего бюджета осуществляет корректировку соответствующего местного бюджета в порядке, установленном процедурами № 328.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат неиспользованных денег, экономии бюджетных средств и (или) остатка неиспользованной части, полученных из резерва на инициативы Президента Республики Казахстан, осуществляется местным уполномоченным органом по исполнению нижестоящего бюджета с соответствующего кода классификации поступлений бюджета путем восстановления кассовых расходов администратора бюджетной программы вышестоящего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными постановлением Правительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Центральный уполномоченный орган по исполнению бюджета ежемесячно представляет в Администрацию Президента Республики Казахстан информацию об использовании денег резерва на инициативы Президента Республики Казахстан и его остатках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1150,55 +1314,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1524,31 +1688,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>