--- v0 (2025-11-14)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c40fdfa" w14:textId="c40fdfa">
+    <w:p w14:paraId="fc649e2" w14:textId="fc649e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О Республиканской бюджетной комиссии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 7 июня 2025 года № 415</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 7 июня 2025 года № 415.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 5-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2017,208 +2017,302 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" (далее – Закон "О государственных секретах") и (или) содержащих служебную информацию ограниченного распространения, определенную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429 "Об утверждении Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней" (далее – постановление);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции постановления Правительства РК от 06.04.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) центральные государственные органы, в чью компетенцию входят соответствующие вопросы, посредством информационной системы "Государственное планирование" выписки из рекомендаций Комиссии, за исключением сведений, составляющих государственные секреты в соответствии с Законом "О государственных секретах" и (или) содержащих служебную информацию ограниченного распространения, определенную постановлением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Рекомендации Комиссии, принятые с целью выполнения возложенных на нее задач, подлежат обязательному рассмотрению в указанный срок всеми государственными органами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В период между заседаниями Комиссии организационные вопросы ее деятельности решает рабочий орган Комиссии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы, входящие в компетенцию Комиссии, рассматриваются рабочим органом не более двадцати рабочих дней со дня предоставления документов и выносятся на рассмотрение Комиссии при условии наличия полного пакета документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
-[...15 lines deleted...]
-      Вопросы, входящие в компетенцию Комиссии, рассматриваются рабочим органом не более двадцати рабочих дней со дня предоставления документов и выносятся на рассмотрение Комиссии при условии наличия полного пакета документов.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы для рассмотрения на заседании Комиссии направляются членам Комиссии рабочим органом не позднее двух рабочих дней до даты проведения заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...15 lines deleted...]
-      Материалы для рассмотрения на заседании Комиссии направляются членам Комиссии рабочим органом не позднее двух рабочих дней до даты проведения заседания.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Прекращение деятельности Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Прекращение деятельности Комиссии</w:t>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Основанием для прекращения деятельности Комиссии является принятие Правительством Республики Казахстан решения о прекращении ее деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
-[...15 lines deleted...]
-      21. Основанием для прекращения деятельности Комиссии является принятие Правительством Республики Казахстан решения о прекращении ее деятельности.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2297,260 +2391,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 июня 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Компетенция </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республиканской бюджетной комиссии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В компетенцию Республиканской бюджетной комиссии входят:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      В компетенцию Республиканской бюджетной комиссии входят:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Выработка предложений по прогнозу социально-экономического развития, проектам планов развития государственных органов или проектам изменений и дополнений в них, лимитам расходов администраторов бюджетных программ и направлениям расходов администраторов бюджетных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      1. Выработка предложений по прогнозу социально-экономического развития, проектам планов развития государственных органов или проектам изменений и дополнений в них, лимитам расходов администраторов бюджетных программ и направлениям расходов администраторов бюджетных программ.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выработка предложений по определению показателей проектов бюджетов, уточнению, корректировке бюджетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Выработка предложений по проектам нормативных правовых актов, предусматривающим сокращение поступлений или увеличение расходов республиканского и (или) местных бюджетов и (или) Национального фонда Республики Казахстан, в том числе в случае, предусмотренном абзацем пятым части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Бюджетного кодекса Республики Казахстан (далее – Бюджетный кодекс).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выработка предложений по проектам нормативных правовых актов, разработанным в реализацию положений Бюджетного кодекса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      4. Выработка предложений по проектам нормативных правовых актов, разработанным в реализацию положений Бюджетного кодекса.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Рассмотрение результатов обзора расходов, бюджетного мониторинга, проведенной оценки результатов и выработка предложений по ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      5. Рассмотрение результатов обзора расходов, бюджетного мониторинга, проведенной оценки результатов и выработка предложений по ним.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Иные полномочия, предусмотренные Бюджетным кодексом и настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      6. Иные полномочия, предусмотренные Бюджетным кодексом и настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2629,460 +2723,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 июня 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республиканской бюджетной комиссии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель Национального Банка Республики Казахстан (по согласованию) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый заместитель Премьер-Министра Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заместители Премьер-Министра Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр финансов Республики Казахстан, секретарь (без права голоса) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Помощник Президента Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      Помощник Президента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по финансам и бюджету Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      председатель Комитета по финансам и бюджету Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по экономической политике, инновационному развитию и предпринимательству Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      председатель Комитета по экономической политике, инновационному развитию и предпринимательству Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по финансам и бюджету Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      председатель Комитета по финансам и бюджету Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по экономической реформе и региональному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      председатель Комитета по экономической реформе и региональному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заместитель Председателя Национального Банка Республики Казахстан (по согласованию) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министры национальной экономики и финансов Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3161,538 +3255,538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7 июня 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
-[...15 lines deleted...]
-      1. </w:t>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 6 ноября 2018 года № 720 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
-[...15 lines deleted...]
-      2. </w:t>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 6 ноября 2018 года № 720 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 июля 2019 года № 481 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
-[...15 lines deleted...]
-      3. </w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 20 мая 2020 года № 310 "О внесении изменений и дополнения в постановления Правительства Республики Казахстан от 27 сентября 2018 года № 596 "О представителях Правительства Республики Казахстан в правлении Национального Банка Республики Казахстан" и от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 июля 2019 года № 481 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О республиканской бюджетной комиссии".</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 20 мая 2020 года № 310 "О внесении изменений и дополнения в постановления Правительства Республики Казахстан от 27 сентября 2018 года № 596 "О представителях Правительства Республики Казахстан в правлении Национального Банка Республики Казахстан" и от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 марта 2021 года № 154 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
-[...15 lines deleted...]
-      5. </w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 марта 2021 года № 154 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 марта 2022 года № 179 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
-[...15 lines deleted...]
-      6. </w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 29 апреля 2022 года № 268 "О некоторых вопросах консультативно-совещательных органов при Правительстве Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 13 февраля 2023 года № 121 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 марта 2022 года № 179 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 13 февраля 2023 года № 121 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 октября 2023 года № 855 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      9. </w:t>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 октября 2023 года № 855 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 февраля 2024 года № 124 "О внесении изменения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 февраля 2024 года № 124 "О внесении изменения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 17 июля 2024 года № 571 "О внесении изменений в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 17 июля 2024 года № 571 "О внесении изменений в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>