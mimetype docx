--- v1 (2026-06-07)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc649e2" w14:textId="fc649e2">
+    <w:p w14:paraId="8635881" w14:textId="8635881">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2017,302 +2017,290 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" (далее – Закон "О государственных секретах") и (или) содержащих служебную информацию ограниченного распространения, определенную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429 "Об утверждении Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней" (далее – постановление);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в центральные государственные органы, в чью компетенцию входят соответствующие вопросы, посредством цифровой системы "Государственное планирование" выписки из рекомендаций Комиссии, за исключением сведений, составляющих государственные секреты в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственных секретах" и (или) содержащих служебную информацию ограниченного распространения, определенную постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным постановлением Правительства РК от 06.04.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Рекомендации Комиссии, принятые с целью выполнения возложенных на нее задач, подлежат обязательному рассмотрению в указанный срок всеми государственными органами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В период между заседаниями Комиссии организационные вопросы ее деятельности решает рабочий орган Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вопросы, входящие в компетенцию Комиссии, рассматриваются рабочим органом не более двадцати рабочих дней со дня предоставления документов и выносятся на рассмотрение Комиссии при условии наличия полного пакета документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материалы для рассмотрения на заседании Комиссии направляются членам Комиссии рабочим органом не позднее двух рабочих дней до даты проведения заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Прекращение деятельности Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Основанием для прекращения деятельности Комиссии является принятие Правительством Республики Казахстан решения о прекращении ее деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2391,260 +2379,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 июня 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Компетенция </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республиканской бюджетной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В компетенцию Республиканской бюджетной комиссии входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Выработка предложений по прогнозу социально-экономического развития, проектам планов развития государственных органов или проектам изменений и дополнений в них, лимитам расходов администраторов бюджетных программ и направлениям расходов администраторов бюджетных программ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Выработка предложений по определению показателей проектов бюджетов, уточнению, корректировке бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Выработка предложений по проектам нормативных правовых актов, предусматривающим сокращение поступлений или увеличение расходов республиканского и (или) местных бюджетов и (или) Национального фонда Республики Казахстан, в том числе в случае, предусмотренном абзацем пятым части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Бюджетного кодекса Республики Казахстан (далее – Бюджетный кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Выработка предложений по проектам нормативных правовых актов, разработанным в реализацию положений Бюджетного кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Рассмотрение результатов обзора расходов, бюджетного мониторинга, проведенной оценки результатов и выработка предложений по ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Иные полномочия, предусмотренные Бюджетным кодексом и настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2723,460 +2711,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 июня 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республиканской бюджетной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель Национального Банка Республики Казахстан (по согласованию) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый заместитель Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заместители Премьер-Министра Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр финансов Республики Казахстан, секретарь (без права голоса) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помощник Президента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета по финансам и бюджету Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета по экономической политике, инновационному развитию и предпринимательству Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета по финансам и бюджету Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета по экономической реформе и региональному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заместитель Председателя Национального Банка Республики Казахстан (по согласованию) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министры национальной экономики и финансов Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3255,592 +3243,592 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7 июня 2025 года № 415</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 6 ноября 2018 года № 720 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 июля 2019 года № 481 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 20 мая 2020 года № 310 "О внесении изменений и дополнения в постановления Правительства Республики Казахстан от 27 сентября 2018 года № 596 "О представителях Правительства Республики Казахстан в правлении Национального Банка Республики Казахстан" и от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 марта 2021 года № 154 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 марта 2022 года № 179 "О внесении изменений в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 апреля 2022 года № 268 "О некоторых вопросах консультативно-совещательных органов при Правительстве Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 13 февраля 2023 года № 121 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z126" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 октября 2023 года № 855 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 февраля 2024 года № 124 "О внесении изменения в постановление Правительства Республики Казахстан от 15 января 2018 года № 10 "О Республиканской бюджетной комиссии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 17 июля 2024 года № 571 "О внесении изменений в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4166,31 +4154,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>