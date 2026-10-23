--- v1 (2026-03-11)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="665c4e7" w14:textId="665c4e7">
+    <w:p w14:paraId="40d4574" w14:textId="40d4574">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -892,917 +892,1011 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Состав ВНТК формируется из числа членов Правительства Республики Казахстан, депутатов Парламента Республики Казахстан, руководителей государственных органов, Национальной академии наук, ведущих ученых, экспертов различных отраслей знаний, представителей национальных управляющих холдингов, национальных институтов развития, национальных холдингов, национальных компаний, субъектов частного предпринимательства и республиканских научных общественных объединений и утверждается постановлением Правительства Республики Казахстан. </w:t>
+        <w:t>
+      3. Состав ВНТК формируется из числа членов Правительства Республики Казахстан, депутатов Курултая Республики Казахстан, руководителей государственных органов, Национальной академии наук, ведущих ученых, экспертов различных отраслей знаний, представителей национальных управляющих холдингов, национальных институтов развития, национальных холдингов, национальных компаний, субъектов частного предпринимательства и республиканских научных общественных объединений и утверждается постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочим органом ВНТК является уполномоченный орган в области науки и инновационной деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Правовую основу деятельности ВНТК составляют Конституция Республики Казахстан, Бюджетный кодекс Республики Казахстан, Предпринимательский кодекс Республики Казахстан, Закон Республики Казахстан "О науке и технологической политике", законы и иные нормативные правовые акты Республики Казахстан, а также настоящее Положение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными постановлениями Правительства РК от 31.12.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Высшей научно-технической комиссии при Правительстве Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Основными задачами ВНТК являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z149" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование стратегических задач и приоритетов, направленных на развитие научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z150" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение приоритетных направлений развития науки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z151" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение приоритетных фундаментальных и прикладных научных исследований по направлениям науки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z152" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рассмотрение предложений национальных научных советов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z153" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определение и распределение по приоритетным направлениям развития науки объемов финансирования за счет бюджетных средств на научную и (или) научно-техническую деятельность, а также определение объемов финансирования коммерциализации результатов научной и (или) научно-технической деятельности с учетом уровня готовности технологий, за исключением научных, научно-технических проектов и программ, формируемых в рамках государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z154" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) определение научно-технических заданий для программно-целевого финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z155" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) определение перечня организаций, осуществляющих фундаментальные научные исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z156" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) одобрение прикладных научных исследований в области национальной безопасности и обороны в рамках внеконкурсных процедур по программно-целевому финансированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z157" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) выработка рекомендаций по привлечению инвестиций в сферу науки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z158" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) выработка предложений по обеспечению взаимодействия науки, образования и производства при реализации государственной научно-технологической и инновационной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z159" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) определение приоритетов технологического развития и основных направлений государственной технологической политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z160" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выработка рекомендаций для государственных органов по вопросам инновационного и технологического развития страны, а также внедрения искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z161" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) согласование предложений по совершенствованию инновационной системы и деятельности субъектов инновационной системы, участвующих в государственной поддержке инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z162" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) рассмотрение вырабатываемой государственной технологической политики по отраслевым направлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z163" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) рассмотрение инициатив государственных органов по утверждению целевых технологических программ и организации технологических платформ в отраслях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z215" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) утверждение стратегии развития наукограда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) утверждение стратегии развития научно-технологического парка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-3) утверждение отчета о реализации стратегии развития наукограда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z164" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) иные задачи в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 06.01.2026 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными постановлениями Правительства РК от 06.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 701</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...521 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ВНТК имеет полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) взаимодействовать с центральными исполнительными и другими государственными органами, организациями, а также привлекать к работе специалистов и экспертов для реализации задач ВНТК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать решения и вносить предложения по вопросам, входящим в ее компетенцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в установленном законодательством порядке запрашивать и получать от государственных органов и других организаций материалы, необходимые для реализации задач ВНТК; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приглашать на заседания ВНТК и заслушивать первых руководителей, а в их отсутствие – лиц, исполняющих обязанности первого руководителя государственного органа и организации, по вопросам, связанным с реализацией задач ВНТК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создавать подкомиссии для рассмотрения вопросов, входящих в компетенцию ВНТК, по тематическим блокам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация работы Высшей научно-технической комиссии при Правительстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В состав ВНТК входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) председатель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заместитель председателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) секретарь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) члены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1841,450 +1935,450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Председатель Комиссии руководит ее деятельностью, проводит заседания ВНТК, планирует ее работу, осуществляет общий контроль за реализацией ее предложений и несет ответственность за деятельность, осуществляемую ВНТК. Во время отсутствия председателя ВНТК его функции выполняет назначенный им заместитель председателя ВНТК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Секретарь ВНТК не является членом ВНТК и координирует работу по обеспечению ее деятельности, подготавливает протоколы заседаний ВНТК. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь ВНТК информирует членов о результатах конкурса по программно-целевому финансированию по одобренным заявкам на реализацию научных и научно-технических программ на основании решения национального научного совета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заседания ВНТК проводятся по мере необходимости, но не реже двух раз в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Рабочий орган обеспечивает деятельность ВНТК, в том числе осуществляет организационно-техническое сопровождение работы ВНТК, готовит предложения по повестке дня заседания, необходимые документы, материалы, которые направляются членам ВНТК за 10 (десять) рабочих дней до даты проведения заседания с приложением проекта протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях дополнений и изменений повестки заседаний ВНТК ее члены уведомляются за 7 (семь) календарных дней до даты проведения ВНТК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочий орган информирует ВНТК об итогах экспертизы научно-технических заданий в рамках программно-целевого финансирования, проведенной Национальным центром государственной научно-технической экспертизы и Национальной академией наук Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Члены ВНТК в течение 1 (один) рабочего дня подтверждают свое участие или неучастие (с указанием причин) на предстоящем заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заседание считается правомочным, если на нем присутствует не менее двух третей от общего числа членов ВНТК. При отсутствии кворума заседание ВНТК переносится на срок не более 5 (пять) рабочих дней. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае проведения очного заседания решения ВНТК принимаются открытым голосованием большинством голосов от общего числа членов ВНТК, присутствующих на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При объявлении режима чрезвычайного положения или ликвидации чрезвычайных ситуаций и их последствий, на период введения ограничительных мероприятий, в том числе карантина, по вопросам срочного характера рассмотрение вопросов ВНТК проводится заочно и они считаются принятыми, если за них подано большинство голосов от общего количества членов ВНТК. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении очного и (или) заочного формата заседания ВНТК голосование проводится путем заполнения листа голосования по форме согласно приложению к настоящему Положению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены ВНТК обладают равными голосами при принятии решения. В случае равенства голосов принятым считается решение, за которое проголосовал председатель ВНТК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены ВНТК имеют право на особое мнение, которое в случае его выражения, должно быть изложено в письменном виде и приложено к протоколу заседания ВНТК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам проведения очного и заочного (на основании листов голосования) заседаний ВНТК в течение 5 (пять) рабочих дней составляется протокол, подписываемый председателем и секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении по итогам голосования заочного заседания содержания проекта протокола секретарь ВНТК в течение 3 (три) рабочих дней направляет лист голосования с уточненной редакцией принятого решения членам ВНТК для согласования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены ВНТК после получения листа голосования заочного заседания направляют в течение 1 (один) рабочего дня ответ о согласии либо несогласии с обоснованием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Решения ВНТК, принятые с целью выполнения возложенных на нее задач, подлежат обязательному рассмотрению и исполнению в указанный срок всеми государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Учет и хранение материалов и протокольных решений ВНТК с приложением листов голосования осуществляет рабочий орган ВНТК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2441,125 +2535,125 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист голосования члена Высшей научно-технической комиссии при Правительстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   Ф.И.О. (при его наличии), должность/звание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заседание №____ дата: ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3273,121 +3367,121 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z70" w:id="67"/>
+      <w:bookmarkStart w:name="z70" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             Подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: заполняется непосредственно на заседании Комиссии и передается секретарю для учета результатов голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3466,68 +3560,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 7 октября 2024 года № 826 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав Высшей научно-технической комиссии при Правительстве Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Правительства РК от 31.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3559,789 +3653,917 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 06.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 701</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.08.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Премьер-Министр Республики Казахстан, председатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z166" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Министр науки и высшего образования Республики Казахстан, заместитель председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Исключен постановлением Правительства РК от 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Председатель Комитета науки Министерства науки и высшего образования Республики Казахстан, секретарь.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Исключен постановлением Правительства РК от 06.01.2026 </w:t>
+        <w:t xml:space="preserve">5. Исключен постановлением Правительства РК от 06.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="73"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z170" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Первый заместитель Премьер-Министра Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z171" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заместитель Премьер-Министра – Министр искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z172" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заместитель Премьер-Министра – Министр национальной экономики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z173" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заместитель Премьер-Министра – Министр культуры и информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z174" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Советник Президента Республики Казахстан по вопросам науки и инноваций (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z175" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Министр сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z176" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Министр здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z177" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Министр труда и социальной защиты населения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z178" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Министр транспорта Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z179" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Министр финансов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Министр внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Министр обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Исключен постановлением Правительства РК от 06.01.2026 </w:t>
+        <w:t xml:space="preserve">17. Исключен постановлением Правительства РК от 06.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="74"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z182" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министр просвещения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z183" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Министр промышленности и строительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z184" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Министр торговли и интеграции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z185" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Министр водных ресурсов и ирригации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z186" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министр туризма и спорта Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z187" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министр по чрезвычайным ситуациям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z188" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Министр экологии и природных ресурсов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z189" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Министр энергетики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z190" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Заместитель Председателя Комитета национальной безопасности Республики Казахстан (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z214" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Председатель Агентства Республики Казахстан по атомной энергии (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z191" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Депутат Курултая Республики Казахстан (по согласованию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17. Исключен постановлением Правительства РК от 06.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">28. Исключен постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="85"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z193" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Заведующий Отделом социального развития Аппарата Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z194" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5899,55 +6121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6273,31 +6495,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>