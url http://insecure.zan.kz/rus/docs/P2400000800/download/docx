--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2426b27" w14:textId="2426b27">
+    <w:p w14:paraId="e2ffaf7" w14:textId="e2ffaf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -136,157 +136,229 @@
         <w:t>
       Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Внести в некоторые решения Правительства Республики Казахстан следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) утратил силу постановлением Правительства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) в </w:t>
+      2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 февраля 2018 года № 49 "Об утверждении Правил обеспечения служебным жилищем военнослужащих, исчисления размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат":</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 февраля 2018 года № 50 "Об утверждении Правил осуществления денежной компенсации":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z138" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> обеспечения служебным жилищем военнослужащих, исчисления размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> осуществления денежной компенсации, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z139" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 2</w:t>
+        <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -299,5003 +371,889 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 2)</w:t>
+        <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил;";</w:t>
+    <w:bookmarkStart w:name="z141" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) военнослужащие, состоявшие на воинской службе десять и более лет в календарном исчислении на 1 января 2013 года и имеющие право на приватизацию служебного жилища безвозмездно после двадцати лет воинской службы в календарном исчислении, проживающие в служебном жилище, не подлежащем приватизации, в том числе вследствие его нахождения на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z142" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить частью второй следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z143" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "В случае гибели (смерти) лица, указанного в подпунктах 2) или 3) настоящего пункта, право на получение денежной компенсации переходит к членам семьи погибшего (умершего).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 7)</w:t>
+        <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z145" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Для выплаты денежной компенсации получатель в установленном порядке представляет следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z146" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рапорт (заявление);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z147" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии документов, удостоверяющих личность получателя и членов его семьи, свидетельств о заключении (расторжении) брака, рождении детей при наличии у получателя членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z148" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае гибели (смерти) лица, определенного в подпунктах 2) или 3) пункта 3 настоящих Правил, предоставляется свидетельство о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z149" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справка об отсутствии (наличии) недвижимого имущества (по Республике Казахстан), полученная по составу семьи в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z150" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информация по нанимателю из реестра договоров найма объектов государственного жилищного фонда, полученная по составу семьи в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z151" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) послужной список;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z152" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка с места службы с указанием сведений о состоянии на воинской службе, составе семьи, получении денежной компенсации взамен права безвозмездной приватизации, жилищных выплат, предусмотренных частями первой и третьей пункта 5 статьи 101-1 или частями первой и третьей пункта 5 статьи 101-2 Закона, выданная кадровым подразделением (подразделением комплектования) государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z153" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в случае, если супруга (супруг) является или являлась (являлся) сотрудником специальных государственных органов, органов внутренних дел, оперативно-следственных подразделений уполномоченного органа по противодействию коррупции или военнослужащим предоставляется справка с места службы с указанием сведений о получении денежной компенсации взамен права безвозмездной приватизации, получении жилищных выплат, предусмотренных частями первой и третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 или частями первой и третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-2 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z154" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) копия договора найма служебного жилища, за исключением получателя, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z155" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) карточка аналитического учета получателя жилищных выплат супруга (супруги), в случае, если супруг (супруга) проходит или проходил (проходила) воинскую службу и (или) службу в специальных государственных органах, органах внутренних дел, уполномоченном органе по противодействию коррупции.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z157" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. К получателям жилищных выплат относятся военнослужащие, а также члены семей военнослужащих, погибших (умерших) при прохождении воинской службы, получающие их в случаях, предусмотренных </w:t>
-[...439 lines deleted...]
-      3) копии документов, удостоверяющих личность военнослужащего и членов его семьи, свидетельств о заключении (расторжении) брака, рождении детей при наличии у военнослужащего членов семьи;</w:t>
+      "8. Денежная компенсация взамен права безвозмездной приватизации не выплачивается в случаях, определенных частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-2 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      4) информация по нанимателю из реестра договоров найма объектов государственного жилищного фонда, полученная по составу семьи в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в выплате денежной компенсации государственное учреждение направляет получателю мотивированное письменное уведомление не позднее одного месяца со дня регистрации рапорта (заявления).";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...418 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 19</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить частями третьей и четвертой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Денежная компенсация имеет строго целевое назначение и не может быть использована получателем на цели, не предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z161" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатели, которым была выплачена денежная компенсация, в целях подтверждения целевого использования в течение шести месяцев предоставляют документы, подтверждающие использование жилищных выплат по целям, предусмотренным статьей 101-5 Закона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 24</w:t>
-[...59 lines deleted...]
-        <w:t>27</w:t>
+        <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...558 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z163" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Если оба супруга являются военнослужащими или лицами, уволенными с воинской службы, денежная компенсация взамен права безвозмездной приватизации выплачивается одному из супругов по их выбору.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правительства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2921 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5470,55 +1428,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5844,31 +1802,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>