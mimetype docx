--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="052c359" w14:textId="052c359">
+    <w:p w14:paraId="811f0d5" w14:textId="811f0d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -875,74 +875,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) балансирование – процесс восстановления финансового баланса при расчете пенсионных выплат за счет ОПВР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) информационная система "Централизованный банк данных лиц, имеющих инвалидность" (далее – ИС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утрате трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах медико-социальной экспертизы;</w:t>
+      12) цифровая система "Централизованный банк данных лиц, имеющих инвалидность" (далее – ЦС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утрате трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах медико-социальной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уполномоченный государственный орган (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Пенсионные выплаты предоставляются лицам, за которых перечислены ОПВР в совокупности не менее шестидесяти календарных месяцев:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1015,54 +1077,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Максимальный размер пенсионной выплаты за счет ОПВР не может превышать 2-кратный размер прожиточного минимума, установленный на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Пенсионные выплаты назначаются пожизненно, производятся за текущий месяц и осуществляются по месяц смерти или получения из информационных систем государственных органов сведений о недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан ЕНПФ включительно.</w:t>
+      5. Пенсионные выплаты назначаются пожизненно, производятся за текущий месяц и осуществляются по месяц смерти или получения из цифровых систем государственных органов сведений о недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан ЕНПФ включительно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пенсионные активы не являются собственностью агента и (или) физического лица, за которого уплачены ОПВР.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1293,275 +1417,391 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При передаче заявления через средства почтовой связи копия документа, удостоверяющего личность получателя, указанного в подпункте 2) настоящего пункта, а также подпись получателя в заявлении нотариально свидетельствуются (при условии, что нотариальное свидетельствование производится в государстве проживания).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В случаях, если заявителями являются лица с инвалидностью первой и второй групп и инвалидность установлена бессрочно, ЕНПФ запрашивает сведения об установлении инвалидности получателю из ИС "ЦБДИ".</w:t>
+      8. В случаях, если заявителями являются лица с инвалидностью первой и второй групп и инвалидность установлена бессрочно, ЕНПФ запрашивает сведения об установлении инвалидности получателю из ЦС "ЦБДИ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      В случае отсутствия сведений в ИС "ЦБДИ" о наличии у заявителя установленной инвалидности первой или второй группы бессрочно ЕНПФ отказывает в приеме заявления в день обращения заявителя с вручением расписки об отказе в приеме документов с указанием причины отказа по форме, утвержденной внутренним документом ЕНПФ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия сведений в ЦС "ЦБДИ" о наличии у заявителя установленной инвалидности первой или второй группы бессрочно ЕНПФ отказывает в приеме заявления в день обращения заявителя с вручением расписки об отказе в приеме документов с указанием причины отказа по форме, утвержденной внутренним документом ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае снятия инвалидности первой или второй группы, установленной бессрочно, пенсионные выплаты прекращаются с месяца, следующего за месяцем получения сведений из ЦС "ЦБДИ" о снятии инвалидности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и сроки предоставления сведений о снятии инвалидности установлены соответствующим соглашением, заключенным между ЕНПФ и уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае подачи заявления через третье лицо в дополнение к документам, указанным в подпункте 2) пункта 7 настоящих Правил, третьим лицом (поверенное лицо, законный представитель) представляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      В случае снятия инвалидности первой или второй группы, установленной бессрочно, пенсионные выплаты прекращаются с месяца, следующего за месяцем получения сведений из ИС "ЦБДИ" о снятии инвалидности.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оригинал нотариально удостоверенной доверенности или ее нотариально засвидетельствованная копия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      Порядок и сроки предоставления сведений о снятии инвалидности установлены соответствующим соглашением, заключенным между ЕНПФ и уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность третьего лица (для идентификации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      9. В случае подачи заявления через третье лицо в дополнение к документам, указанным в подпункте 2) пункта 7 настоящих Правил, третьим лицом (поверенное лицо, законный представитель) представляются:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом копия документа, удостоверяющего личность получателя, нотариально свидетельствуется (при условии, что нотариальное свидетельствование производится в государстве проживания);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      1) оригинал нотариально удостоверенной доверенности или ее нотариально засвидетельствованная копия;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ, подтверждающий статус законного представителя, в случае обращения законного представителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      2) документ, удостоверяющий личность третьего лица (для идентификации).</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В целях осуществления пенсионных выплат ЕНПФ может использовать цифровые документы обратившихся лиц в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      При этом копия документа, удостоверяющего личность получателя, нотариально свидетельствуется (при условии, что нотариальное свидетельствование производится в государстве проживания);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия документа, удостоверяющего личность, на бумажном носителе представляется в случаях отсутствия интеграции с цифровыми объектами государственных органов и (или) государственных юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При приеме документов при личном обращении в ЕНПФ заявителю или третьему лицу вручается расписка о приеме документов по форме, утвержденной внутренним документом ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случаях представления заявителем неполного пакета документов, установленных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1596,549 +1836,611 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и (или) недействительных документов, удостоверяющих личность, и (или) документов с истекшим сроком действия, ЕНПФ отказывает в приеме заявления в день обращения с вручением расписки об отказе в приеме документов по форме, определяемой внутренними документами ЕНПФ, либо в исполнении заявления путем направления уведомления в течение десяти рабочих дней с момента получения документов, предусмотренных настоящими Правилами, с указанием причины отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Пенсионные выплаты назначаются со дня обращения. При этом днем обращения за пенсионной выплатой считаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        для получателей, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса, – день регистрации заявления получателя в Государственной корпорации, при этом в случае, если заявление зарегистрировано: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       после наступления условий, указанных в подпункте 1) пункта 7 настоящих Правил, днем обращения считается день регистрации заявления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       до наступления условий, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 7 настоящих Правил, днем обращения считается день наступления условий, указанных в подпункте 1) пункта 7 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       для получателей, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса, – дата приема либо поступления документов в ЕНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пенсионные выплаты осуществляются получателям, указанным в подпункте 2) пункта 1 статьи 222 Кодекса, в течение десяти рабочих дней со дня приема либо поступления в ЕНПФ документов, предусмотренных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. По заявлениям, представленным в Государственную корпорацию в соответствии с подпунктом 1) пункта 7 настоящих Правил, Государственная корпорация осуществляет взаимодействие с ЕНПФ в порядке и сроки, установленные соответствующим соглашением, заключенным между ЕНПФ и Государственной корпорацией, в рамках которого в ЕНПФ передаются сведения о зарегистрированных в Государственной корпорации заявлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЕНПФ переводит в Государственную корпорацию суммы пенсионных выплат получателей, рассчитанные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, согласно установленным Государственной корпорацией графиком пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы пенсионных выплат, полученные из ЕНПФ, на банковские счета получателей, указанные в заявлении, в соответствии с установленным Государственной корпорацией графиком пенсионных выплат, но не ранее даты возникновения права на пенсионные выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случаях представления получателем неполного пакета документов, установленных в соответствии с подпунктом 1) пункта 7 настоящих Правил, и (или) недействительных документов, удостоверяющих личность, и (или)документов с истекшим сроком действия, Государственная корпорация отказывает получателю в приеме заявления в день обращения с вручением расписки об отказе в приеме заявления либо в исполнении заявления путем направления уведомления в течение десяти рабочих дней с момента получения документов, предусмотренных настоящими Правилами, с указанием причины отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Основанием для прекращения пенсионных выплат из ЕНПФ получателю является получение сведений из цифровых систем государственных органов и (или) ЕНПФ о его смерти, недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства за пределы Республики Казахстан, либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан, либо лишением гражданства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Пенсионные выплаты переводятся ЕНПФ на банковский счет получателя, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 222 Кодекса, реквизиты которого указываются в заявлении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата банковских услуг, связанных с переводами, зачислениями и пенсионными выплатами за счет обязательных пенсионных взносов работодателя, осуществляется за счет собственных средств ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок определения размера пенсионных выплат за счет ОПВР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для расчета размера пенсионных выплат за счет ОПВР используются следующие параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фактор текущей стоимости;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      Оплата банковских услуг, связанных с переводами, зачислениями и пенсионными выплатами за счет обязательных пенсионных взносов работодателя, осуществляется за счет собственных средств ЕНПФ.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коэффициент баланса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок определения размера пенсионных выплат за счет ОПВР</w:t>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) смягченный коэффициент баланса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      18. Для расчета размера пенсионных выплат за счет ОПВР используются следующие параметры:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Фактор текущей стоимости – сумма произведений показателя (показателей) дожития получателя пожизненных пенсионных выплат в зависимости от возраста, дисконтирующего фактора и ставки индексации в соответствующих степенях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3022600" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2160,90 +2462,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="508000" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2275,70 +2577,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – фактор текущей стоимости;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="800100" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2370,230 +2672,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - дисконтирующий фактор;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – эффективная процентная ставка доходности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j – ставка индексации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t p x – вероятность дожития получателя пожизненных пенсионных выплат от возраста х до возраста x+t;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      x – возраст получателя на дату начала получения пожизненных пенсионных выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество лет получения пожизненных пенсионных выплат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      j – ставка индексации;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      m – периодичность пенсионных выплат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      t p x – вероятность дожития получателя пожизненных пенсионных выплат от возраста х до возраста x+t;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t – переменная, принимающая значения от 0 до n.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      x – возраст получателя на дату начала получения пожизненных пенсионных выплат;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Коэффициент баланса – отношение пенсионных активов к обязательствам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3314700" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2615,210 +2917,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      BTt – коэффициент баланса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионные активы t–1  – пенсионные активы на конец календарного года t-1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обязательства t–1 – обязательства на конец календарного года t-1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процесс балансирования активируется в начале календарного года в случае, если на конец предыдущего календарного года обязательства превышают пенсионные активы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Восстановление финансового баланса осуществляется путем поиска оптимального соотношения между финансовыми показателями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Смягченный коэффициент баланса – число, выражающее соотношение между активами и пенсионными обязательствами в пенсионных системах. При этом коэффициент смягченного баланса за год равен 1 плюс одна треть разницы между коэффициентом баланса, установленным для этого года, и цифрой 1, и рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="584200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -2840,90 +3142,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="393700" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -2955,130 +3257,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – смягченный коэффициент баланса;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       t – календарный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Размер пенсионных выплат определяется ЕНПФ с учетом фактора текущей стоимости, рассчитанного на основе данных о смертности населения, среднего значения прогнозируемого уровня инфляции и размера процентной ставки доходности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер ежемесячной пенсионной выплаты определяется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1625600" cy="660400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -3100,110 +3402,110 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПВ – размер пенсионной выплаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="469900" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -3235,310 +3537,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – фактор текущей стоимости.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расчете пенсионной выплаты все параметры фактора текущей стоимости используются в годовом выражении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При расчете фактора текущей стоимости будущих пенсионных выплат ЕНПФ используются следующие параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) показатели смертности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эффективная годовая процентная ставка доходности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ставка индексации выплат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      23. При расчете фактора текущей стоимости будущих пенсионных выплат ЕНПФ используются следующие параметры:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Параметры, используемые для расчета размера пенсионных выплат за счет ОПВР, ежегодно устанавливаются Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      1) показатели смертности;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Размер пенсионных выплат ежегодно увеличивается в соответствии с утвержденной на соответствующий год ставкой индексации пенсионных выплат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      2) эффективная годовая процентная ставка доходности;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при отсутствии необходимости процесса балансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      3) ставка индексации выплат.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) скорректированной с учетом смягченного коэффициента баланса, при активации процесса балансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      Параметры, используемые для расчета размера пенсионных выплат за счет ОПВР, ежегодно устанавливаются Правительством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. ЕНПФ ежегодно производит перерасчет размера пенсионных выплат с учетом положений, предусмотренных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      24. Размер пенсионных выплат ежегодно увеличивается в соответствии с утвержденной на соответствующий год ставкой индексации пенсионных выплат:</w:t>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если на конец календарного года t-1 обязательства превышают пенсионные активы, т.е. BTt меньше 1, то на начало календарного года t активируется процесс балансирования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      1) при отсутствии необходимости процесса балансирования;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при определении размера ежемесячных пенсионных выплат на соответствующий календарный год учитывается утвержденная ставка индексации пенсионных выплат с применением следующей корректировки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2260600" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -3560,90 +3862,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="203200" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -3675,90 +3977,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – скорректированная ставка индексации пенсионных выплат в календарный год t;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       jt – утвержденная ставка индексации пенсионных выплат в календарный год t;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1663700" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -3790,90 +4092,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – смягченный коэффициент баланса;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в последующие годы скорректированные ставки индексации пенсионных выплат будут выглядеть следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4229100" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -3895,70 +4197,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при этом ежегодный процесс балансирования продолжится до тех пор пока </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1930400" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -3980,70 +4282,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в случае, если в определенном году t+n’ расчетный размер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="685800" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -4136,70 +4438,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, то</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2044700" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -4221,70 +4523,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3111500" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -4306,144 +4608,144 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и на этом процесс балансирования в условно-накопительной пенсионной системе завершится в соответствующем календарном году t+n’.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4769,31 +5071,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>