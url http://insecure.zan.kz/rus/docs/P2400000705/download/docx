--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="811f0d5" w14:textId="811f0d5">
+    <w:p w14:paraId="aada692" w14:textId="aada692">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1077,100 +1077,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Максимальный размер пенсионной выплаты за счет ОПВР не может превышать 2-кратный размер прожиточного минимума, установленный на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Пенсионные выплаты назначаются пожизненно, производятся за текущий месяц и осуществляются по месяц смерти или получения из цифровых систем государственных органов сведений о недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан ЕНПФ включительно.</w:t>
+      5. Пенсионные выплаты назначаются пожизненно, производятся за текущий месяц и осуществляются по месяц смерти или получения из информационных систем государственных органов сведений о недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранного гражданина в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан ЕНПФ включительно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 380</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2133,100 +2133,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случаях представления получателем неполного пакета документов, установленных в соответствии с подпунктом 1) пункта 7 настоящих Правил, и (или) недействительных документов, удостоверяющих личность, и (или)документов с истекшим сроком действия, Государственная корпорация отказывает получателю в приеме заявления в день обращения с вручением расписки об отказе в приеме заявления либо в исполнении заявления путем направления уведомления в течение десяти рабочих дней с момента получения документов, предусмотренных настоящими Правилами, с указанием причины отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Основанием для прекращения пенсионных выплат из ЕНПФ получателю является получение сведений из цифровых систем государственных органов и (или) ЕНПФ о его смерти, недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства за пределы Республики Казахстан, либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан, либо лишением гражданства Республики Казахстан.</w:t>
+      16. Основанием для прекращения пенсионных выплат из ЕНПФ получателю является получение сведений из информационных систем государственных органов и (или) ЕНПФ о его смерти, недействительности всех документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранного гражданина в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом на постоянное место жительства за пределы Республики Казахстан, либо аннулированием разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан, либо лишением гражданства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 380</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4697,55 +4697,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5071,31 +5071,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>