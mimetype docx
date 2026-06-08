--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4323443" w14:textId="4323443">
+    <w:p w14:paraId="48f99cc" w14:textId="48f99cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,85 +111,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 12 июня 2024 года № 454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Системы государственного планирования в Республике Казахстан, утвержденной постановлением Правительства Республики Казахстан от 29 ноября 2017 года № 790, Правительство Республики Казахстан </w:t>
+        <w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Системы государственного планирования в Республике Казахстан, утвержденной постановлением Правительства Республики Казахстан от 29 ноября 2017 года № 790, Правительство Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t> ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -242,54 +314,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) принять необходимые меры по реализации Концепции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2) до 15 апреля, следующего за отчетным годом, представлять информацию о ходе реализации Концепции в Министерство здравоохранения Республики Казахстан.</w:t>
+       2) не позднее 1 апреля года, следующего за отчетным годом, представлять информацию о ходе реализации Концепции в Министерство здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Министерству здравоохранения Республики Казахстан до 1 мая, следующего за отчетным годом, представлять в уполномоченные органы по государственному и стратегическому планированию сводную информацию о ходе реализации Концепции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3208,50 +3342,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для решения проблемы кадрового дефицита во всем мире активно разрабатываются и внедряются стратегии, способствующие привлечению и удержанию специалистов в отрасли. Учитывая, что на мотивацию медицинских работников влияет комплекс взаимосвязанных факторов, для их эффективного привлечения и удержания требуется правильно подобранная комбинация различных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z112" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 4. Видение развития инфраструктуры здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел 4 с изменением, внесенным постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основе проблемных вопросов, выявленных при анализе текущей ситуации объектов инфраструктуры здравоохранения и международного опыта, определено следующее видение развития объектов инфраструктуры здравоохранения Республики Казахстан, достижению которого будут способствовать результаты реализации настоящей Концепции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3548,1286 +3720,1924 @@
         <w:t>
       Совершенствование системы образования и подготовки медицинских работников, мотивации и удержания кадров позволит обеспечить достаточный уровень высококвалифицированных и мотивированных специалистов сектора здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z129" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для комплексного развития и стимулирования отечественной фармацевтической промышленности будет разработан соответствующий документ системы государственного планирования, где будут предусмотрены меры по совершенствованию законодательства, сокращению существующих барьеров и выработке мер государственной поддержки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:bookmarkStart w:name="z241" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительной мерой привлечения частных инвестиций в здравоохранение может послужить внедрение нового формата ГЧП по принципу "тариф в обмен на частные инвестиции", основанного на проектных и экономических параметрах, закрепленных в отраслевых документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z242" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Такой формат будет предполагать реализацию проекта ГЧП при соблюдении базовых параметров, установленных для проектов в области здравоохранения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z243" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проект (объект) ГЧП включен в РПП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z244" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствуют обременения и притязания третьих лиц на земельный участок, предназначенный для объекта ГЧП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z245" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объект ГЧП остается в собственности частного партнера с наложением обременения на неизменность целевого назначения объекта и соответствующего земельного участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z246" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие финансирования (в том числе софинансирования), а также выплат компенсации инвестиционных и операционных затрат, платы за доступность со стороны государственного партнера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z247" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственный партнер предоставляет частному партнеру техническое задание и (или) задание на проектирование, и (или) проектно-сметную документацию повторного применения объекта ГЧП (далее – ПСД).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z248" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении государственным партнером земельного участка для реализации проекта ГЧП дополнительно будут применяться следующие базовые параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z249" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      наличие предпроектной документации (медицинской части) по объекту ГЧП, разработанной Национальным оператором; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z250" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление частному партнеру права временного безвозмездного землепользования на земельный участок в соответствии с законодательством Республики Казахстан и подведение соответствующей инженерно-коммуникационной инфраструктуры к объекту ГЧП в случае ее отсутствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z251" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительно будут применяться следующие базовые параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z252" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) к организациям здравоохранения, оказывающим медицинскую помощь в амбулаторно-поликлинических условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z253" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие узкопрофильных специалистов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z254" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оказание неотложной медицинской помощи по вызовам 4 (четвертой) категории срочности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-225/2020 "Об утверждении правил оказания скорой медицинской помощи, в том числе с привлечением медицинской авиации" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21713);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z255" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      прохождение аккредитации медицинской организацией в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-299/2020 "Об утверждении правил аккредитации в области здравоохранения" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21852) (далее – Правила аккредитации), в течение 5 (пять) лет с момента начала осуществления объектом ГЧП медицинской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z256" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к организациям здравоохранения, оказывающим медицинскую помощь в стационарных условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z257" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оказание экстренной медицинской помощи в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 2 апреля 2021 года № ҚР ДСМ-27 "Об утверждении Стандарта организации оказания экстренной медицинской помощи в приемных отделениях медицинских организаций, оказывающих медицинскую помощь в стационарных условиях в Республике Казахстан" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 22493), при этом объем (доля) оказания указанной помощи определяется условиями договора ГЧП на основании предпроектной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z258" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменение профилей и видов оказываемых медицинских услуг будет осуществляться по согласованию с государственным партнером;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z259" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прохождение аккредитации медицинской организацией в соответствии с Правилами аккредитации в течение 5 (пять) лет с момента начала осуществления объектом ГЧП медицинской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z260" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерами государственной поддержки при реализации медицинских объектов, оказывающих медицинскую помощь в амбулаторно-поликлинических условиях, будут являться:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z261" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      закрепление территории обслуживания населения с указанием численности прикрепленного населения на основании приказа управления здравоохранения области, города республиканского значения и столицы в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 13 ноября 2020 года № ҚР ДСМ-194/2020 "Об утверждении правил прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 21642);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z262" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ограниченное участие государства в оказании аналогичной медицинской помощи на территории обслуживания объекта ГЧП при условии отсутствия перезагруженности объекта ГЧП, пороговое значение которого определяется условиями договора ГЧП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z263" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дополнительными мерами государственной поддержки при реализации медицинских объектов, оказывающих медицинскую помощь в стационарных условиях, будут являться:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z264" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантия планирования объемов медицинских услуг в рамках утвержденных лимитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z265" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение повышающего стимулирующего коэффициента к тарифу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z266" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повышающий стимулирующий коэффициент к тарифу на медицинские услуги предоставляется сроком на 8 (восемь) лет в размере 20 (двадцать) % от установленного порогового значения стоимости создания объекта ГЧП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z267" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таким образом, переход к модели "тариф в обмен на частные инвестиции" позволит объединить частный капитал и государственные гарантии, создать предсказуемую экономическую среду для инвесторов, обеспечить развитие медицинской инфраструктуры без увеличения долговой нагрузки бюджета и повысить качество оказания медицинских услуг на всех уровнях системы здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z130" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 5. Основные принципы и подходы развития инфраструктуры здравоохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел 5 с изменением, внесенным постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Развитие инфраструктуры здравоохранения Республики Казахстан базируется на следующих принципах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z132" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегическое планирование развития сети организаций здравоохранения исходя из демографических показателей, уровня и структуры заболеваемости населения, прогнозируемых данных, миграционных процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z133" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) территориальное планирование объектов инфраструктуры здравоохранения в целях улучшения качества и доступности медицинской помощи для всех групп населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z134" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эффективность принимаемых управленческих решений по распределению финансовых средств на основе потребности и приоритетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z135" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) использование передового международного опыта при планировании, проектировании, строительстве и реконструкции объектов инфраструктуры здравоохранения, в том числе с применением технологии "Health Planning";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z136" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение равных возможностей для государственных и частных инвестиций, повышение инвестиционной привлекательности сектора здравоохранения для отечественных и зарубежных инвесторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z137" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учитывая вызовы, с которыми столкнулась инфраструктура здравоохранения, сформированы основные подходы к развитию по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z138" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Направление 1. Совершенствование институциональной среды и строительство (реконструкция/модернизация, ремонт) объектов инфраструктуры здравоохранения, включающее</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z139" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение инвентаризации всех объектов инфраструктуры здравоохранения с целью выявления их фактического состояния, цифровизация полученных данных и формирование карт объектов инфраструктуры здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z140" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)  создание эффективной системы планирования, мониторинга и контроля за состоянием объектов инфраструктуры здравоохранения путем разработки соответствующих правовых актов по развитию инфраструктуры здравоохранения с совершенствованием методики применения в Республике Казахстан международной технологии "Health Planning" при проектировании, строительстве, реконструкции, капитальном ремонте объектов здравоохранения, реализуемых в рамках бюджетных инвестиций, в том числе через ГЧП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z141" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку методики определения потребности в коечной мощности стационаров, производственной мощности амбулаторно-поликлинических организаций и других организаций здравоохранения, оказывающих медицинскую помощь (с учетом численности прикрепленного населения для планирования мощности объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z142" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработку проекта правил по системе минимальных базовых стандартов в сфере здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z143" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разработку мастер-планов в разрезе регионов и всех объектов инфраструктуры здравоохранения, в которых будут запланированы реконструкция и ремонт устаревших объектов или строительство новых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z144" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мастер-планы будут разработаны с учетом медико-демографических показателей, специфики регионов, а также потребности населения в конкретных видах медицинской помощи и предусматривать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z145" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оптимальную структуру сети организаций здравоохранения с учетом загруженности сети больничных организаций и имеющегося дисбаланса показателей обеспеченности больничными койками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z146" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направленность на достижение отраслевых и национальных индикаторов развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z147" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение доступности объектов здравоохранения (географическая, транспортная, сокращение очередей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z148" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мультидисциплинарность стационарного звена (трансформация монопрофильных стационаров, кластерное развитие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z149" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       всеобщий охват ПМСП, в том числе сельского населения (шаговая доступность, транспортная медицина);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z150" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исключение дублирования объектов инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z151" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствие единым требованиям и стандартам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z152" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       синхронизацию процессов планирования инфраструктуры и кадрового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z153" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рациональность материально-технического оснащения в соответствии с объемом решаемых задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z154" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       координацию процессов планирования инфраструктуры и возможностей системы финансирования объемов медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z155" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       этапность (маршрутизация), единую информационную среду и медицинскую эвакуацию (транспортировка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z156" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифровую карту инфраструктуры здравоохранения, отражающую состояние и протяженность дорог между населенными пунктами и организациями здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z157" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) формирование РПП, плана оснащения объектов здравоохранения медицинским оборудованием по результатам мастер-планов, а также совершенствование программы подготовки и повышения квалификации работников здравоохранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z158" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Инвестиционное планирование и развитие сети здравоохранения будут осуществляться в соответствии с РПП, стимулируя и привлекая частные инвестиции, развитие ГЧП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z159" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные инвестиции будут планироваться и направляться на развитие сети здравоохранения в сферах, где ограничено применение концессии и ГЧП, нет экономической целесообразности развития ГЧП, а также в стратегически значимых секторах (материнство, туберкулез, ВИЧ и т.п.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z160" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) цифровизацию и автоматизацию процессов развития инфраструктуры здравоохранения посредством разработки на базе действующей информационной системы здравоохранения модуля "инфраструктура здравоохранения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z161" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) разработку гибкой финансовой модели, обеспечивающей финансирование развитие инфраструктуры здравоохранения в зависимости от потребностей, которая будет включать государственный бюджет, частные инвестиции (ГЧП, доверительное управление, приватизация, участие в системе ОСМС и ГОБМП), альтернативные источники (инфраструктурные облигации МИО, долевой капитал национальных и международных институтов развития, акционерный капитал и другие). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z162" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Будут распределены обязанности между уполномоченным органом в области здравоохранения и МИО в части финансирования из республиканского и местного бюджетов инфраструктурных проектов, проектов оснащения и кадрового обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z163" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проработку вопроса финансового обеспечения по содержанию вновь вводимых объектов здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z164" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) совершенствование системы тарифообразования медицинских услуг, закупаемых через ГОБМП и систему ОСМС, направленной на стимулирование частных инвестиций и ГЧП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z165" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) разработку единых подходов к содержанию и обслуживанию объектов инфраструктуры здравоохранения, в том числе по объектам ГЧП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z166" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) создание устойчивой модели развития инфраструктуры здравоохранения посредством внедрения механизма "тариф в обмен на частные инвестиции" и разработки порядка отбора частного партнера, включая типовые конкурсные документации и типовые договоры ГЧП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z168" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в рамках развития лабораторной службы и проведения технических испытаний медицинских изделий будет продолжена работа по строительству Национального центра экспертизы ЛС и МИ в городе Астане;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z169" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) для модернизации объектов санитарно-эпидемиологического благополучия, в том числе его территориальных департаментов и подведомственных ему организаций (9 ГУ "Противочумная станция", РГП на ПХВ "Национальный центр экспертизы") будет разработан план модернизации объектов СЭС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z170" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) с целью обновления научной и образовательной инфраструктуры здравоохранения, повышения результативности исследований медицинских университетов, а также роста глобальной конкурентоспособности отечественной медицинской науки будет проработан вопрос по обновлению научной и образовательной инфраструктуры, а также выработан план модернизации медицинских колледжей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z171" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) продолжится работа по проектированию и строительству ключевых (якорных) системообразующих объектов здравоохранения: перинатальные центры, национальный центр детской онкологии и гематологии в г. Алматы, детский хирургический центр в г. Астане, Национальный центр экспертизы лекарственных средств и медицинских изделий с лабораториями в г. Астане. При этом будет проработана оптимальная модель строительства университетских и многопрофильных больниц через механизмы ГЧП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z172" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Направление 2. Оснащение объектов инфраструктуры здравоохранения современным оборудованием и технологиями, включающее</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z173" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совершенствование стандартов оснащения, механизмов закупа оборудованием (в том числе посредством лизинга, реагентных контрактов, аренды и др.) исходя из специфики отрасли здравоохранения, а также автоматизация этих процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z174" w:id="159"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z174" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) продолжение работы по совершенствованию действующей информационной системы ("СУМТ"), в том числе интеграции с информационными системами учета основных средств, а также внедрение системы контроля обслуживания медицинского оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z175" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку плана оснащения оборудованием объектов здравоохранения на пятилетний период, в том числе обеспечение его качественного и своевременного исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z176" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Направление 3. Обеспечение объектов здравоохранения кадровыми ресурсами, включающее</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z177" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработку и внедрение подходов по эффективному прогнозированию и обеспечению кадровыми ресурсами инвестиционных проектов по строительству и эксплуатации объектов здравоохранения, которые будут включать разработку штатных нормативов для проектируемых и строящихся объектов инфраструктуры здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z178" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) внедрение механизма администрирования кадрового обеспечения инвестиционных проектов в сфере здравоохранения для проектируемых и строящихся объектов здравоохранения, а также администрирования кадрового обеспечения для эксплуатируемых объектов здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z179" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный механизм планируется реализовывать путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z180" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определения потребности в кадрах в разрезе проектов, специальностей и должностей на основе анализа фактического кадрового потенциала и существующего дефицита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z181" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       определения оптимальной кадровой политики на всех этапах управления персоналом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z182" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации работы по повышению квалификации специалистов по актуальным направлениям и тематикам, исходя из потребности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z183" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разработки планов мероприятий по обеспечению кадрами в разрезе инвестиционных проектов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z184" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) актуализации всех программ повышения квалификации для специалистов организаций здравоохранения с учетом принципов лучших практик в здравоохранении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z185" w:id="170"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z185" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) совершенствования механизма распределения и использования медицинских кадров в сельской местности путем пересмотра действующего механизма и реализации мер, направленных на повышение системы мотивации и социальных гарантий, а также улучшение условий труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z186" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выделения образовательных грантов на подготовку профильных специалистов организаций здравоохранения исходя из потребности и приоритетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z187" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проработки внедрения системы дифференцированных образовательных грантов на подготовку специалистов системы здравоохранения в зависимости от результатов единого национального тестирования и иных показателей социально-экономического статуса семьи абитуриента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z188" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Целевые индикаторы и ожидаемые результаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -8097,190 +8907,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:bookmarkStart w:name="z189" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реализация в полном объеме заложенных в Концепции принципов, подходов и видения развития инфраструктуры здравоохранения в Республике Казахстан позволит достичь следующих ожидаемых результатов в 2030 году:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z190" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обновление порядка 50 % (2023 г. – 0) всего коечного фонда медицинских организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z191" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ежегодное увеличение объема инвестиций в основной капитал в сфере здравоохранения и социальных услуг не менее чем на 30 % (2023 г. – 410,0 млрд тенге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z192" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) увеличение количества объектов инфраструктуры здравоохранения, соответствующих требованиям международных стандартов, не менее 57 (2023 г. – 9 медицинских организаций);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z193" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создание эффективной системы планирования, мониторинга и контроля за объектами инфраструктуры здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z194" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создание единого подхода к содержанию и обслуживанию объектов инфраструктуры здравоохранения, в том числе по объектам ГЧП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z196" w:id="180"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z196" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8359,88 +9169,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфраструктуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="181"/>
+    <w:bookmarkStart w:name="z199" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на 2024 – 2030 годы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z200" w:id="182"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z200" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План действий по реализации Концепции развития инфраструктуры здравоохранения на 2024 – 2030 годы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8897,70 +9745,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="183"/>
+          <w:bookmarkStart w:name="z203" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Целевой индикатор 1. Степень износа объектов инфраструктуры здравоохранения по стране, % (2024 – 48,5, 2025 – 47,8, 2026 – 42,1, 2027 – 38,5, 2028 – 35,7, 2029 – 32,2, 2030 – 30,0)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9136,70 +9984,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внедрение международной технологии системы "Health Planning" при планировании, проектировании и строительстве объектов здравоохранения, реализуемых в рамках бюджетных инвестиций, в том числе через ГЧП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="184"/>
+          <w:bookmarkStart w:name="z205" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 проект Закона Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9323,70 +10171,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Усиление роли Национального оператора в области здравоохранения по методологическому сопровождению развития инфраструктуры здравоохранения при планировании, проектировании и строительстве объектов здравоохранения, создании офиса по сопровождению инвестиционных проектов и ситуационного центра с последующим обеспечением ресурсного потенциала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="185"/>
+          <w:bookmarkStart w:name="z206" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФЭО,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  информация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9934,70 +10782,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 карты объектов инфраструктуры здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="186"/>
+          <w:bookmarkStart w:name="z207" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 октябрь 2024 года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10121,70 +10969,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 внесение изменений в приказ Министра здравоохранения Республики Казахстан от 21 декабря 2020 года № ҚР ДСМ-309/2020 "Об утверждении правил и методики формирования тарифов на медицинские услуги, оказываемые в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования" (номер государственной регистрации 21858)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="187"/>
+          <w:bookmarkStart w:name="z208" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 декабрь 2024 года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11418,70 +12266,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 информация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="188"/>
+          <w:bookmarkStart w:name="z209" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 апрель 2025 – 2030 годов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12053,70 +12901,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приказ, акт приемки объекта в эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="189"/>
+          <w:bookmarkStart w:name="z210" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 декабрь 2024 года, октябрь 2027 года</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13556,91 +14404,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Создание складской инфраструктуры единого дистрибьютора в городах Астане, Алматы, Шымкенте, Актау, Актобе, Караганде в рамках средств единого дистрибьютора</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z211" w:id="190"/>
+Создание складской инфраструктуры единого дистрибьютора в городах Астане, Алматы, Шымкенте, Актау, Актобе, Семей в рамках средств единого дистрибьютора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 складская инфраструктура,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 информация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13684,51 +14532,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МЗ, МИО, СКФ (по согласованию), Turar (по согласованию)</w:t>
+акиматы городов Астаны, Алматы, Шымкента, Мангистауской, Актюбинской областей и области Абай (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14911,70 +15759,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="191"/>
+          <w:bookmarkStart w:name="z212" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение адекватного планирования закупа медицинской техники с учетом регионализации медицинской помощи и совершенствование механизмов оснащения (в том числе посредством лизинга, реагентных контрактов, аренды и др.). исходя из специфики отрасли здравоохранения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15373,70 +16221,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 информация о результатах совершенствования системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z213" w:id="192"/>
+          <w:bookmarkStart w:name="z213" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 март 2025 – 2026 годы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15865,70 +16713,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="193"/>
+          <w:bookmarkStart w:name="z214" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Целевой индикатор 5. Дефицит специалистов с высшим и послевузовским медицинским образованием, тысячах (2024 – 4,6, 2025 – 4,43, 2026 – 4,25, 2027 – 4,1, 2028 – 3,95, 2029 – 3,5, 2030 – 3,0):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16062,70 +16910,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 информация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="194"/>
+          <w:bookmarkStart w:name="z216" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 апрель 2025 – 2030 годы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16989,70 +17837,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 постановление акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z217" w:id="195"/>
+          <w:bookmarkStart w:name="z217" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 декабрь 2024 – 2030 годы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17140,70 +17988,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Проработка внедрения дифференцированных образовательных грантов на подготовку специалистов системы здравоохранения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="196"/>
+          <w:bookmarkStart w:name="z218" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предложения в МНВО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17235,564 +18083,564 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание: расшифровка аббревиатур</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z220" w:id="198"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z220" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФСМС – некоммерческое акционерное общество "Фонд социального медицинского страхования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z221" w:id="199"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z221" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НАО "ЗКМУ" – некоммерческое акционерное общество "Западно-Казахстанский медицинский университет имени Марата Оспанова";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z222" w:id="200"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z222" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МНВО – Министерство науки и высшего образования Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z223" w:id="201"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z223" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НЦЭЛС – республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z224" w:id="202"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z224" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЗ – Министерство здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z225" w:id="203"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z225" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МИО – местный исполнительный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z226" w:id="204"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z226" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МФ – Министерство финансов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z227" w:id="205"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z227" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МПС – Министерство промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z228" w:id="206"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z228" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СКФ – товарищество с ограниченной ответственностью "СК-Фармация";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z229" w:id="207"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z229" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Turar – некоммерческое акционерное общество "Turar Healthcare", национальный оператор в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z230" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ННЦРЗ – республиканское государственное предприятие на праве хозяйственного ведения "Национальный научный центр развития здравоохранения имени Салидат Каирбековой" Министерства здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z231" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НЦЭ – республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z232" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МНЭ – Министерство национальной экономики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z233" w:id="211"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z233" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МЦРИАП – Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z234" w:id="212"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z234" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ППРК – постановление Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z235" w:id="213"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z235" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ФЭО – финансово-экономическое обоснование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z236" w:id="214"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z236" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГЧП – государственно-частное партнерство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z237" w:id="215"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z237" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СУМТ – система управления медицинской техникой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z238" w:id="216"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z238" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СУР – система управления ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z239" w:id="217"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z239" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РПП – региональный перспективный план.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z240" w:id="218"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z240" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>