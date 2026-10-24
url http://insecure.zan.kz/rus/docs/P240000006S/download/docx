--- v0 (2025-12-28)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19e93a1" w14:textId="19e93a1">
+    <w:p w14:paraId="627fabb" w14:textId="627fabb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные постановления Верховного Суда Республики Казахстан по уголовному и уголовно-процессуальному законодательству</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативное постановление Верховного Суда Республики Казахстан от 29 ноября 2024 года № 6</w:t>
+        <w:t>Нормативное постановление Верховного Суда Республики Казахстан от 29 ноября 2024 года № 6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести изменения и дополнения в следующие нормативные постановления Верховного Суда Республики Казахстан: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -4146,1040 +4146,962 @@
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в абзаце первом после слов "лицо склоняет взяткодателя к даче взятки" дополнить словами "путем уговора, шантажа или запугивания возможными неблагоприятными последствиями в случае отказа дать взятку";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
-[...15 lines deleted...]
-      10. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Утратил силу нормативным постановлением Верховного Суда РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">"О судебной практике применения законодательства об административном надзоре" от 31 мая 2019 года </w:t>
+        <w:t xml:space="preserve">"О некоторых вопросах санкционирования мер пресечения" от 24 января 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 11 декабря 2020 года </w:t>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 11 декабря 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 22 декабря 2022 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в реквизиты заголовка на казахском языке вносятся изменения, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацем одиннадцатым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При избрании и санкционировании меры пресечения необходимо рассматривать возможность применения менее строгой меры пресечения с учетом наличия электронных средств слежения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в абзаце первом предложение второе изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При проверке обоснованности подозрения суд с учетом доводов и представленных стороной защиты материалов устанавливает достоверность представленных органом досудебного расследования доказательств и их достаточность для выдвижения в отношении лица подозрения."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом слова "местонахождение жилища, в котором подозреваемому или обвиняемому следует находиться," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить абзацем третьим следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В случае изменения места содержания под домашним арестом, подозреваемый (обвиняемый) обязан сообщить об этом органу, осуществляющему надзор за соблюдением установленных ограничений."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В постановлении о санкционировании домашнего ареста не должны быть указаны общие формулировки ограничений, перечисленные в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК. В каждом случае необходимо устанавливать ограничения и запреты, предусмотренные частью второй статьи 146 УПК, в разумных пределах, с соблюдением конституционных прав лиц, находящихся под домашним арестом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором после слова "лицу" дополнить словами "участвовать в следственных действиях и судебных заседаниях,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О некоторых вопросах применения судами законодательства об уголовных правонарушениях в сфере экономической деятельности" от 24 января 2020 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативным постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Верховного Суда Республики Казахстан от 11 декабря 2020 года № 6):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в реквизиты заголовка на казахском языке вносятся изменения, текст на русском языке не меняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 9</w:t>
-[...228 lines deleted...]
-        </w:rPr>
         <w:t>пункте 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в абзаце первом предложение второе изложить в следующей редакции:</w:t>
-[...239 lines deleted...]
-      в абзаце втором после слова "лицу" дополнить словами "участвовать в следственных действиях и судебных заседаниях,";</w:t>
+        <w:t xml:space="preserve"> абзац второй изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> Верховного Суда Республики Казахстан от 11 декабря 2020 года № 6):</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Крупный ущерб, крупный размер или особо крупный размер дохода, значительный размер товара определяются в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, в редакции, действующей на момент совершения уголовного правонарушения, и должны быть подтверждены заключением эксперта, специалиста и другими доказательствами.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
-[...15 lines deleted...]
-      1) в реквизиты заголовка на казахском языке вносятся изменения, текст на русском языке не меняется;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацами пятым, шестым, седьмым следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> абзац второй изложить в следующей редакции: </w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Такая цель может проявляться, например:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> УК, в редакции, действующей на момент совершения уголовного правонарушения, и должны быть подтверждены заключением эксперта, специалиста и другими доказательствами.";</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в вовлечении в законный оборот денежных средств, полученных преступным путем, путем приобретения ценного имущества (недвижимое имущество, произведения искусства, предметы роскоши и т.п.); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> дополнить абзацами пятым, шестым, седьмым следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в приобретении имущества на денежные средства, полученные преступным путем, с использованием фиктивных гражданско-правовых договоров (займа, дарения и т.д.), бухгалтерских документов (о получении выплат по трудовому договору, денежных средств в подотчет и т.д.) в целях придания видимости законного происхождения денежным средствам, на которые это имущество приобретено.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
-[...15 lines deleted...]
-      "Такая цель может проявляться, например:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
-[...15 lines deleted...]
-      в вовлечении в законный оборот денежных средств, полученных преступным путем, путем приобретения ценного имущества (недвижимое имущество, произведения искусства, предметы роскоши и т.п.); </w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, является общеобязательным и вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5504,55 +5426,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>