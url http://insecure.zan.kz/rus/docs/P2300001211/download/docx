--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d10ad21" w14:textId="d10ad21">
+    <w:p w14:paraId="9ce069b" w14:textId="9ce069b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Плана развития акционерного общества "Национальная геологическая служба" на 2023 – 2032 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 28 декабря 2023 года № 1211</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 28 декабря 2023 года № 1211.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1114,50 +1114,88 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Управление рисками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Введение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Введение с изменением, внесенным постановлением Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Природные ресурсы, такие как земля, недра, воды, растительный и животный мир, являются материальной основой экономики государства, имеющей потребительскую ценность. В частности, недра Казахстана, обладающие богатыми запасами полезных ископаемых, представляют естественное конкурентное преимущество Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1549,72 +1587,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 26 ноября 2022 года № 2 "О мерах по реализации предвыборной программы Президента Республики Казахстан "Справедливый Казахстан – для всех и для каждого. Сейчас и навсегда";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> развития Республики Казахстан до 2025 года, утвержденный Указом Президента Республики Казахстан от 15 февраля 2018 года № 636;</w:t>
+        <w:t>
+      4. Национальный план развития Республики Казахстан до 2029 года, утвержденный Указом Президента Республики Казахстан от 30 июля 2024 года № 611.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8960,50 +8978,88 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 3. Стратегические направления деятельности, цели, ключевые показатели деятельности и ожидаемые результаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подраздел 1. Стратегическое направление: сбор, хранение, обобщение, систематизация и предоставление геологической информации</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел 1 с изменением, внесенным постановлением Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z202" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель 1. Обеспечение сбора и обобщения геологической информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z203" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9400,2102 +9456,2250 @@
         </w:rPr>
         <w:t>Ключевые показатели:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z220" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сбор, анализ и составление государственного учета полезных ископаемых – ежегодно по 103 отчета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z221" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен постановлением Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) сбор и обработка данных всей отчетности об исполнении лицензионных обязательств – обеспечение ежегодно 100 %.</w:t>
+        <w:t xml:space="preserve">
+      Цель 2. Хранение, сопровождение, обработка и актуализация геологических материалов </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z222" w:id="186"/>
+    <w:bookmarkStart w:name="z223" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Цель 2. Хранение, сопровождение, обработка и актуализация геологических материалов </w:t>
+        <w:t>
+      РГФ является необходимой информационной базой для эффективного и рационального использования недр в интересах государства, а также открытия новых месторождений полезных ископаемых.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z223" w:id="187"/>
+    <w:bookmarkStart w:name="z224" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      РГФ является необходимой информационной базой для эффективного и рационального использования недр в интересах государства, а также открытия новых месторождений полезных ископаемых.</w:t>
+      Хранение, сопровождение, обработка и актуализация геологических материалов представляют собой основополагающие этапы в управлении и использовании геологической информации. Эти процессы обеспечивают сохранность и доступность данных, а также их актуальность, что является ключевым для принятия обоснованных решений в различных геологических проектах и исследованиях. Полученная государством геологическая информация на природных и искусственных носителях должна быть обеспечена современной инфраструктурой по ее хранению. Эти материалы могут быть использованы для анализа предыдущих работ, создания геологических характеристик районов с учетом современных методов и материалов, а также будущих научных и образовательных исследований. Начало формы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z224" w:id="188"/>
+    <w:bookmarkStart w:name="z225" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хранение, сопровождение, обработка и актуализация геологических материалов представляют собой основополагающие этапы в управлении и использовании геологической информации. Эти процессы обеспечивают сохранность и доступность данных, а также их актуальность, что является ключевым для принятия обоснованных решений в различных геологических проектах и исследованиях. Полученная государством геологическая информация на природных и искусственных носителях должна быть обеспечена современной инфраструктурой по ее хранению. Эти материалы могут быть использованы для анализа предыдущих работ, создания геологических характеристик районов с учетом современных методов и материалов, а также будущих научных и образовательных исследований. Начало формы</w:t>
+      Задача 1. Сопровождение фондо- и кернохранилища</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z225" w:id="189"/>
+    <w:bookmarkStart w:name="z226" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Задача 1. Сопровождение фондо- и кернохранилища</w:t>
+      Согласно Плану развития Министерства промышленности и строительства на 2023 – 2027 годы предусмотрено создание инфраструктуры для хранения и обработки геологических материалов до конца 2028 года. После завершения строительства планируется передача их на баланс АО "НГС" с целью обеспечения хранения, сопровождения и актуализации геологических материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z226" w:id="190"/>
+    <w:bookmarkStart w:name="z227" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Согласно Концепции развития геологической отрасли на 2023 – 2027 годы предусмотрено строительство фондохранилища и кернохранилищ до конца 2027 года. После завершения строительства планируется передача их на баланс АО "НГС" с целью обеспечения хранения, сопровождения и актуализации геологических материалов.</w:t>
+      Задача 2. Конвертация координатной системы, пересчет прямоугольных координат геологических материалов в географические координаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z227" w:id="191"/>
+    <w:bookmarkStart w:name="z228" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Задача 2. Конвертация координатной системы, пересчет прямоугольных координат геологических материалов в географические координаты</w:t>
+        <w:t xml:space="preserve">
+      Каталоги координат горных выработок, хранящихся в РГФ, выполнены в системе координат (прямоугольных) 1942 года и имеют ограничительный гриф. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z228" w:id="192"/>
+    <w:bookmarkStart w:name="z229" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Каталоги координат горных выработок, хранящихся в РГФ, выполнены в системе координат (прямоугольных) 1942 года и имеют ограничительный гриф. </w:t>
+        <w:t>
+      Необходимо перейти с системы координат 1942 года на новую казахстанскую открытую систему координат, разработку которой в настоящее время выполняет Комитет геодезии и картографии Республики Казахстан, так как она является государственной системой координат и в дальнейшем будет утверждаться постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z229" w:id="193"/>
+    <w:bookmarkStart w:name="z230" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Необходимо перейти с системы координат 1942 года на новую казахстанскую открытую систему координат, разработку которой в настоящее время выполняет Комитет геодезии и картографии Республики Казахстан, так как она является государственной системой координат и в дальнейшем будет утверждаться постановлением Правительства Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      При изучении и разработке месторождения необходимо предоставление геологической информации, 20 % которой на сегодняшний день имеет гриф "секретно", и она не может быть представлена недропользователю в случае отсутствия подразделения по защите государственных секретов. В настоящее время действующие нормативные акты в области засекречивания государственной системы прямоугольных координат 1942 года затрудняют получение геологических материалов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z230" w:id="194"/>
+    <w:bookmarkStart w:name="z231" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      При изучении и разработке месторождения необходимо предоставление геологической информации, 20 % которой на сегодняшний день имеет гриф "секретно", и она не может быть представлена недропользователю в случае отсутствия подразделения по защите государственных секретов. В настоящее время действующие нормативные акты в области засекречивания государственной системы прямоугольных координат 1942 года затрудняют получение геологических материалов. </w:t>
+        <w:t>
+      С целью обеспечения открытости и доступности геологических материалов планируется рассекречивание 74 % (5500 единиц) от общего объема 7399 единиц к 2028 году, с последующим рассекречиванием 100 % к 2032 году путем преобразования секретных материалов, в соответствии с требованиями перечня сведений, подлежащих засекречиванию государственными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z231" w:id="195"/>
+    <w:bookmarkStart w:name="z232" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      С целью обеспечения открытости и доступности геологических материалов планируется рассекречивание 74 % (5500 единиц) от общего объема 7399 единиц к 2028 году, с последующим рассекречиванием 100 % к 2032 году путем преобразования секретных материалов, в соответствии с требованиями перечня сведений, подлежащих засекречиванию государственными органами.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ожидаемые результаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z232" w:id="196"/>
+    <w:bookmarkStart w:name="z233" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Ожидаемые результаты</w:t>
+      Ожидаются создание инфраструктуры, включающей специализированное хранилище для геологических образцов, а также внедрение алгоритмов для преобразования координат геологических данных, обеспечивая более точное представление на географических картах. Эти меры будут способствовать более эффективному хранению, обработке и использованию геологических материалов в научных, коммерческих и стратегических целях. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z233" w:id="197"/>
+    <w:bookmarkStart w:name="z234" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ожидаются создание инфраструктуры, включающей специализированное хранилище для геологических образцов, а также внедрение алгоритмов для преобразования координат геологических данных, обеспечивая более точное представление на географических картах. Эти меры будут способствовать более эффективному хранению, обработке и использованию геологических материалов в научных, коммерческих и стратегических целях. </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ключевые показатели</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z234" w:id="198"/>
+    <w:bookmarkStart w:name="z235" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Ключевые показатели</w:t>
+        <w:t>
+      1) обеспечение возможности по хранению геологических материалов – к 2032 году 66000 отчетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z235" w:id="199"/>
+    <w:bookmarkStart w:name="z236" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение возможности по хранению геологических материалов – к 2032 году 66000 отчетов;</w:t>
+      2) приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами, – к 2032 году 100 %.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z236" w:id="200"/>
+    <w:bookmarkStart w:name="z237" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами, – к 2032 году 100 %.</w:t>
+        <w:t xml:space="preserve">
+      Цель 3. Цифровой формат хранения геологической информации </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z237" w:id="201"/>
+    <w:bookmarkStart w:name="z238" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Цель 3. Цифровой формат хранения геологической информации </w:t>
+        <w:t>
+      Мировая практика показывает, что на сегодняшний день геологическая информация становится все более доступной и представлена в электронном формате. Упрощение процесса предоставления геологической информации всем заинтересованным пользователям является важным шагом в развитии геологической отрасли. В целях обеспечения цифрового формата хранения и открытого доступа к геологической информации будут выполнены следующие действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z238" w:id="202"/>
+    <w:bookmarkStart w:name="z239" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мировая практика показывает, что на сегодняшний день геологическая информация становится все более доступной и представлена в электронном формате. Упрощение процесса предоставления геологической информации всем заинтересованным пользователям является важным шагом в развитии геологической отрасли. В целях обеспечения цифрового формата хранения и открытого доступа к геологической информации будут выполнены следующие действия.</w:t>
+        <w:t xml:space="preserve">
+      Задача 1. Оцифровка первичной и структурирование вторичной геологической информации </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z239" w:id="203"/>
+    <w:bookmarkStart w:name="z240" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Задача 1. Оцифровка первичной и структурирование вторичной геологической информации </w:t>
+        <w:t>
+      В рамках структурирования текстовой/графической части геологических отчетов, относящихся к вторичной геологической информации, будет проведена работа по обработке и преобразованию в единый формат и единой структуре содержания отчета, имеющихся графических и текстовых материалов геолого-геофизических отчетов с указанием мета-данных структурированного отчета (РГФ/ТГФ номер отчета, название отчета, автор, год исполнения и т.д.), а также географической привязке их к территории изученности Республики Казахстан в целях ее корректного отображения в отраслевой информационной платформе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z240" w:id="204"/>
+    <w:bookmarkStart w:name="z241" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В рамках структурирования текстовой/графической части геологических отчетов, относящихся к вторичной геологической информации, будет проведена работа по обработке и преобразованию в единый формат и единой структуре содержания отчета, имеющихся графических и текстовых материалов геолого-геофизических отчетов с указанием мета-данных структурированного отчета (РГФ/ТГФ номер отчета, название отчета, автор, год исполнения и т.д.), а также географической привязке их к территории изученности Республики Казахстан в целях ее корректного отображения в отраслевой информационной платформе.</w:t>
+      В рамках оцифровки первичной геологической информации, хранящейся в геологических фондах, будут проведены работы по переводу исходных бумажных (первичных) материалов в электронные современные форматы, т.е. сканирование бумажной версии (бумажные носители, графика и т.п.) исходного материала в единый формат отображения данных на ЕПН (.pdf, .jpg), а также перезапись устаревших аналоговых носителей (магнитные ленты, картриджи и т.п.) на носители нового образца в современных форматах (.las, .segy и т.п.). Также будет проведено структурирование по типам оцифрованной информации (т.е. вид изученности, название месторождения, номер партии, год исполнения работ и т.д.). Данные процедуры приведут к наличию систематизированной оцифрованной первичной геологической информации на современных электронных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z241" w:id="205"/>
+    <w:bookmarkStart w:name="z242" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В рамках оцифровки первичной геологической информации, хранящейся в геологических фондах, будут проведены работы по переводу исходных бумажных (первичных) материалов в электронные современные форматы, т.е. сканирование бумажной версии (бумажные носители, графика и т.п.) исходного материала в единый формат отображения данных на ЕПН (.pdf, .jpg), а также перезапись устаревших аналоговых носителей (магнитные ленты, картриджи и т.п.) на носители нового образца в современных форматах (.las, .segy и т.п.). Также будет проведено структурирование по типам оцифрованной информации (т.е. вид изученности, название месторождения, номер партии, год исполнения работ и т.д.). Данные процедуры приведут к наличию систематизированной оцифрованной первичной геологической информации на современных электронных носителях.</w:t>
+      Задача 2. Наполнение, обработка и сопровождение ЕПН minerals.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z242" w:id="206"/>
+    <w:bookmarkStart w:name="z243" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Задача 2. Наполнение, обработка и сопровождение ЕПН minerals.gov.kz.</w:t>
+        <w:t xml:space="preserve">
+      Для всей геологической информации будет представлен открытый электронный доступ. Задачей АО "НГС" является наполнение ЕПН "minerals.gov.kz" до конца 2025 года 4579342 единицами первичных геологических материалов, а также до конца 2024 года структурированными 56180 единицами вторичных геологических отчетов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z243" w:id="207"/>
+    <w:bookmarkStart w:name="z244" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Для всей геологической информации будет представлен открытый электронный доступ. Задачей АО "НГС" является наполнение ЕПН "minerals.gov.kz" до конца 2025 года 4579342 единицами первичных геологических материалов, а также до конца 2024 года структурированными 56180 единицами вторичных геологических отчетов. </w:t>
+        <w:t>
+      На данной платформе будет реализована автоматизация сдачи отчетности недропользователей. После завершения всех работ в части реализации бизнес- процессов планируется автоматизация процесса сдачи вторичного геологического отчета посредством ЕПН minerals.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z244" w:id="208"/>
+    <w:bookmarkStart w:name="z245" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      На данной платформе будет реализована автоматизация сдачи отчетности недропользователей. После завершения всех работ в части реализации бизнес- процессов планируется автоматизация процесса сдачи вторичного геологического отчета посредством ЕПН minerals.gov.kz.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ожидаемые результаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z245" w:id="209"/>
+    <w:bookmarkStart w:name="z246" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Ожидаемые результаты</w:t>
+        <w:t>
+      Полностью оцифрованная первичная и структурированная вторичная геологическая информация до 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z246" w:id="210"/>
+    <w:bookmarkStart w:name="z247" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Полностью оцифрованная первичная и структурированная вторичная геологическая информация до 2026 года.</w:t>
+      В 2026 году на отраслевой информационной платформе в открытом доступе будут отражены все геологические материалы, за исключением конфиденциальных и секретных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z247" w:id="211"/>
+    <w:bookmarkStart w:name="z248" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В 2026 году на отраслевой информационной платформе в открытом доступе будут отражены все геологические материалы, за исключением конфиденциальных и секретных.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ключевые показатели</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z248" w:id="212"/>
+    <w:bookmarkStart w:name="z249" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Ключевые показатели</w:t>
+        <w:t>
+      завершение оцифровки накопленной исторической геологической информации, за исключением секретной и конфиденциальной, к 2026 году 100 %, в том числе в 2023 году – 20 %, 2024 году – 50 %, 2025 году – 97,5 %, 2026 году – 100 %.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z249" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2025 году 100 %, в том числе в 2023 году – 20 %, в 2024 году – 50 %, с 2025 года – 100 %. </w:t>
+        <w:t>Подраздел 2. Стратегические направления: создание благоприятного климата по привлечению инвестиций в недропользование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подраздел 2. Стратегические направления: создание благоприятного климата по привлечению инвестиций в недропользование</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел 2 с изменением, внесенным постановлением Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="214"/>
+    <w:bookmarkStart w:name="z251" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель 1. Информационно-аналитическое и методическое обеспечение геологической отрасли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z252" w:id="215"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z252" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Эта цель АО "НГС" будет направлена на информационно-аналитическое и методическое обеспечение государственных и квазигосударственных организаций, а также недропользователей, испытывающих данную потребность. Вместе с тем планируются формирование портфеля инвестиционных пакетов геологической информации с целью привлечения инвестиций на разведку потенциальных месторождений, предоставление геологической информации и информационно-аналитической продукции потребителям. Также совместно с научными и производственными организациями предполагается проводить обработку и интерпретацию геологической информации. В дополнение к этому планируется активное участие в разработке нормативных рекомендаций, способствующих эффективному функционированию геологической отрасли. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z253" w:id="216"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z253" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В настоящее время в Республике Казахстан все актуальнее становится решение задач по рациональному управлению и использованию недр, в частности подземных вод, с использованием современных информационных технологий. Для информационного обеспечения ведения мониторинга подземных вод на всех наблюдаемых водных объектах необходимо проведение работ по формированию и ведению банка данных мониторинга подземных вод и опасных геологических процессов на областном, территориальном и республиканском уровнях. Данная услуга на протяжении многих лет оказывается АО "Национальная геологическая служба" по ведению государственного водного кадастра и банка данных государственного мониторинга подземных вод и опасных геологических процессов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z254" w:id="217"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z254" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На сегодняшний день государственная сеть мониторинга насчитывает около 3921 наблюдательных скважин на 389 постах наблюдения по всей республике. Мониторинг наблюдательных постов ведется 15 режимными партиями и сформировывается в единую базу данных "Подземные воды". В базе данных содержатся информация по режиму и водоотбору, запасы и использование, гидрохимия, картографическая база данных водообеспеченности Республики Казахстан, кадастры и информация по загрязнению подземных вод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z255" w:id="218"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z255" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный реестр участков загрязнения окружающей среды является банком данных, в котором собираются данные о видах и происхождении участков загрязнения, объемах и концентрациях загрязняющих веществ на них, принадлежности участков загрязнения и мерах по их ликвидации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z256" w:id="219"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z256" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Работы по ведению государственного кадастра участков загрязнения подземных вод Республики Казахстан проводились до 2014 года на основе подсистемы "Опасные геологические процессы". С 1999 по 2005 годы кадастром зарегистрировано было 1145 объектов источников и очагов загрязнений. Реестр состоял на основании реестрового паспорта участка загрязнения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z257" w:id="220"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z257" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В данном направлении целью АО "НГС" является вновь создать базу данных "Опасные геологические процессы" (далее – ОГП), задачами которой будут являться мониторинг ОГП, своевременное выявление и прогнозирование развития ОГП, влияющих на безопасное состояние геологической среды, разработка и реализация мер по предупреждению и ликвидации чрезвычайных ситуаций для обеспечения безопасности населения и экономики страны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z258" w:id="221"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z258" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный процесс включает в себя сбор, изучение, систематизацию и анализ материалов для ведения мониторинга по участкам загрязнения и проявлений ОГП, подготовку схематических карт, изучение условий загрязнения подземных вод и их защищенности, инженерно-геологических условий и развитие как производственного, так и научного направления, а также источников и механизмов воздействия техногенной нагрузки на геологическую среду. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z259" w:id="222"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z259" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В результате реализации данных задач будет создан государственный банк данных "Участки загрязнений и ОГП" по всей республике. Постоянный непрерывный мониторинг позволит выявлять очаги загрязнений подземных вод и риски возникновения загрязнения. Своевременное оповещение государственных органов для принятия своевременных мер по недопущению ОГП в геологическую среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z260" w:id="223"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z260" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 1. Разработка нормативных рекомендаций для функционирования геологической отрасли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z261" w:id="224"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z261" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Следует отметить, что после обретения независимости Республики Казахстан инструкции, нормативы, методики и другие нормативные документы в геологической отрасли были заимствованы с советских первоисточников. Действующая на тот период нормативная база с истечением времени стала представлять собой устаревший материал, составленный и разработанный в советский период. Все это потребовало реализации научно-методического обеспечения геологической отрасли и информационно-аналитического сопровождения деятельности государственных и квазигосударственных организаций, а также недропользователей, испытывающих данную потребность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z262" w:id="225"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z262" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итогом огромной работы стала правовая реформа сферы недропользования, ознаменовавшаяся принятием 27 декабря 2017 года Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс), которая кардинально изменила нормативно-правовую архитектуру в сфере недропользования, обеспечив более конкурентный доступ к недрам, сведениям о недрах и недропользовании, геологической информации, усилив защиту исключительных прав открывателя месторождения на ее разработку. В итоге было разработано и утверждено порядка 30 подзаконных актов в геологической отрасли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z263" w:id="226"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z263" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При координации уполномоченного органа в сфере геологии АО "НГС" будет проводить анализ существующих нормативных документов, инструкций, методических требований и рекомендаций, оценивая их применимость в геологической отрасли. На основе результатов этого анализа будет инициировать соответствующие изменения и дополнения в действующие и разработку новых инструкций, методических требований и рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z264" w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z264" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В частности, в соответствии с Концепцией развития геологической отрасли Республики Казахстан на 2023 – 2027 годы будут разработаны нормативные требования и методические рекомендации по проведению картирования масштаба 1:50000, где будут предусмотрены критерии и условия его проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z265" w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z265" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме того, запланированы обновление и дополнение нормативно-методической базы по организации деятельности ГосГИН.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z266" w:id="229"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z266" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 2. Формирование портфелей инвестиционных пакетов геологической информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z267" w:id="230"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z267" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С целью привлечения инвестиций и повышения прибыли компании за счет коммерческих услуг АО "НГС" планирует разработать портфель инвестиционных пакетов геологической информации на базе уже имеющейся услуги формирования пакетов геологической информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z268" w:id="231"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z268" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С учетом зарекомендованных зарубежных стандартов пакет геологической информации формируется на основе геологических и геофизических исследований территории участка, включающей карты, отчеты и другие материалы, хранящиеся в республиканских геологических фондах. Для этого используются электронная картотека, интерактивная карта, карточки изученности территории. Предоставляемый пакет геологической информации включает данные о геологическом строении недр, свойствах и условиях залегания горных пород, полезных ископаемых и других геологических образованиях, геофизических и геохимических полях, геологических процессах, запасах полезных ископаемых и т.д. Графические материалы будут представлены в виде геологических, структурных, тектонических, геоморфологических карт, сейсмических разрезов, стратиграфических колонок и других приложений, содержащих геологическую информацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z269" w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z269" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме того, в рамках ускорения процесса предоставления услуг уполномоченному государственному органу и недропользователям будут осуществляться экспресс-обработка и интерпретация геолого-геофизических материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z270" w:id="233"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z270" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В свою очередь инвестиционный пакет геологической информации будет содержать оценку перспектив проведения недропользования на определенном участке недр с указанием экономических показателей, видов и объемов работ, технико-экономических расчетов и рекомендаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z271" w:id="234"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z271" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 3. Создание информационно-аналитического центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z272" w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z272" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стоит отметить, что в целях обеспечения информационно-аналитического обеспечения отрасли планируется создание информационно-аналитического центра на базе представительства "Южная геологическая служба" АО "НГС".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z273" w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z273" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В рамках функционирования информационно-аналитического центра (далее – ИАЦ) планируются сбор и обобщение данных для формирования информационно-правовых бюллетеней, сборников, справочников, материалов по состоянию, изменению и использованию минерально-сырьевой базы, подготовка и изготовление карт, схем по недропользованию с элементами изученности и результатов научных исследований, подготовка пакетов геологической информации по участкам недр, выставляемых на аукцион на право пользования недрами, учебно-методических материалов по вопросам развития геологической отрасли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z274" w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z274" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Следует отметить, что выпуск продукции (информационно-правовые бюллетени, сборники, справочники), подготовка и изготовление карт представляют собой важный дополнительный источник доходов для многих геологических служб мира. Этот подход позволит не только эффективно распространять ценные знания и информацию, но и обеспечить финансовую устойчивость компании. Примером успешной монетизации продукции геологической службы является опыт Британской геологической службы (BGS) за период 2021 – 2022 годы, доход от выпуска продукции которой составил 8 % от общего бюджета (55,1 млн фунтов стерлингов). Это демонстрирует значительный потенциал дополнительного источника доходов, который может быть успешно реализован в АО "НГС". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z275" w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z275" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ожидаемые результаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z276" w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z276" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Путем реализации поставленных задач будет достигнуто укрепление информационной и аналитической поддержки в сфере геологии: будет разработан набор нормативных рекомендаций, сформированы инвестиционные пакеты с геологической информацией и создан информационно-аналитический центр, способствующий обмену, анализу и оптимизации использования геологических данных, что поддержит более эффективное функционирование и развитие отрасли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z277" w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z277" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ключевые показатели</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z278" w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z278" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) количество нормативных рекомендаций в геологической отрасли – ежегодно не менее 2 нормативных документов;</w:t>
+      1) количество методических рекомендаций в геологической отрасли – ежегодно не менее 2 нормативных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z279" w:id="242"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z279" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количество инвестиционных пакетов геологической информации – к 2032 году 31 пакетов геологической информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z280" w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z280" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анализ состояния минерально-сырьевой базы по основным приоритетным отраслям в разрезе административных единиц Республики Казахстан – ежегодно по 17 отчетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z281" w:id="244"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z281" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель 2. Обеспечение качества и эффективности геологического изучения недр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z282" w:id="245"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z282" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Задача 1. Внедрение эффективных региональных методов поисков полезных ископаемых </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z283" w:id="246"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z283" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В Послании Главы государства народу Казахстана "Экономический курс Справедливого Казахстана" поставлена задача довести к 2026 году площадь геолого-геофизической изученности с текущих полутора миллионов до не менее 2 миллионов 200 тысяч квадратных километров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z284" w:id="247"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z284" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для исполнения данной задачи будут осуществлены инвентаризация первичной геологической информации и комплексный анализ геологоразведочных работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z285" w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z285" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Также АО "НГС" будет осуществлять разработку проектно-сметной документации (далее – ПСД) и авторский надзор за проектами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z286" w:id="249"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z286" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кроме того, планируется, что АО "НГС" будет осуществлять интерпретации дистанционного зондирования земли (далее – ДЗЗ), геофизики, геохимии, лабораторно-аналитические исследования вещественного состава полезных ископаемых согласно международным стандартам, обработку и комплексный анализ геологических, геофизических, геохимических данных совместно с научными учреждениями Казахстана. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z287" w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z287" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласно Концепции развития геологической отрасли будет осуществлен переход по картированию с масштаба 1:200000 до 1:50000 с интеграцией научных и научно-образовательных организаций, что позволит выявить перспективные участки на полезные ископаемые, активизировать деятельность геологоразведочных компаний на рынке Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z288" w:id="251"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z288" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итогом деятельности АО "НГС" станет получение данных для широкого круга потребителей, включая территориальное планирование, строительство, выявление перспектив, поиски полезных ископаемых, обеспечение населения подземными водами, выбор участков локализации отходов, размещение транспортных коммуникаций, охрану и развитие парков, прогнозирование геологических опасностей и рисков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z289" w:id="252"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z289" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кроме того, будут осуществлены супервайзинг и авторский надзор по ГосГИН работам с целью выявления, локализации геофизической, геолого-геохимической оценки ресурсов рудных полей, границ металлогенических провинций, областей, зон и рудных районов, оценки их минерагенического потенциала до выявления, скрытого оруденения и оценки флангов и глубоких горизонтов месторождений для расширения их перспектив на основе изучения первичных ореолов и зональности месторождений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z290" w:id="253"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z290" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 2. Обеспечение качества планирования и проектирования геологоразведочных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z291" w:id="254"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z291" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Анализ показывает, что на сегодняшний день потенциал научно-образовательных и научных организаций используется не на должном уровне, прежде всего при планировании и проектировании системных региональных геологических исследований. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z292" w:id="255"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z292" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АО "НГС" совместно с научно-образовательными и научными организациями в области геологии будут участвовать в формировании и научном обосновании планирования, проектирования на всех стадиях и реализации, сопровождая полевые работы, выполняемые привлекаемыми сервисными организациями (бурение, геофизические исследования, супервайзинг). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z293" w:id="256"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z293" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме того, согласно Концепции развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденной постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127, обозначено о необходимости обеспечения возможности проведения сложных аналитических исследований полезных ископаемых, обработки и комплексного анализа огромного объема геологических, геофизических, геохимических и дистанционных данных совместно с научными учреждениями, результатом которых должны стать повышение глубинности исследований, обоснованные предложения по разработке программ развития минерально-сырьевой базы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z294" w:id="257"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z294" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соответственно АО "НГС" осуществит взаимодействие с профилирующими вузами и научными учреждениями страны с целью научного обоснования планирования и проведения геологического изучения недр, включая научно-исследовательское сопровождение геологоразведочных работ с учетом инновационного подхода, а также систематизации, анализа и обобщения накопленных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z295" w:id="258"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z295" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 3. Обобщенный анализ перспектив по полезным ископаемым, выявление перспективных участков по ГосГИН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z296" w:id="259"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z296" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях обеспечения реализации ГосГИН одной из основных задач АО "НГС" будет укрепление МСБ Казахстана, что будет достигаться через проведение анализа перспектив по полезным ископаемым, выявление перспективных участков, а также предоставление качественных пакетов геологической информации для отечественных и зарубежных недропользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z297" w:id="260"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z297" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ геологических и геофизических материалов обогатит понимание геологической структуры и особенностей изучаемого участка, определив характеристики горных пород, литологический состав, геохимические и минералогические параметры. Такие анализы также способствуют выявлению перспективных зон для бурения скважин и проведения разведочных работ, что дополнительно уточняет ресурсные оценки и определение потенциала месторождений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z298" w:id="261"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z298" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основываясь на полученной информации, будут проводиться анализ и интерпретация геологической информации путем сопоставления данных из различных отчетов, составление геологических карт, выявление перспективных участков исследования и дальнейшей разработки. Также будут использованы современные методы анализа геологических и геофизических материалов с использованием программ и математических моделей, что позволит эффективно обрабатывать и интерпретировать полученные данные для принятия обоснованных решений при планировании и разработке месторождений, повышения общей эффективности геологоразведочных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z299" w:id="262"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z299" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целом результаты анализа и интерпретации геологических и геофизических материалов будут использованы для планирования геологоразведочных работ, определения ресурсного потенциала участков, принятия решений о дальнейшей разработке месторождений, с последующим внесением предложений уполномоченному органу, отечественным и зарубежным недропользователям с соблюдением интересов государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z300" w:id="263"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z300" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ожидаемые результаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z301" w:id="264"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z301" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ перспективных участков по полезным ископаемым, включая данные ГосГИН, позволит лучше выявить и оценить потенциально прибыльные территории для будущих инвестиций и добычи, что в совокупности обеспечит более эффективное и точное геологическое изучение недр, способствуя развитию отрасли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z302" w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z302" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ключевые показатели</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z303" w:id="266"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z303" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обобщенный анализ перспектив по полезным ископаемым в рамках ГосГИН – ежегодно по 1 отчету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z304" w:id="267"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z304" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) разработка проектно-сметной документации в рамках ГосГИН – ежегодно не менее 2 проектов.</w:t>
+      2) оказание услуг по разработке проектно-сметной документации в рамках ГосГИН – ежегодно не менее 2 проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z305" w:id="268"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z305" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цель 3. Взаимодействие с казахстанскими и зарубежными научными и научно-исследовательскими, образовательными организациями </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z306" w:id="269"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z306" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Взаимодействие с казахстанскими и зарубежными научными и научно-исследовательскими, образовательными организациями, зарубежными геологическими службами играет важную роль в достижении поставленных целей в геологической отрасли. Сотрудничество не ограничивается простым обменом информацией, оно представляют собой гармоничное взаимодействие, нацеленное на обеспечение актуальными знаниями и передовыми технологиями, что позволяет эффективно работать в сложных условиях современного рынка минеральных ресурсов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z307" w:id="270"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z307" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 1. Сотрудничество с казахстанскими и зарубежными научными и научно-исследовательскими, образовательными организациями, международными геологическими службами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z308" w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z308" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Планируется интеграция АО "НГС" с научно-исследовательскими и образовательными организациями в области геологии для достижения синергетического эффекта. В рамках этого сотрудничества совместно будут осуществляться научно-методическое и техническое обеспечение геологической деятельности, а также аналитическая поддержка работы государственных и квазигосударственных организаций, компаний, занимающихся использованием недр. По запросу АО "НГС" планируются использование ресурсов для систематизации, анализа и цифровизации геологической отрасли, а также обновление геологических карт. Важным аспектом сотрудничеств с научными организациями является поддержка формирования и реализации государственной политики в области геологического изучения недр. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z309" w:id="272"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z309" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вместе с тем в рамках сотрудничества с научно-образовательными организациями АО "НГС" планирует организацию специализированной площадки для проведения обучающих курсов по переподготовке и повышению квалификации с участием отраслевых вузов и недропользователей, а также желающих геологов, которые заинтересованы в переквалификации. Это позволит предоставить возможность повысить прикладные навыки, получить новые знания, обогатить профессиональный опыт и подготовить квалифицированных специалистов вышеупомянутых специальностей. Такая инициатива способствует повышению кадрового потенциала и обеспечивает дальнейшее разностороннее применение геологической информации в различных сферах экономики и научных исследований. Для привлечения мировых знаний и опыта АО "НГС" будет стремиться и проводить работы по привлечению филиалов зарубежных отраслевых университетов в Казахстан. Это способствует обмену знаниями и опытом, а также обеспечит обучение местных кадров передовым методикам и технологиям геологоразведки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z310" w:id="273"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z310" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В свою очередь планируется организация проведения республиканских и международных семинаров, конференций, научно-практических семинаров по вопросам развития геологических служб, горнорудного и топливно-энергетических комплексов, недропользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z311" w:id="274"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z311" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО "НГС", стремясь к расширению своего влияния и оптимизации своей деятельности, рассматривает перспективу углубленного взаимодействия с мировыми геологическими службами. Обмен знаниями, опытом и технологиями поможет улучшить методы геологического изучения, оценки недр и т.д. Партнерство с зарубежными компаниями, обладающими передовыми разработчиками, дает АО "НГС" возможность оценить и внедрить инновационные методы и инструменты в свою работу, способствовать улучшению эффективности геологического изучения недр и прогнозированию геологических структур, также обмену опытом и знаниями с международными экспертами. Это не только позволит улучшить свои методы работы, но и способствует росту квалификации сотрудников, участию в обучающих программах и международных семинарах. Также планируются организация выставок, в том числе и за рубежом, с целью пропаганды инвестиционного потенциала минеральных ресурсов и инвестиционного климата Республики Казахстан, содействие проведению специализированных национальных выставок отечественных и иностранных фирм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z312" w:id="275"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z312" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ожидаемые результаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z313" w:id="276"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z313" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целом ожидается, что взаимодействие с научно-исследовательскими и образовательными организациями, международными геологическими службами сыграет ключевую роль в успешной реализации намеченных целей в геологической отрасли. Это предоставит возможность оставаться на переднем крае развития, внедрять передовые технологии, привлекать талантливых специалистов и укреплять научный и производственный потенциал Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z314" w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z314" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ключевые показатели</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z315" w:id="278"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z315" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заключение меморандумов с международными геологическими службами или транснациональными компаниями – ежегодно по 2 меморандума;</w:t>
+      1) ведение работы с зарубежными геологическими службами – ежегодно по 2 меморандума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z316" w:id="279"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z316" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление продуктов АО "НГС" на международных выставках, семинарах, конференциях, мероприятиях – ежегодно в 2-х мероприятиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z317" w:id="280"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z317" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проведение семинаров, практических курсов для недропользователей – ежегодно не менее 4 курсов/семинаров.</w:t>
+      3) проведение семинаров, практических курсов для недропользователей – ежегодно не менее 4 курсов/семинаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z648" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реализация проектов цифровизации геологической информации совместно с отечественными научно-исследовательскими институтами (НИИ) через программно-целевое финансирование (ПЦФ): в 2027 году – 1 проект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подраздел 3. Стратегические направления: устойчивое развитие акционерного общества "Национальная геологическая служба"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел 3 с изменением, внесенным постановлением Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z319" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Целью устойчивого развития является совершенствование деятельности АО "НГС" путем комплексной трансформации ее организационной структуры, процессов и внутренней культуры. Эта трансформация направлена на укрепление позиций компании на рынке, повышение ее эффективности и создание корпоративного бренда. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z320" w:id="282"/>
     <w:p>
       <w:pPr>
@@ -12419,52 +12623,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача 3. Обеспечение роста инвестиций в основной капитал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
     <w:bookmarkStart w:name="z365" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Согласно Концепции развития геологической отрасли на 2023 – 2027 годы к концу 2024 года предусмотрены модернизация действующих кернохранилищ в городах Караганде, Костанае, Актобе и Уральске, а в 2025 году строительство фондохранилища в городе Астане, двух кернохранилищ в городах Астане и Атырау с перспективой расширения количества кернохранилищ во всех регионах страны в будущем. По итогам завершения планируется передача их на баланс АО "НГС" путем увеличения его уставного капитала. </w:t>
+        <w:t>
+      Согласно Плану развития Министерства промышленности и строительства на 2023 – 2027 годы предусмотрено создание инфраструктуры для хранения и обработки геологических материалов к 2028 году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:bookmarkStart w:name="z366" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -12560,91 +12764,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
     <w:bookmarkStart w:name="z370" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рост прибыли до налогообложения – в 2032 году 181 млн тенге;</w:t>
+      1) рост прибыли до налогообложения – ежегодно с 2026 года по 10 %;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
     <w:bookmarkStart w:name="z371" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рост производительности труда – в 2032 году составит 7,6 млн тенге/человек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z372" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) инвестиции в основной капитал – в 2026 году – 120 млн тенге, в 2027 году – 3528 млн тенге.</w:t>
+      3) инвестиции в основной капитал – в 2026 году – 69,8 млн тенге, в 2027 году – 85,1 млн тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z373" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цель 3. Совершенствование системы корпоративного управления </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z374" w:id="336"/>
     <w:p>
@@ -22717,599 +22921,149 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Плану развития </w:t>
+              <w:t>к Плану развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акционерного общества</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Национальная геологическая</w:t>
+              <w:t>"Национальная геологическая</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служба" на 2023 – 2032 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z543" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ключевые показатели деятельности акционерного общества "Национальная геологическая служба" на 2023 – 2032 годы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:tbl>
-[...465 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции постановления Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -23333,3450 +23087,3984 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Название ключевого показателя деятельности, единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2023 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2024 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+2025 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+2027 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+2028 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+2029 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+2030 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+2031 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+2032 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Стратегическое направление 1. Сбор, хранение, обобщение, систематизация и предоставление геологической информации</w:t>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
-[...29 lines deleted...]
-Цель 1. Обеспечение сбора и обобщения геологической информации</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стратегическое направление 1. Сбор, хранение, обобщение, систематизация и предоставление геологической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...400 lines deleted...]
-103</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель 1. Обеспечение сбора и обобщение геологической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сбор, обработка данных отчетности недропользователями об исполнении лицензионных обязательств, %</w:t>
+Сбор, анализ и составление государственного учета полезных ископаемых, отчет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор, обработка данных отчетности недропользователями об исполнении лицензионных обязательств, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...400 lines deleted...]
-66 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Цель 2. Хранение, сопровождение, обработка и актуализация геологических материалов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами, %</w:t>
+Обеспечение возможности по хранению геологических материалов, единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+58 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13,5</w:t>
+59 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13,5</w:t>
+60 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13,5</w:t>
+61 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13,5</w:t>
+62 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 800</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63 600</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 400</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 200</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+66 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Цель 3. Цифровой формат хранения геологической информации</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...373 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цель 3. Цифровой формат хранения геологической информации </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Завершение оцифровки накопленной исторической геологической информации, за исключением секретной и конфиденциальной, в %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
-[...29 lines deleted...]
-Цель 1. Информационно-аналитическое и методическое обеспечение геологической отрасли</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стратегическое направление 2: Создание благоприятного климата по привлечению инвестиции в недропользование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...396 lines deleted...]
-31</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цель 1. Информационно-аналитическое и методическое обеспечение геологической отрасли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выработка нормативных рекомендаций для функционирования геологической отрасли, единиц</w:t>
+Формирование инвестиционных пакетов геологической информации, пакет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26800,1428 +27088,1374 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z544" w:id="428"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="429"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z546" w:id="430"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z547" w:id="431"/>
-[...34 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выработка методических рекомендаций для функционирования геологической отрасли, единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+не менее 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Цель 2. Обеспечение качества и эффективности геологического изучения недр</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анализ состояния минерально-сырьевой базы по основным приоритетным отраслям в разрезе административных единиц Республики Казахстан, отчет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...396 lines deleted...]
-1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цель 2. Обеспечение качества и эффективности геологического изучения недр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработка проектно-сметной документации в рамках ГосГИН, проект</w:t>
+Обобщенный анализ перспектив по полезным ископаемым в рамках ГосГИН, отчет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28236,1000 +28470,942 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z548" w:id="432"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="433"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z550" w:id="434"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z551" w:id="435"/>
-[...34 lines deleted...]
-менее 2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Цель 3. Взаимодействие с казахстанскими и зарубежными научными и научно-исследовательскими, образовательными организациями </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание услуг по разработке проектно-сметной документации в рамках ГосГИН, проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не менее 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...170 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...209 lines deleted...]
-18</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цель 3. Взаимодействие с казахстанскими и зарубежными научными и научно-исследовательскими, образовательными организациями </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Представление продуктов АО "НГС" в международных выставках, семинарах, конференциях, мероприятие</w:t>
+              <w:t xml:space="preserve">
+Ведение работы с зарубежными геологическими службами, меморандум </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29573,92 +29749,96 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение обучающих курсов/семинаров для недропользователей, мероприятие</w:t>
+Представление продуктов АО "НГС" на международных выставках, семинарах, конференциях, мероприятиях, мероприятие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29682,2499 +29862,2561 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не менее 4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Стратегическое направление 3. Устойчивое развитие акционерного общества "Национальная геологическая служба"</w:t>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Проведение семинаров, практических курсов для недропользователей, мероприятие </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация проектов цифровизации геологической информации совместно с отечественными научно-исследовательскими институтами (НИИ) через программно-целевое финансирование (ПЦФ), проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...421 lines deleted...]
-10</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стратегическое направление 3: Устойчивое развитие АО "НГС"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...278 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...101 lines deleted...]
-10</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цель 1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Совершенствование управления персоналом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Цель 2. Обеспечение финансовой устойчивости</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие ученой степени, а также степени кандидат наук (PhD) по направлениям геологических и технических наук, в %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рост прибыли до налогообложения, млн тенге</w:t>
+Привлечение узконаправленных специалистов, в %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18,7</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18,8</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20,7</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19,8</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87,5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105,0</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126,0</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151,2</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-181,4</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...400 lines deleted...]
-7,6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цель </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Обеспечение финансовой устойчивости</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инвестиции в основной капитал, в млн тенге</w:t>
+Рост прибыли до налогообложения, млн тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -32321,536 +32563,1825 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-Цель 3. Совершенствование системы корпоративного управления</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рост прибыли до налогообложения по отношению к предыдущему году, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оценка корпоративного управления, единиц</w:t>
+Рост производительности труда, млн тенге/человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+11,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+7,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестиции в основной капитал, млн тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цель 3. Совершенствование системы корпоративного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка корпоративного управления, единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -33297,3834 +34828,3058 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Плану развития </w:t>
+              <w:t>к Плану развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> акционерного общества</w:t>
+              <w:t>акционерного общества</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Национальная геологическая</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служба" на 2023 – 2032 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z553" w:id="436"/>
+    <w:bookmarkStart w:name="z553" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Обоснование расчетов по целевым значениям ключевых показателей деятельности акционерного общества "Национальная геологическая служба" </w:t>
+        <w:t xml:space="preserve"> Обоснование расчетов по целевым значениям ключевых показателей деятельности акционерного общества "Национальная геологическая служба"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-[...190 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции постановления Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-4</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наименование цели </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевые показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методика расчета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...203 lines deleted...]
-Исходя из этого на ежегодной основе планируется обеспечение 100 % сбора государственного учета полезных ископаемых.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-Исходя из этого на ежегодной основе планируется обеспечение 100 % сбора представленных отчетностей об исполнении лицензионных/контрактных обязательств.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение сбора геологической информации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сбор, анализ и составление государственного учета полезных ископаемых, отчеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Составление государственного учета полезных ископаемых осуществляется на основе данных отчета о добыче полезных ископаемых, представленных недропользователем в соответствии с Правилами представления недропользователями геологических отчетов и отчетов о добытых твердых полезных ископаемых, общераспространенных полезных ископаемых, а также отчета о добытых драгоценных металлах и драгоценных камнях, утвержденными приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 25 мая 2018 года № 392.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласно вышеуказанным Правилам на ежегодной основе в срок до 30 апреля, следующего за отчетным годом, государственный учет полезных ископаемых ведется по 103 компонентам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исходя из этого на ежегодной основе планируется обеспечение 100 % сбора государственного учета полезных ископаемых.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хранение, сопровождение, обработка и актуализация геологических материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z559" w:id="441"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение возможности по хранению геологических материалов, единица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель формируется на основании фактически принятых и находящихся на хранении геологических отчетов. В данный период на хранении находится около 58000 геологических отчетов. С учетом ожидаемого ежегодного прироста в количестве 800 единиц к 2032 году планируемый объем хранения в РГФ (без учета отчетов, хранящихся в регионах) составит 66000 единиц вторичной геологической информации.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="441"/>
-[...71 lines deleted...]
-В – ежегодный планируемый прирост геологических отчетов.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хр = (А+В), где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А – количество геологических отчетов, хранящихся в республиканском геологическом фонде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В – ежегодный планируемый прирост геологических отчетов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z562" w:id="442"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С целью обеспечения открытости и доступности геологических материалов планируется рассекречивание 100 % к 2032 году.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="442"/>
-[...71 lines deleted...]
-В – количество секретных геологических материалов, хранящихся в республиканском геологическом фонде.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х = (А/В*100), где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А – ежегодное планируемое количество материалов для рассекречивания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В – количество секретных геологических материалов, хранящихся в республиканском геологическом фонде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифровой формат хранения геологической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...65 lines deleted...]
-Данный показатель соответствует индикатору Концепции развития геологической отрасли Республики Казахстан на 2023 –2027 годы "Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, в 2025 году 100 %".</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Завершение оцифровки накопленной исторической геологической информации, за исключением секретной и конфиденциальной, в %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данный показатель соответствует индикатору Концепции развития геологической отрасли Республики Казахстан на 2023 – 2027 годы "Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, в 2026 году 100 %"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информационно-аналитическое и методическое обеспечение геологической отрасли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формирование инвестиционных пакетов геологической информации, единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z565" w:id="443"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Инвестиционные пакеты геологической информации формируются на основе запросов недропользователей, охватывая все участки недр, включая те, которые входят в Программу управления государственным фондом недр. Основной результат услуги – пакет геологической информации с данными о изученности территории, включая анализ отчетов и др. </w:t>
-[...102 lines deleted...]
-В – подготовка новых инвестиционных пакетов за отчетный период</w:t>
+ Инвестиционные пакеты геологической информации формируются на основе запросов недропользователей, охватывая все участки недр, включая те, которые входят в Программу управления государственным фондом недр. Основной результат услуги – пакет геологической информации с данными о изученности территории, включая анализ отчетов и другое. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Накопленное количество пакетов: этот показатель отражает общее количество формируемых пакетов геологической информации на протяжении нескольких лет. Он может быть рассчитан путем сложения количества пакетов за каждый год. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Например, Инвп = (А+В), где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А – готовые инвестиционные пакеты за предыдущий год;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В – подготовка новых инвестиционных пакетов за отчетный период.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-Изменения и дополнения направлены на актуализацию действующей нормативной базы, разработку недостающих документов, рекомендаций, оптимизацию и автоматизацию процессов, улучшение методологического состояния отрасли.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анализ состояния минерально-сырьевой базы по основным приоритетным отраслям в разрезе административных единиц Республики Казахстан, отчет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Количество отчетов по договору с уполномоченным органом на ежегодной основе по 17 регионам. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...61 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение качества и эффективности геологического изучения недр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обобщенный анализ перспектив по полезным ископаемым в рамках ГосГИН, отчет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Количество отчетов по договору с уполномоченным органом на ежегодной основе по 17 регионам </w:t>
+ Показатель формируется на основании проведения анализа перспектив по полезным ископаемым, выявления перспективных участков, а также предоставления качественных пакетов геологической информации для отечественных и зарубежных недропользователей. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты анализа и интерпретации геологических и геофизических материалов будут использованы для планирования геологоразведочных работ, определения ресурсного потенциала участков, принятия решений о дальнейшей разработке месторождений с последующим внесением предложений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ По результатам данной работы ежегодно представляется отчет в уполномоченный орган, отечественным и зарубежным недропользователям с соблюдением интересов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...183 lines deleted...]
-По результатам данной работы предоставляется ежегодно отчет в уполномоченный орган, отечественным и зарубежным недропользователям с соблюдением интересов государства. </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание услуг по разработке проектно-сметной документации в рамках ГосГИН, проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель формируется на основании проведения анализа перспектив по полезным ископаемым, выявления перспективных участков, на основании которого по заявкам уполномоченного органа или конкурсных процедур будет осуществляться разработка проектно-сметной документации. Согласно анализу и интерпретации геологические и геофизические материалы будут использованы для планирования геологоразведочных работ, определения ресурсного потенциала участков, принятия решений о дальнейшей разработке месторождений с последующим внесением предложений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По результатам данной работы ежегодно будет разработана (не менее 2) проектно-сметная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-По результатам данной работы будет ежегодно разработана (не менее 2) ПСД.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взаимодействие с казахстанскими и зарубежными научными и научно-исследовательскими, образовательными организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключение меморандумов с зарубежными геологическими службами, договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключение меморандумов с зарубежными геологическими службами с 2024 года (ежегодно не менее 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...102 lines deleted...]
-Заключение меморандума с зарубежными геологическими службами с 2024 года (не менее 2).</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+представление продуктов АО "НГС" на международных выставках, семинарах, конференциях, мероприятиях, мероприятие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Участие в международных выставках, семинарах, конференциях с 2024 года (не менее в 2 мероприятий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...78 lines deleted...]
-Участие в международных выставках, семинарах, конференциях с 2024 года (не менее в 2 мероприятий)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение семинаров, практических курсов для недропользователей, мероприятие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Согласно Плану действий по реализации Концепции по развитию геологической отрасли Республики Казахстан на 2023 – 2027 годы (ежегодно не менее 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...78 lines deleted...]
-Согласно Плану действий по реализации Концепции по развитию геологической отрасли Республики Казахстан на 2023 – 2027 годы </w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация проектов цифровизации геологической информации совместно с отечественными научно-исследовательскими институтами (НИИ) через программно-целевое финансирование (ПЦФ), проект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реализация проектов цифровизации геологической информации совместно с отечественными научно-исследовательскими институтами (НИИ) через программно-целевое финансирование (ПЦФ), в 2027 году – 1 проект</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Совершенствование управления персоналом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...141 lines deleted...]
-В – фактическая численность сотрудников.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие ученой степени, а также степени кандидат PhD философии или по направлениям (геологические и технические науки и другое), в %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень наличия сотрудников с ученой степенью рассчитывается по формуле:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+процент = (А/В) *100, где</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А – количество сотрудников с ученой степенью;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В – фактическая численность сотрудников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Привлечение узконаправленных специалистов, в %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z576" w:id="448"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Процент узконаправленных специалистов рассчитывается по формуле:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="448"/>
-[...71 lines deleted...]
-В – общее количество сотрудников.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+процент = (А/В) *100, где</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А – количество узконаправленных сотрудников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В – общее количество сотрудников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение финансовой устойчивости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z579" w:id="449"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рост прибыли до налогообложения, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рост прибыли до налогообложения рассчитывается по формуле:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="449"/>
-[...71 lines deleted...]
-В – прибыль предыдущего периода.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С=А/В*100, где</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А – прибыль текущего периода;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В – прибыль предыдущего периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рост производительности труда, млн тенге/человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...29 lines deleted...]
-Производительность труда рассчитывается по методике, утвержденной Комитетом по статистике Министерства национальной экономики Республики Казахстан (формула: доход за год/ средняя списочная численность работников на конец года. При этом для прогноза на 2023 – 2032 годы в качестве численности используется плановая штатная численность).</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производительность труда рассчитывается по методике, утвержденной Комитетом по статистике Министерства национальной экономики Республики Казахстан (формула: доход за год/ средняя списочная численность работников на конец года. При этом для прогноза на 2023 – 2032 годы в качестве численности используется плановая штатная численность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвестиции в основной капитал, млн тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...29 lines deleted...]
-По итогам завершения строительства фондохранилища и кернохранилищ планируется передача на баланс АО "НГС" путем увеличения уставного капитала</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По итогам завершения строительства фондо- и кернохранилищ планируется передача на баланс АО "НГС" путем увеличения уставного капитала (2026 год – 69,8 млн тенге, 2027 год – 85,1 млн тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Совершенствование системы корпоративного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценка корпоративного управления, единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z582" w:id="450"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактический уровень рейтинга будет получен по итогам оценки специализированной независимой компанией, привлеченной обществом для определения уровня корпоративного управления компании (планируется в 2026, 2029 и 2032 годах).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="450"/>
-[...183 lines deleted...]
-рекомендации по устранению выявленных несоответствий и дальнейшему совершенствованию системы корпоративного управления.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По результатам оценки независимой организацией готовится отчет по итогам оценки корпоративного управления, который содержит:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+общий рейтинг корпоративного управления и рейтинги по компонентам и подкомпонентам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+характеристику системы корпоративного управления в акционерном обществе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+негативное (сдерживающее) влияние акционера на практику корпоративного управления, выраженное в рейтинговых пунктах и разбитое по факторам влияния;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+описание ключевых положительных моментов и недостатков;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подробное описание положительных моментов и недостатков корпоративного управления в акционерном обществе с обоснованием отнесения того или иного факта к положительным моментам или недостаткам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рекомендации по устранению выявленных несоответствий и дальнейшему совершенствованию системы корпоративного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Увеличение доли женщин на уровне принятия решения, в %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...29 lines deleted...]
-Отношение количества руководителей – женщин, включая структурные подразделения общества, к общей численности руководителей структурного подразделения</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отношение количества руководителей – женщин, включая структурные подразделения общества, к общей численности руководящего состава.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z589" w:id="451"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="451"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37171,3858 +37926,11801 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Плану развития </w:t>
+              <w:t>к Плану развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акционерного общества</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Национальная геологическая</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>служба" на 2023 – 2032 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z591" w:id="452"/>
+    <w:bookmarkStart w:name="z591" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Стратегическая карта акционерного общества "Национальная геологическая служба" на 2023 – 2032 годы</w:t>
+        <w:t xml:space="preserve"> Стратегическая карта акционерного общества "Национальная геологическая служба"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-[...207 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции постановления Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-6</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Документы целеполагания ("Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы Системы государственного планирования (Национальный план развития Республики Казахстан, Стратегия национальной безопасности Республики Казахстан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы Системы государственного планирования (планы развития государственных органов, планы развития областей, городов республиканского значения, столицы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные документы, не входящие в Систему государственного планирования (концепции, национальные проекты, государственные программы, доктрины (стратегии), комплексные планы, Национальный инфраструктурный план)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевые показатели деятельности (далее – КПД) компании, предусмотренные планом развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...116 lines deleted...]
-              <w:t>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...166 lines deleted...]
-План развития АО "НГС" на 2023 – 2032 годы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...298 lines deleted...]
-            </w:r>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет/ задача/ инициатива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель/ основные принципы/ направления/ приоритет/ цель/ задача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевые национальные индикаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Направления цели/ задачи/ ресурсы /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые индикаторы /показатели результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие/ индикатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...178 lines deleted...]
-          <w:bookmarkStart w:name="z596" w:id="454"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Цель 1. Хранение, сопровождение, обработка и актуализация геологических материалов </w:t>
-[...74 lines deleted...]
-Приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами, % – в 2032 году 100 %.</w:t>
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 1. Завершение оцифровки накопленной исторической геологической информации, в том числе по редкоземельным металлам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Сбор, анализ и составление государственного учета полезных ископаемых</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:bookmarkStart w:name="z599" w:id="455"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Послание Главы государства Токаева К.К народу Казахстана от 1 сентября 2021 года. </w:t>
-[...387 lines deleted...]
-          <w:bookmarkStart w:name="z609" w:id="457"/>
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 1. Завершение оцифровки накопленной исторической геологической информации, в том числе по редкоземельным металлам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Цель 1. Цифровой формат хранения геологической информации </w:t>
-[...28 lines deleted...]
-              <w:t>Ключевой показатель 1: Автоматизированный доступ ко всей вторичной геологической информации, % - в 2025 году 100 %.</w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД: Обеспечение возможности по хранению геологических материалов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...112 lines deleted...]
-              <w:t>Задача 7. "Зеленая" экономика и охрана окружающей среды. Внимание будет уделено развитию минерально-сырьевой базы и проведению геологических исследований"</w:t>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...201 lines deleted...]
-Анализ состояния минерально-сырьевой базы по основным приоритетным отраслям в разрезе административных единиц Республики Казахстан, отчет – в 2032 году 17 отчетов.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 1. Завершение оцифровки накопленной исторической геологической информации, в том числе по редкоземельным металлам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Приведение геологических материалов в соответствие с требованиями ведомственных перечней сведений, подлежащих засекречиванию государственными органами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...237 lines deleted...]
-Ключевой показатель 2: Разработка проектно-сметной документации в рамках ГосГИН, проект – ежегодно не менее 2.</w:t>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 1. Завершение оцифровки накопленной исторической геологической информации в том числе по редкоземельным металлам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Завершение оцифровки накопленной исторической геологической информации, за исключением секретной и конфиденциальной</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-          <w:bookmarkEnd w:id="461"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...217 lines deleted...]
- </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километров)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Формирование инвестиционных пакетов геологической информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...761 lines deleted...]
-Ключевой показатель 2: Оценка корпоративного управления, ед. – 1 раз в 3 года.</w:t>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Анализ состояния минерально-сырьевой базы по основным приоритетным отраслям в разрезе административных единиц Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Обобщенный анализ перспектив по полезным ископаемым в рамках ГосГИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шестой вызов – исчерпаемость природных ресурсов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мы должны научиться правильно ими управлять, накапливая доходы от их продажи в казне, и самое главное – максимально эффективно трансформировать природные богатства нашей страны в устойчивый экономический рост.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Оказание услуг по разработке проектно-сметной документации в рамках ГосГИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Ведение работы с зарубежными геологическими службами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Представление продуктов АО "НГС" на международных выставках, семинарах, конференциях, мероприятиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Проведение семинаров, практических курсов для недропользователей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономическая политика нового курса – всеобъемлющий экономический прагматизм на принципах прибыльности, возврата от инвестиций и конкурентоспособности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принятие всех без исключения экономических и управленческих решений с точки зрения экономической целесообразности и долгосрочных интересов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель 4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сквозные преобразования экономики и общества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной принцип 4.5. Обеспечение верховенства права и повышение эффективности государственного управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной принцип 4.5. Обеспечение верховенства права и повышение эффективности государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Уровень активности в области инноваций, %"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Задачи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повышение производительности труда обрабатывающей промышленности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор индекс накопленного роста производительности труда в обрабатывающей промышленности, 2022=100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД Реализация проектов цифровизации геологической информации совместно с отечественными научно-исследовательскими институтами (НИИ) через программно-целевое финансирование (ПЦФ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Наличие ученой степени, а также степени кандидат PhD философии или по направлениям (геологические и технические науки и др.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Охват геолого-геофизической изученности территории, тысячи квадратных километров."</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Привлечение узконаправленных специалистов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Темпы реального роста экономики, % относительно прошлого года"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Рост прибыли до налогообложения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономическая политика нового курса – всеобъемлющий экономический прагматизм на принципах прибыльности, возврата от инвестиций и конкурентоспособности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принятие всех без исключения экономических и управленческих решений с точки зрения экономической целесообразности и долгосрочных интересов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель 4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сквозные преобразования экономики и общества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной принцип 4.5. Обеспечение верховенства права и повышение эффективности государственного управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной принцип 4.5. Обеспечение верховенства права и повышение эффективности государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Индекс накопленного роста, производительности труда, 2022=100"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Задачи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Повышение производительности труда обрабатывающей промышленности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор индекс накопленного роста производительности труда в обрабатывающей промышленности, 2022=100 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Рост производительности труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Казахстан – 2050", Стратегия достижения углеродной нейтральности Республики Казахстан до 2060 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Новая политика развития инновационных исследований </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроме того, мы вполне можем активно участвовать в масштабных международных научно-исследовательских проектах. Это даст нам возможность интегрировать усилия наших ученых с зарубежным научно-исследовательским сообществом по стратегическим инновационным направлениям. Наша цель – стать частью глобальной технологической революции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2. Минерально-сырьевая база: металлы и прочие полезные ископаемые.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритет 1. Развитие ресурсной базы: стимулирование геологоразведки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Развитие ресурсной базы: стимулирование геологоразведки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевой национальный индикатор "Инвестиции в основной капитал (ИОК), % от ВВП"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 2. Завершение создания функционала единой платформы недропользователей с учетом обратной связи участников рынка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Инвестиции в основной капитал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стратегия "Казахстан – 2050"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стратегия "Казахстан – 2050" – новый политический курс для нового Казахстана в быстро меняющихся исторических условиях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономическая политика нового курса – всеобъемлющий экономический прагматизм на принципах прибыльности, возврата от инвестиций и конкурентоспособности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Необходимо внедрять современные инструменты менеджмента и принципы корпоративного управления в государственном секторе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель 4 .</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сквозные преобразования экономики и общества</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основной принцип 4.5. Обеспечение верховенства права и повышение эффективности государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель 39. Значение индекса эффективности государственного управления от Всемирного банка (по шкале от -2,5 до 2,5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологорразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мероприятие 1. Завершение оцифровки накопленной исторической геологической информации, в том числе по редкоземельным металлам.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция развития геологической отрасли Республики Казахстан на 2023 – 2027 годы, утвержденная постановлением Правительства Республики Казахстан от 30 декабря 2022 года № 1127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 2. Уровень обеспеченности открытым электронным доступом к геологической информации, за исключением секретной и конфиденциальной, к 2027 году 100 %, в том числе в 2023 году – 20 %; в 2024 году – 50 %; с 2025 года – 100 %.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Оценка корпоративного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стратегия "Казахстан – 2050"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новые принципы социальной политики – социальные гарантии и личная ответственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита материнства. Обращение к женщинам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Следует активно вовлекать женщин в государственное и общественное управление, особенно на местном уровне в регионах. Создавать благоприятные условия для открытия и ведения бизнеса женщинами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный план развития Республики Казахстан до 2029 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель 4. Сквозные преобразования экономики и общества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+План развития Министерства промышленности и строительства Республики Казахстан на 2023 – 2027 годы, утвержденный приказом Министра промышленности и строительства Республики Казахстан № 412 от 1 октября2025 года </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель. Развитие ресурсной базы: стимулирование геологоразведки. Задача. Развитие геологической базы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевой индикатор 9 Доведение геологоразведочной активности до среднемировых уровней (90 долларов США на квадратный километр)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатель результата 9.1 Повышение охвата геолого-геофизической изученности территории, тысячи квадратных километров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мероприятие 1. Завершение оцифровки накопленной исторической геологической информации, в том числе по редкоземельным металлам </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Концепция семейной и гендерной политики до 2030 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикатор 8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля женщин в исполнительных, представительных и судебных органах власти, государственном, квазигосударственном и корпоративном секторах на уровне принятия решений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КПД. Увеличение доли женщин на уровне принятия решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z647" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41348,31 +50046,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>