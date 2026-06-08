--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="160f035" w14:textId="160f035">
+    <w:p w14:paraId="b659472" w14:textId="b659472">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -569,230 +569,186 @@
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Целевые индикаторы специальной экономической зоны "Alatau";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 6 декабря 2023 года № 1087 "Об утверждении Комплексного плана социально-экономического развития города Қонаев Алматинской области на 2023 – 2027 годы":</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) утратил силу постановлением Правительства РК от 18.03.2026№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правительства РК от 18.03.2026№ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1144,187 +1100,187 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" марта 2023 года № 211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о специальной экономической зоне "Alatau"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Специальная экономическая зона "Alatau" (далее – СЭЗ) расположена в Алматинской области, к северу от города Алматы, вдоль 80-километровой трассы А3 (Алматы – Қонаев), в границах согласно приложению к настоящему Положению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Территория СЭЗ является неотъемлемой частью территории Республики Казахстан и составляет 96560 гектаров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. СЭЗ создается в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечения благоприятного инвестиционного климата для привлечения отечественных и зарубежных инвестиций в рамках реализации проекта, который придаст новый импульс развитию региона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ускоренного развития современной высокоэффективной, конкурентоспособной туристской, медицинской, образовательной, культурно-досуговой инфраструктуры, способной обеспечить и удовлетворить потребности прибывающих казахстанских и зарубежных граждан, формирования качественно нового уровня предоставления услуг в Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Деятельность СЭЗ регулируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1339,501 +1295,501 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О специальных экономических и индустриальных зонах" (далее – Закон) и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в законодательстве о специальных экономических зонах, применяются правила международного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. На территории СЭЗ устанавливается специальный правовой режим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Управление специальной экономической зоной "Alatau"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление СЭЗ осуществляется в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Налогообложение на территории специальной экономической зоны "Alatau"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Налогообложение на территории СЭЗ регулируется налоговым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в законодательстве о специальных экономических зонах, применяются правила международного договора.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Таможенное регулирование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      4. На территории СЭЗ устанавливается специальный правовой режим.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. На территории СЭЗ или ее части действует таможенная процедура свободной таможенной зоны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Территория СЭЗ, на которой применяется таможенная процедура свободной таможенной зоны, является зоной таможенного контроля. Территория СЭЗ должна быть обустроена в целях проведения таможенного контроля. Требования к обустройству территории СЭЗ, включая требования по ограждению и оснащению периметра такой территории системой видеонаблюдения, устанавливаются уполномоченным органом в сфере таможенного дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Управление специальной экономической зоной "Alatau"</w:t>
-[...19 lines deleted...]
-      5. Управление СЭЗ осуществляется в соответствии с Законом.</w:t>
+        <w:t xml:space="preserve"> 5. Порядок пребывания иностранных граждан на территории специальной экономической зоны "Alatau"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. На территории СЭЗ действует порядок въезда, выезда, транзита и пребывания иностранных граждан и лиц без гражданства, а также их транспортных средств, установленный законодательством Республики Казахстан и международными соглашениями, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Налогообложение на территории специальной экономической зоны "Alatau"</w:t>
-[...19 lines deleted...]
-      6. Налогообложение на территории СЭЗ регулируется налоговым законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4. Таможенное регулирование</w:t>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Условия, установленные в настоящем Положении, могут изменяться постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. СЭЗ упраздняется по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управление СЭЗ осуществляется в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При упразднении СЭЗ "Alatau" в связи с истечением срока, на который она создавалась, акимат Алматинской области:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее чем за три месяца до истечения указанного срока публикует в средствах массовой информации объявление о предстоящем упразднении СЭЗ, порядке и сроках приема заявлений и претензий, связанных с ее упразднением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает разъяснение юридическим и физическим лицам, осуществляющим деятельность на территории СЭЗ, порядка переоформления находящихся на ее территории товаров под иную таможенную процедуру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в месячный срок после упразднения СЭЗ представляет Президенту и Правительству Республики Казахстан отчет о результатах деятельности СЭЗ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При досрочном упразднении СЭЗ постановлением Правительства Республики Казахстан процедура должна быть завершена не позднее чем в шестимесячный срок с соблюдением процедур, предусмотренных пунктом 13 настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      12. Управление СЭЗ осуществляется в соответствии с Законом.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Деятельность СЭЗ, не урегулированная настоящим Положением, осуществляется в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      13. При упразднении СЭЗ "Alatau" в связи с истечением срока, на который она создавалась, акимат Алматинской области:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1899,108 +1855,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Положению о специальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической зоне "Alatau"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План границ специальной экономической зоны "Alatau"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территория СЭЗ "Alatau" будет расположена в Алматинской области, к северу от города Алматы, вдоль 80-километровой трассы А3 (Алматы – Қонаев) на территории 96560 гектаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9131300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2036,124 +1992,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2479,31 +2435,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>