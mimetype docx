--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c66303" w14:textId="2c66303">
+    <w:p w14:paraId="c0d9567" w14:textId="c0d9567">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -678,313 +678,455 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) государственный регистрационный номерной знак автотранспортного средства – изделие, являющееся собственностью государства и содержащее индивидуальное буквенно-цифровое обозначение, присваиваемое механическому транспортному средству и изготовленное в соответствии с требованиями национального стандарта. Данное понятие распространяется на номерные знаки "Транзит"; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) автотранспортное средство, находящееся в международном движении по территории Республики Казахстан, – автотранспортное средство, эксплуатируемое иностранцем или лицом без гражданства, не имеющими вида на жительство в Республике Казахстан, и одновременно соответствующее следующим условиям: </w:t>
+        <w:t>
+      5) автотранспортное средство, находящееся в международном движении по территории Республики Казахстан, – автотранспортное средство, эксплуатируемое иностранцем или лицом без гражданства, не имеющими вида на жительство в Республике Казахстан, и одновременно соответствующее следующим условиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z70" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принадлежит физическому или юридическому лицу, имеющему постоянное место жительства или место нахождения вне Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z71" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не зарегистрировано в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      временно ввезено в Республику Казахстан; </w:t>
+    <w:bookmarkStart w:name="z72" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временно ввезено в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z73" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автотранспортное средство также считается находящимся в международном движении по территории Республики Казахстан, если оно эксплуатируется гражданином Республики Казахстан, имеющим постоянное место жительства вне Республики Казахстан, и:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z74" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принадлежит ему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z75" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не зарегистрировано в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z76" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временно ввезено в Республику Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Государственная граница Республики Казахстан (далее – Государственная граница) – линия и проходящая по ней вертикальная плоскость, определяющие пределы территории Республики Казахстан (суши, вод, недр, воздушного пространства) и пространственный предел действия государственного суверенитета Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) обязательный технический осмотр – периодический процесс диагностирования технического состояния автотранспортных средств и прицепов к ним на соответствие требованиям, установленным законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пункт пропуска через Государственную границу (далее – пункт пропуска) – территория (акватория) в пределах железнодорожного, автомобильного вокзала или станции, морского или речного порта, международного аэропорта или аэродрома, а также иной специально выделенный в непосредственной близости от Государственной границы участок местности с соответствующей инфраструктурой, на котором осуществляется пропуск лиц, транспортных средств, грузов и товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и требования въезда (ввоза) на территорию Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Въезд (ввоз) на территорию Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства, осуществляется через пункты пропуска в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Государственной границе Республики Казахстан" и при наличии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свидетельства о государственной регистрации автотранспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договора на оказание услуг о перевозке автотранспортного средства на территорию Республики Казахстан, содержащего сведения о собственнике автотранспортного средства, идентификационные признаки автотранспортного средства, сведения о месте доставки и условия приемки такого автотранспортного средства (в случае ввоза автотранспортных средств с использованием услуг по перевозке автотранспортных средств);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведений из системы электронных паспортов транспортных средств (паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники об идентификационных признаках автотранспортных средств, зарегистрированных в государствах – членах Евразийского экономического союза, и их регистрационном учете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z67" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z67" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования подпункта 3) настоящего пункта не применяются до завершения процессов интеграции систем электронных паспортов транспортных средств (паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники государств - членов Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1003,171 +1145,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Проверка документов, предусмотренных в пункте 3 настоящих Правил и требований, осуществляется в пунктах пропуска органами государственных доходов Республики Казахстан и Пограничной службой Комитета национальной безопасности Республики Казахстан (далее – Пограничная служба).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лица, намеревающиеся осуществить въезд (ввоз) на территорию Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства, при пересечении Государственной границы по требованию представителей органов государственных доходов Республики Казахстан и Пограничной службы предоставляют документы, предусмотренные в пункте 3 настоящих Правил и требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Проверка документа, предусмотренного в подпункте 1) пункта 3 настоящих Правил и требований, осуществляется Пограничной службой путем внесения сведений (государственного регистрационного номерного знака, опознавательного знака, идентификационного номера автотранспортного средства), указанных в свидетельстве о государственной регистрации автотранспортного средства, в информационную систему Пограничной службы, которые путем интегрирования с информационной системой органов внутренних дел Республики Казахстан в автоматическом режиме проходят проверку на предмет нахождения в международном розыске или розыске в соответствии с законодательством Республики Казахстан (далее – розыск).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При установлении нахождения автотранспортного средства в розыске такое автотранспортное средство передается Пограничной службой в органы внутренних дел Республики Казахстан по территориальности и хранится в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил изъятия, учета, хранения, передачи и уничтожения вещественных доказательств, изъятых документов, денег в национальной и иностранной валюте, наркотических средств, психотропных веществ по уголовным делам судом, органами прокуратуры, уголовного преследования и судебной экспертизы, утвержденных постановлением Правительства Республики Казахстан от 9 декабря 2014 года № 1291.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органы внутренних дел Республики Казахстан по запросу Пограничной службы информируют о принятом решении в отношении указанных автотранспортных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Органами государственных доходов Республики Казахстан осуществляется проверка документов, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1182,649 +1324,649 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил и требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам проверки документов, проводимой в соответствии с настоящим пунктом, органами государственных доходов Республики Казахстан проставляется разрешительная отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия одного из документов, указанных в подпунктах 2) и 3) пункта 3 настоящих Правил и требований, разрешительная отметка не проставляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Въезд (ввоз) на территорию Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства, осуществляется Пограничной службой при наличии разрешительной отметки органов государственных доходов и иных контролирующих органов на право ввоза транспортных средств в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия разрешительной отметки органов государственных доходов и иных контролирующих органов на право ввоза транспортных средств в Республику Казахстан Пограничной службой не допускается въезд (ввоз) на территорию Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Эксплуатация на территории Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Эксплуатация на территории Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства, осуществляется путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственной регистрации и учета автотранспортных средств с выдачей соответствующих документов и государственных регистрационных номерных знаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведения обязательного технического осмотра автотранспортных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выполнения условий для допущения к международному движению по территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обязательного страхования гражданско-правовой ответственности владельцев автотранспортных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование подпункта 3) настоящего пункта распространяется в отношении транспортного средства, которое эксплуатируется иностранцем или лицом без гражданства, не имеющими вида на жительство в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Эксплуатация на территории Республики Казахстан автотранспортных средств, зарегистрированных в компетентном органе другого государства, гражданами Республики Казахстан допускается после прохождения обязательной государственной регистрации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О дорожном движении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автотранспортные средства, зарегистрированные в компетентном органе другого государства, участвующие в международном дорожном движении и ввозимые в Республику Казахстан на срок не более одного года, не подлежат обязательной государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Не подлежат эксплуатации автотранспортные средства, зарегистрированные в компетентном органе другого государства, не прошедшие обязательный технический осмотр, за исключением автотранспортных средств категории M1, возраст которых не превышает семи лет, включая год выпуска, не используемых в предпринимательской деятельности в сфере автомобильного транспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К транспортным средствам категории M1 относятся транспортные средства, используемые для перевозки пассажиров и имеющие, помимо места водителя, не более восьми мест для сидения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Требования части первой настоящего пункта не распространяются на автотранспортные средства и прицепы к ним, участвующие в международном движении по территории Республики Казахстан менее девяноста календарных дней подряд с даты ввоза (въезда) таких автотранспортных средств на территорию Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Автотранспортное средство считается находящимся в международном движении по территории Республики Казахстан в случае его соответствия требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 65 Закона Республики Казахстан "О дорожном движении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Автотранспортное средство, участвующее в международном движении, может находится на территории Республики Казахстан до одного года с момента пересечения Государственной границы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении срока, указанного в части второй настоящего пункта, автотранспортное средство, находящееся в международном движении, подлежит вывозу за пределы территории Республики Казахстан на непрерывный срок продолжительностью не менее тридцати календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допуск автотранспортных средств, находящихся в международном движении, к участию в дорожном движении на территории Республики Казахстан осуществляется при наличии выданных в соответствии с требованиями международных договоров, ратифицированных Республикой Казахстан, и законодательства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свидетельства о государственной регистрации автотранспортного средства, прицепа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственного регистрационного номерного знака автотранспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отличительного знака государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) опознавательного знака автотранспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документа, подтверждающего факт прохождения технического осмотра автотранспортным средством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) договора обязательного страхования гражданско-правовой ответственности владельца автотранспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) сведений из системы электронных паспортов транспортных средств (паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники об идентификационных признаках автотранспортных средств, зарегистрированных в государствах – членах Евразийского экономического союза, и их регистрационном учете. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования подпункта 7) настоящего пункта не применяются до завершения процессов интеграции систем электронных паспортов транспортных средств (паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники государств - членов Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1843,244 +1985,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Эксплуатация автотранспортных средств на территории Республики Казахстан допускается только при условии обязательного страхования гражданско-правовой ответственности их владельцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Договор обязательного страхования ответственности владельцев автотранспортных средств заключается в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об обязательном страховании гражданско-правовой ответственности владельцев транспортных средств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Эксплуатация транспортных средств не допускается в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 51 Закона Республики Казахстан "О дорожном движении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрещение эксплуатации автотранспортного средства, участвующего в дорожном движении, осуществляется до устранения причин, послуживших основанием для такого запрещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2406,31 +2548,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>