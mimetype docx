--- v2 (2026-03-12)
+++ v3 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="402cc8a" w14:textId="402cc8a">
+    <w:p w14:paraId="4b3978f" w14:textId="4b3978f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2428,91 +2428,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) разработка и (или) актуализация, утверждение профессиональных стандартов в регулируемых отраслях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) разработка и утверждение правил маркировки и прослеживаемости товаров в пределах компетенции;</w:t>
+      18) разработка и утверждение правил маркировки и прослеживаемости товаров в пределах компетенции, за исключением обувных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z717" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-1) установление в пределах своей компетенции требований к складским помещениям, в которых юридическим лицам и индивидуальным предпринимателям, осуществляющим оборот товаров, подлежащих маркировке, разрешается маркировка товаров после их помещения под процедуру выпуска для внутреннего потребления или реимпорта;</w:t>
+      18-1) установление в пределах своей компетенции требований к складским помещениям, в которых юридическим лицам и индивидуальным предпринимателям, осуществляющим оборот товаров, подлежащих маркировке, разрешается маркировка товаров после их помещения под процедуру выпуска для внутреннего потребления или реимпорта, за исключением обувных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z718" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-2) утверждение в пределах своей компетенции перечня складских помещений, в которых юридическим лицам и индивидуальным предпринимателям, осуществляющим оборот товаров, подлежащих маркировке, разрешается маркировка товаров после их помещения под процедуру выпуска для внутреннего потребления или реимпорта;</w:t>
+      18-2) утверждение в пределах своей компетенции перечня складских помещений, в которых юридическим лицам и индивидуальным предпринимателям, осуществляющим оборот товаров, подлежащих маркировке, разрешается маркировка товаров после их помещения под процедуру выпуска для внутреннего потребления или реимпорта, за исключением обувных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) проведение предварительной процедуры анализа регуляторного воздействия в порядке, определяемом уполномоченным органом по предпринимательству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
@@ -3196,51 +3196,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1) рассмотрение петиций граждан Республики Казахстан в пределах своей компетенции в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) разработка и утверждение подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      36) разработка и утверждение подзаконных нормативных правовых актов, определяющих порядок оказания государственных и социально ответственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) взаимодействие с международными финансовыми и экономическими организациями, а также интеграционными объединениями по вопросам своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
@@ -7900,51 +7900,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217) разработка и утверждение правил проведения конкурсного отбора лиц для управления управляющими компаниями специальных экономических зон и государственных индустриальных зон, а также квалификационных требований к указанным лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z289" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      218) определение предельного размера стоимости контрольного (идентификационного) знака, средства идентификации, применяемых в маркировке товаров, по согласованию с координирующим органом в области маркировки и прослеживаемости товаров и Национальной палатой предпринимателей Республики Казахстан;</w:t>
+      218) определение предельного размера стоимости контрольного (идентификационного) знака, средства идентификации, применяемых в маркировке товаров, по согласованию с координирующим органом в области маркировки и прослеживаемости товаров и Национальной палатой предпринимателей Республики Казахстан, за исключением обувных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z290" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219) определение условий и механизмов финансирования, включая софинансирование промышленно-инновационных проектов, лизингового финансирования в рамках средств из государственного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z291" w:id="309"/>
     <w:p>
@@ -11566,730 +11566,3566 @@
         <w:t>
       369) привлечение к соответствующей ответственности должностных лиц, государственных служащих, действия (или бездействие) которых приводят к нарушению национальных интересов, угрозе национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
     <w:bookmarkStart w:name="z772" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       369-1) осуществление мониторинга, анализа, оценки и прогнозирования внешних угроз национальной безопасности, участие в выработке мер по их нейтрализации, оказание содействия субъектам внешней разведки в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z442" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 370) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       370) разработка и утверждение форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z792" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-1) согласование порядка планирования и реализации государственных инвестиционных проектов по проектам строительства "под ключ", определяемого центральным уполномоченным органом по бюджетной политике;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z792" w:id="471"/>
-[...15 lines deleted...]
-      370-1) согласование порядка планирования и реализации государственных инвестиционных проектов по проектам строительства "под ключ", определяемого центральным уполномоченным органом по бюджетной политике;</w:t>
+    <w:bookmarkStart w:name="z793" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-2) разработка перечня проектов, не требующих разработки технико-экономического обоснования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z793" w:id="472"/>
-[...15 lines deleted...]
-      370-2) разработка перечня проектов, не требующих разработки технико-экономического обоснования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 370-3) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 371) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) разработка и утверждение формы акта приемки объекта в эксплуатацию по согласованию с уполномоченным государственным органом, осуществляющим государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество и государственного технического обследования недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 371-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 372) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) разработка и утверждение правил, определяющих порядок ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 372-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 373) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) осуществление координации и методического руководства местных исполнительных органов в области архитектуры, градостроительства, строительства, развития производственной базы строительной индустрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 373-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 374) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) обеспечение разработки проекта генеральной схемы организации территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 374-1), 374-2) и 374-3) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 375) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) разработка и согласование межрегиональных схем территориального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z448" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) разработка и утверждение правил разработки, согласования и утверждения межрегиональных схем территориального развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z443" w:id="473"/>
-[...15 lines deleted...]
-      371) разработка и утверждение формы акта приемки объекта в эксплуатацию по согласованию с уполномоченным государственным органом, осуществляющим государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество и государственного технического обследования недвижимого имущества;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 376-1) и 376-2) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) определение состава, содержания и порядка разработки проектов границ (черты) населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z444" w:id="474"/>
-[...15 lines deleted...]
-      372) разработка и утверждение правил, определяющих порядок ведения портала и информационных систем для организации проведения комплексной вневедомственной экспертизы проектов строительства по принципу "одного окна";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 378) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      378) согласование проектов границ (черты) города республиканского значения, а также иных городов с численностью населения свыше ста тысяч жителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 379) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) определение состава, содержания, порядка разработки и согласования схем развития и застройки малых населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 380) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) установление порядка разработки, обязательного состава и содержания предпроектной и проектной (проектно-сметной) документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 380-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) разработка и утверждение правил принятия решений по управлению объектом кондоминиума, а также типовых форм протоколов собрания собственников квартир, нежилых помещений, многоквартирного жилого дома и форм ежемесячного и годового отчетов по управлению объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z445" w:id="475"/>
-[...15 lines deleted...]
-      373) осуществление координации и методического руководства местных исполнительных органов в области архитектуры, градостроительства, строительства, развития производственной базы строительной индустрии;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382) утверждение правил приема сточных вод в централизованные системы водоотведения населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z446" w:id="476"/>
-[...15 lines deleted...]
-      374) обеспечение разработки проекта генеральной схемы организации территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z794" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-1) установление порядка обеспечения информационной безопасности в сфере водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z447" w:id="477"/>
-[...15 lines deleted...]
-      375) разработка и согласование межрегиональных схем территориального развития;</w:t>
+    <w:bookmarkStart w:name="z795" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-2) определение отраслевого центра информационной безопасности в сфере водоснабжения и (или) водоотведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z448" w:id="478"/>
-[...15 lines deleted...]
-      376) разработка и утверждение правил разработки, согласования и утверждения межрегиональных схем территориального развития;</w:t>
+    <w:bookmarkStart w:name="z796" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-3) разработка и утверждение правил организации, формирования и функционирования единой государственной информационной системы управления водоснабжением и водоотведением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z449" w:id="479"/>
-[...15 lines deleted...]
-      377) определение состава, содержания и порядка разработки проектов границ (черты) населенных пунктов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 383) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) разработка и утверждение правил адресации объектов недвижимости на территории Республики Казахстан совместно с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 384) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) разработка и утверждение правил создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной и градостроительной экспертизе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 384-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 385) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) разработка и утверждение правил оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическое обоснование и проектно-сметная документация);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 385-1), 385-2), 385-3) и 385-4) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z458" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) разработка и утверждение правил аккредитации экспертных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z450" w:id="480"/>
-[...15 lines deleted...]
-      378) согласование проектов границ (черты) города республиканского значения, а также иных городов с численностью населения свыше ста тысяч жителей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 387) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) разработка и утверждение правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенной для строительства новых, а также изменения (реконструкция, расширение, техническое перевооружение, модернизация и капитальный ремонт) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 387-1) и 387-2) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 388) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) определение порядка утверждения проектов (технико-экономическое обоснование и проектно-сметная документация), предназначенных для строительства объектов за счет бюджетных средств и иных форм государственных инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 389) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) разработка и утверждение индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 390) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) разработка и утверждение единых квалификационных требований, предъявляемых для осуществления лицензируемой архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 390-1), 390-2), 390-3), 390-4) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 391) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) разработка и утверждение правил организации деятельности и осуществления функций заказчика (застройщика);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 391-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 392) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) нормативно-техническое и методологическое обеспечение деятельности субъектов архитектурной, градостроительной и строительной деятельности, а также государственного предприятия, осуществляющего ведение государственного градостроительного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 392-1), 392-2), 392-3), 392-4), 392-5) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) координация действий центральных и местных исполнительных органов по вопросам представления информации и (или) сведений для внесения в базу данных государственного градостроительного кадастра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z451" w:id="481"/>
-[...359 lines deleted...]
-    <w:bookmarkStart w:name="z466" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 394) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       394) разработка и утверждение правил регистрации в базе данных государственного градостроительного кадастра предпроектной и проектной (проектно-сметной) документации, а также объектов архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z467" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 395) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       395) согласование правил формирования архитектурного облика и градостроительного планирования городов республиканского значения, столицы и города областного значения с особым статусом в соответствии с Законом Республики Казахстан на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и иных нормативных правовых актов Республики Казахстан в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z468" w:id="501"/>
+    <w:bookmarkStart w:name="z468" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       396) утверждение правил субсидирования стоимости услуг по подаче питьевой воды из систем водоснабжения, включенных в перечень систем водоснабжения, стоимость услуг по подаче питьевой воды которых подлежит субсидированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z469" w:id="502"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z469" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       397) разработка и внесение в Правительство Республики Казахстан предложения по совершенствованию государственной политики в сфере жилищных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12337,5791 +15173,8767 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z471" w:id="503"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 398) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       399) разработка и утверждение методики расчета размера платы за пользование жилищем из государственного жилищного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z472" w:id="504"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z472" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       400) разработка и утверждение методики расчета годовой сметы расходов на управление объектом кондоминиума, а также методики расчета минимального размера взносов на управление объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z473" w:id="505"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z473" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       401) разработка и утверждение типового положения о жилищной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z474" w:id="506"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z474" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       402) разработка и утверждение квалификационных требований, предъявляемых к управляющему многоквартирным жилым домом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z476" w:id="508"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z475" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      403) разрабатывает и утверждает правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z476" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       404) разработка и утверждение правил изменения способов организации долевого участия в жилищном строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z806" w:id="510"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z477" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405) разрабатывает и утверждает правила ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z806" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       405-1) обеспечение доступа к единой информационной системе долевого участия в жилищном строительстве банкам второго уровня для соблюдения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z807" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-2) разработка и утверждение типовой формы договора о предоставлении гарантии в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z808" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-3) разработка и утверждение типовой формы договора о реновации в рамках гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z809" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-4) разработка и утверждение типовой формы договора залога недвижимого имущества в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z810" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-5) разработка и утверждение порядка предоставления уполномоченной компанией временного жилья и (или) компенсационных выплат собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z811" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-6) разработка и утверждение правил регистрации залога долей в многоквартирном жилом доме или комплексе индивидуальных жилых домов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z812" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-7) разработка и утверждение типовой формы договора о долевом участии в жилищном строительстве в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 405-8) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z478" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      406) разработка и утверждение правил выдачи разрешения на привлечение денег дольщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z479" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407) осуществление координации и методического руководства местных исполнительных органов в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z743" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407-1) осуществление координации и методического руководства жилищным строительным сберегательным банком, обладающим статусом национального института развития, при реализации функций, предусмотренных Законом Республики Казахстан "О жилищных отношениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z745" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407-2) осуществление мониторинга списков граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z480" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408) осуществление методического обеспечения внедрения современных методов управления жилищным фондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">410) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411) разработка и утверждение правил предоставления жилищной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z484" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412) разработка и утверждение правил определения и назначения жилищной инспекцией временной управляющей компании для управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">413) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">414) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415) разработка и утверждение правил предоставления служебного жилища, предназначенного для заселения гражданами Республики Казахстан на период выполнения ими обязанностей, связанных с характером их трудовых отношений, в том числе государственными служащими, назначенными на должность в порядке ротации, и пользования им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z488" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416) разработка и утверждение правил предоставления служебного жилища, предназначенного для заселения гражданами Республики Казахстан и кандасами, участвующими в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о занятости населения, и пользования им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z489" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417) разработка и утверждение правил предоставления жилищ, приравненных к служебным, и пользования ими;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z490" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418) разработка и утверждение правил начисления и выплаты премий государства по вкладам в жилищные строительные сбережения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 419) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) определение отдельных объектов строительства, требующих особого регулирования и (или) градостроительной регламентации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z492" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) разработка и утверждение правил субсидирования затрат работодателей, построивших арендное жилище в селе, поселке, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z709" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-1) разработка и утверждение правил субсидирования ставки купонного вознаграждения по облигациям, выпущенным эмитентом для дальнейшей выдачи ипотечных жилищных займов в целях улучшения жилищных условий в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z710" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-2) осуществление субсидирования ставки купонного вознаграждения по облигациям, выпущенным эмитентом для дальнейшей выдачи ипотечных жилищных займов в целях улучшения жилищных условий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z478" w:id="511"/>
-[...15 lines deleted...]
-      406) разработка и утверждение правил выдачи разрешения на привлечение денег дольщиков;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) осуществление субсидирования затрат работодателей, построивших арендное жилище в селе, поселке, сельском округе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z479" w:id="512"/>
-[...15 lines deleted...]
-      407) осуществление координации и методического руководства местных исполнительных органов в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z797" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421-1) определение правил предоставления построенного жилища гражданам, оставшимся без жилища в результате чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z743" w:id="513"/>
-[...15 lines deleted...]
-      407-1) осуществление координации и методического руководства жилищным строительным сберегательным банком, обладающим статусом национального института развития, при реализации функций, предусмотренных Законом Республики Казахстан "О жилищных отношениях;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 422) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) разработка и утверждение правил изготовления и размещения вывесок с наименованием государственных органов на административных зданиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z495" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) разработка и утверждение технических требований, предъявляемых к жилищам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z745" w:id="514"/>
-[...15 lines deleted...]
-      407-2) осуществление мониторинга списков граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем";</w:t>
+    <w:bookmarkStart w:name="z496" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) организация проведения научно-исследовательских, опытно-экспериментальных работ и использование их результатов в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z480" w:id="515"/>
-[...15 lines deleted...]
-      408) осуществление методического обеспечения внедрения современных методов управления жилищным фондом;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 424-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z497" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) разработка и утверждение правил определения порядка ведения мониторинга строящихся (намечаемых к строительству) объектов и комплексов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z713" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-1) разработка и утверждение формы акта государственных инспекторов о приостановлении деятельности в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z714" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-2) определение перечня требований, нарушение которых влечет применение мер оперативного реагирования, а также определение в отношении конкретных нарушений требований конкретного вида меры оперативного реагирования с указанием срока действия данной меры (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 425-3), 425-4), 425-5), 425-6), 425-7) и 425-8) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) разработка и утверждение правил оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z499" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) разработка и утверждение правил проведения аттестации государственных строительных инспекторов, осуществляющих архитектурно-строительный контроль и надзор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 427-1) и 427-2) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z500" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) разработка и утверждение правил осуществления контроля и надзора за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 428-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">409) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 429) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429) разработка и утверждение правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) разработка и утверждение правил организации застройки и прохождения разрешительных процедур в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 430-1) и 430-2) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) разработка и утверждение типовых правил благоустройства территорий городов и населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z504" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) разработка и утверждение правил осуществления государственного учета жилищного фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z505" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) разработка и утверждение типовой формы договора о долевом участии в жилищном строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z506" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) разработка и утверждение типовой формы договора о предоставлении гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z507" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) разработка и утверждение типовой формы договора залога земельного участка вместе с объектом незавершенного строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z508" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) разработка и утверждение типовой формы договора залога голосующих акций (долей участия в уставном капитале) уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z509" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) разработка и утверждение типовой формы договора доверительного управления голосующими акциями (долями участия в уставном капитале) уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z510" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) разработка и утверждение методики определения размера гарантийного взноса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z511" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) разработка и утверждение методики определения норматива достаточности капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z512" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) разработка и утверждение методики расчета и формирования резерва на урегулирование гарантийных случаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z513" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      441) разработка и утверждение формы отчета инжиниринговой компании в сфере долевого участия в жилищном строительстве о результатах мониторинга за ходом строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов в местный исполнительный орган вне зависимости от способа организации долевого участия в жилищном строительстве, а также единому оператору или в банк второго уровня (в зависимости от способа организации долевого участия в жилищном строительстве);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z514" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) разработка и утверждение порядка рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии и договоров в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z515" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) утверждение правил пользования системами водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z516" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) разработка и утверждение правил технической эксплуатации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">445) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) осуществление координации деятельности местных исполнительных органов областей, городов республиканского значения, столицы при управлении, эксплуатации и развитии систем водоснабжения и водоотведения населенных пунктов, находящихся в коммунальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">447) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) утверждение правил предоставления в имущественный наем (аренду) или доверительное управление системы водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z521" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) утверждение правил выбора, монтажа и эксплуатации приборов и систем учета воды в системах водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z522" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) утверждение правил кредитования строительства, реконструкции и модернизации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z523" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) утверждение правил субсидирования строительства, реконструкции и модернизации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z524" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) осуществление кредитования и субсидирования строительства, реконструкции и модернизации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z773" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-1) осуществление стратегических, регулятивных и реализационных функций в области водоснабжения и водоотведения населенных пунктов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z774" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-2) осуществление координации местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат организаций по водоснабжению и (или) водоотведению на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов в населенных пунктах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z775" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-3) утверждение методики расчета стоимости и объемов предоставляемых услуг по отведению и очистке дождевых, талых, инфильтрационных, поливомоечных, дренажных вод, стекающих с территорий населенных пунктов и промышленных предприятий посредством системы ливневой (дренажной) канализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z776" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-4) утверждение критериев включения систем водоснабжения населенных пунктов в перечень систем водоснабжения, стоимость услуг по подаче питьевой воды которых подлежит субсидированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z777" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-5) осуществление координации местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат организаций по водоснабжению и (или) водоотведению на погашение и обслуживание облигационных займов, привлеченных для реализации проектов строительства и реконструкции комплексов очистных сооружений сточных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z778" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-6) утверждение в пределах своей компетенции нормативных правовых актов в области водоснабжения и водоотведения населенных пунктов в соответствии с основными целями и задачами Водного кодекса Республики Казахстан и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z779" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-7) утверждение методики расчета норм производственных расходов и технических потерь воды при эксплуатации системы водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z780" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-8) утверждение методики расчета объемов предоставленных услуг по водоснабжению и (или) водоотведению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z781" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-9) утверждение правил коммерческого учета объема предоставленных услуг по водоснабжению и (или) водоотведению для водопотребителей, не имеющих приборов учета воды и (или) сточных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z782" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-10) принятие совместно с другими заинтересованными государственными органами мер по улучшению качества питьевой воды, которые включают: поддержание в работоспособном состоянии технологий и мощности сооружений, отвечающих определенному качеству водного объекта; использование оборудования и материалов, соответствующих национальным и (или) межгосударственным стандартам с обеспечением высокого качества строительных работ; совершенствование нормативов и национальных стандартов питьевой воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z798" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-11) разработка и утверждение правил планирования, отбора, согласования проектов, мониторинга процессов проектирования, строительства и (или) эксплуатации в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z799" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-12) разработка и утверждение правил осуществления закупок работ и услуг, отбора проектов и поставщиков, заключения договоров в рамках реализации национального проекта по модернизации энергетического и коммунального секторов по согласованию с уполномоченным органом по защите и развитию конкуренции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z800" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-13) разработка и утверждение правил функционирования электронной платформы закупок национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z801" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-14) определение администратора электронной платформы закупок национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z802" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-15) разработка и утверждение типовой конкурсной документации проектов модернизации и строительства энергетической и коммунальной инфраструктуры в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z803" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-16) разработка и утверждение правил приобретения товаров у казахстанских товаропроизводителей и заключения офтейк-контрактов в рамках национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z804" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-17) определение требований и порядка работы единого расчетного центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 453) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453) разработка и утверждение порядка аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 453-1), 453-2), 453-3), 453-4), 453-5), 453-6), 453-7), 453-8), 453-9) и 453-10) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 454) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) разработка и утверждение порядка организации разработки, согласования, утверждения, регистрации и введения в действие (приостановление действия, отмена) государственных нормативов в области архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) разработка и утверждение правил по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 455-1), 455-2), 455-3) и 455-4) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z528" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) разработка и утверждение перечня коммунальных услуг, требований к единому платежному документу и типовых правил предоставления коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z529" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) разработка и утверждение правил организации деятельности жилищно-строительного кооператива и оплаты паевых взносов членами жилищно-строительного кооператива и типовых форм договора участия в жилищно-строительном кооперативе, а также типового устава жилищно-строительного кооператива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z530" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) разработка и утверждение типового устава объединения собственников имущества многоквартирного жилого дома и типового устава кооператива собственников квартир (нежилых помещений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z531" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) разработка и утверждение правил регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z532" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) разработка и утверждение проверочных листов и критериев оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">461) исключен постановлением Правительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.09.2025);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) разработка и утверждение типового договора найма жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z535" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) участие в разработке профессиональных стандартов, отраслевых рамок квалификаций, образовательных программ подготовки кадров, создании системы сертификации, подтверждения и повышения квалификации специалистов по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z536" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) разработка и утверждение порядка проведения капитального ремонта общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z537" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) разработка и утверждение правил формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в том числе функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z538" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      466) разработка и утверждение типового договора управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">467) исключен постановлением Правительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.09.2025);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) разработка и утверждение типовых договоров сотрудничества между объединением собственников имущества или субъектом управления объектом кондоминиума и организациями, предоставляющими коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z541" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) разработка и утверждение правил использования единовременных пенсионных выплат для улучшения жилищных условий в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 470) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) разработка и утверждение правил определения стоимости строительства объектов за счет государственных инвестиций и средств субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 471) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) разработка и утверждение правил формирования и ведения государственного банка проектов строительства, а также предоставления технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 472) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      472) разработка и утверждение правил формирования единого государственного реестра новых технологий в строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 473) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) разработка и утверждение правил проведения комплексной градостроительной экспертизы градостроительных проектов всех уровней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 474) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) разработка и утверждение правил определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства объектов, а также комплексной градостроительной экспертизы проектов градостроительного планирования территорий различного уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) разработка и утверждение правил осуществления технического обследования надежности и устойчивости зданий и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z548" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) определение порядка формирования и ведения архитектурных, градостроительных и строительных каталогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 477) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) разработка и утверждение порядка оказания инжиниринговых услуг по управлению проектом строительства объектов и квалификационных требований, предъявляемых организациям, оказывающим услуги по управлению проектом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 478) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478) разработка и утверждение правил и разрешительных требований по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 478-1) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-1) разработка и утверждение порядка ведения, приостановления, прекращения действия (отзыва) разрешений в автоматизированном реестре разрешений в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z695" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-2) ведение автоматизированного реестра разрешений в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 478-3) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-3) определение применения государственных информационных систем в сфере архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 479) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      479) разработка и утверждение правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 480) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) разработка и утверждение правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 481) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) разработка и утверждение правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 481-1) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z554" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482) разработка и утверждение типовых правил расчета норм потребления коммунальных услуг по электроснабжению для потребителей, не имеющих приборов учета, и коммунальных услуг по реализации тепловой энергии для потребителей, не имеющих приборов коммерческого учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z734" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-1) осуществление методического обеспечения в области теплоэнергетики в части потребления тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z735" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-2) организация проведения научных исследований в области теплоэнергетики в части потребления тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">483) Исключен постановлением Правительства РК от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484) разработка и утверждение по согласованию с центральным уполномоченным органом по бюджетному планированию правил субсидирования части ставки вознаграждения по ипотечным жилищным займам через субъекты квазигосударственного сектора и методики расчета стоимости услуг субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z696" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484-1) разработка и утверждение правил использования выплат целевых накоплений из единого накопительного пенсионного фонда в целях улучшения жилищных условий в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z557" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      485) разработка и утверждение по согласованию с центральным уполномоченным органом по бюджетному планированию правил субсидирования ставки вознаграждения по кредитам, выдаваемым банками второго уровня субъектам частного предпринимательства для целей жилищного строительства, через субъекты квазигосударственного сектора и методики расчета стоимости услуг субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z558" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486) утверждение правил субсидирования затрат организаций по водоснабжению и (или) водоотведению на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов в населенных пунктах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z697" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486-1) разработка и утверждение правил субсидирования затрат организаций водоснабжения и водоотведения на погашение и обслуживание облигационных займов, привлеченных для реализации проектов строительства и реконструкции канализационных очистных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">487) Исключен постановлением Правительства РК от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 488) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      488) разработка и утверждение правил, определяющих порядок ведения портала и информационных систем для организации проведения строительства по принципу "одного окна";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z561" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      489) разработка и утверждение правил осуществления инженерно-геологических изысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 490) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490) разработка и утверждение правил разработки, согласования и утверждения градостроительных проектов (проекты детальной планировки и проекты застройки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 490-1) и 490-2) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      491) проведение публичных слушаний при рассмотрении заявок субъектов государственной монополии в соответствии с правилами ценообразования на товары, работы, услуги, производимые и реализуемые субъектом государственной монополии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z564" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492) утверждение методики расчета размера платы за один кубический метр питьевой воды, поданной из систем водоснабжения, стоимость услуг по подаче питьевой воды которых подлежит субсидированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z783" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-1) утверждение правил по разработке планов развития систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z784" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-2) утверждение правил проведения технического аудита на системах водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z785" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-3) утверждение правил пользования системами ливневой (дренажной) канализации населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 493) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      493) разработка и утверждение правил выдачи решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z566" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494) осуществление субсидирования части ставки вознаграждения по ипотечным жилищным займам через субъекты квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z737" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-1) осуществление субсидирования ставки вознаграждения по кредитам, выдаваемым банками второго уровня субъектам частного предпринимательства для целей жилищного строительства, через субъекты квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z746" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-2) разработка и утверждение правил постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z747" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-3) разработка и утверждение правил реализации мер государственной поддержки, направленных на улучшение жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z748" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-4) разработка и утверждение правил постановки на учет нуждающихся в жилище лиц и предоставления жилища из жилищного фонда государственных учреждений и государственных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z738" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-5) осуществление субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z739" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-6) разработка и утверждение по согласованию с центральным уполномоченным органом по бюджетному планированию порядка субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z791" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-7) разработка и утверждение правил ведения реестра многоквартирных жилых домов по формам управления объектом кондоминиума и субъектам управления объектом кондоминиума и реестра субъектов управления объектом кондоминиума и управляющих многоквартирными жилыми домами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z567" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495) организация и осуществление взаимодействия с Вооруженными Силами Республики Казахстан, другими войсками и воинскими формированиями, специальными государственными и правоохранительными органами Республики Казахстан в области оборонной промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z786" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-1) участие в планировании территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z787" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-2) осуществление организации охраны и обороны объектов территориальной обороны при их наличии во взаимодействии с силами территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z788" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-3) планирование и проведение эвакуационных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z789" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-4) создание специальных формирований и обеспечение их материально-техническими средствами на основании мобилизационного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z790" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-5) проведение мероприятий по инженерно-технической укрепленности и противодиверсионной безопасности объектов территориальной обороны при их наличии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z568" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496) участие в организации текущего и перспективного планирования обеспечения нужд обороны, безопасности и правопорядка в государстве необходимыми видами вооружения, военной, автомобильной и специальной техники, технических и специальных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z569" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      497) участие в осуществлении военно-технического сотрудничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">498) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">499) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      500) организация и проведение мероприятий по развитию оборонно-промышленного потенциала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z573" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      501) принятие решений и определение порядка мер государственной поддержки организациям оборонно-промышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z574" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      502) формирование предложений для включения в государственный образовательный заказ по определению перечня специальностей, по которым требуется подготовка специалистов для оборонно-промышленного комплекса, с учетом проводимого организациями оборонно-промышленного комплекса мониторинга текущих и перспективных потребностей в квалифицированных кадровых ресурсах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z575" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      503) разработка и утверждение правил сертификации и выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники государственной авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z576" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      504) разработка и утверждение сертификационных требований к организациям по техническому обслуживанию и ремонту авиационной техники государственной авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z577" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      505) разработка и утверждение правил оборота вооружения и военной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z578" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506) разработка правил передачи имущества между правоохранительными и специальными государственными органами, Вооруженными Силами Республики Казахстан, другими войсками и воинскими формированиями во время введения чрезвычайного или военного положения на всей территории Республики Казахстан и в отдельных ее местностях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z579" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      507) разработка перечня субъектов, имеющих право пользования вооружением и военной техникой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z580" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      508) осуществление государственного контроля за оборотом вооружения и военной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z581" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      509) разработка правил передачи, реализации, ликвидации посредством уничтожения, утилизации, захоронения и переработки неиспользуемого имущества, а также предоставления в имущественный наем (аренду) неиспользуемых оборонных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z698" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      509-1) разработка и утверждение правил по организации производственной деятельности объектов утилизации боеприпасов и взрывчатых веществ, обеспечению безопасности при проведении данных работ и охраны объектов утилизации боеприпасов и взрывчатых веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z582" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      510) распоряжение неиспользуемым имуществом и принятие решений о передаче, реализации и ликвидации посредством уничтожения, утилизации, захоронения и переработки неиспользуемого имущества в порядке, определенном Правительством Республики Казахстан, и передача неиспользуемого имущества в качестве имущественного вклада в уставный капитал товариществ с ограниченной ответственностью либо в оплату приобретения акций акционерных обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z583" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511) разработка и утверждение правил разработки, согласования, утверждения, регистрации, учета, изменения, пересмотра, отмены и введения в действие военных национальных стандартов, используемых для нужд Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z699" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-1) разработка и утверждение правил организации и проведения научных исследований в рамках государственного оборонного заказа по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z700" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-2) разработка и утверждение правил проведения экспертизы научных исследований в рамках государственного оборонного заказа по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z701" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-3) разработка специализированных научных направлений в рамках государственного оборонного заказа по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z702" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-4) создание экспертных советов по специализированным научным направлениям в рамках государственного оборонного заказа, утверждение их положений и составов по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 511-5) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">511-6) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z705" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-7) разработка, согласование, утверждение, изменение, отмена военных национальных стандартов и ведение их учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z584" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      512) разработка и утверждение, отмена, приостановление технических регламентов, а также внесение изменений и (или) дополнений в технические регламенты по вопросам, входящим в компетенцию, по согласованию с уполномоченным органом в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z585" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      513) создание экспертных советов в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z586" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514) утверждение состава экспертных советов в области технического регулирования и положения о них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 514-1), 514-2), 514-3), 514-4), 514-5), 514-6), 514-7), 514-8), 514-9) и 514-10) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z587" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      515) разработка и утверждение совместно с Министерством обороны Республики Казахстан совместных действий по уничтожению боеприпасов, отнесенных к неиспользуемому имуществу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z588" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      516) внесение предложений в Правительство Республики Казахстан по введению мер государственного стимулирования промышленности, определению порядка применения, а также их отмене;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z589" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      517) внесение предложений в Правительство Республики Казахстан по введению элементов промышленно-инновационной инфраструктуры, а также определению порядка их создания и функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z590" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      518) формирование и ведение реестра территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z591" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      519) содействие развитию национальных систем промышленной кооперации и субконтрактации, в том числе в рамках участия в международных системах промышленной кооперации и субконтрактации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z592" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      520) определение отраслевых центров технологических компетенций по рекомендации Совета по технологической политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z593" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      521) проведение мониторинга исполнения заключенного соглашения о повышении конкурентоспособности;   522) оказание содействия субъектам промышленно-инновационной деятельности по вхождению в глобальные цепочки добавленной стоимости, в том числе путем применения технической документации на производство новых видов товаров и мировых производственных франшиз ведущих мировых производителей, лидирующих по конкретным товарам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">523) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">524) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z596" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      525) осуществление сбора информации о потребностях субъектов деятельности в сфере промышленности в научных исследованиях, разработках и еҰ направление для размещения на интернет-ресурсе уполномоченного органа в области науки и периодических печатных изданиях в целях привлечения научных организаций для осуществления научных исследований и разработок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z597" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      526) поиск и проведение переговоров с потенциальными инвесторами, в том числе иностранными, с целью привлечения их к участию в реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z598" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      527) привлечение субъектов промышленно-инновационной деятельности к участию в бизнес-форумах, конференциях и семинарах по инвестиционной тематике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z599" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      528) распространение информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z600" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      529) стимулирование действующих инвесторов на осуществление реинвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z601" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      530) привлечение инвесторов, в том числе иностранных, для создания совместных производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z602" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      531) принятие мер по снижению углеродного следа, которые могут включать следующие направления: расширение производства таких товаров, стимулирование приобретения товаров, в том числе в соответствии с законодательством Республики Казахстан о государственных закупках, повышение привлекательности их эксплуатации и иные меры, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z603" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      532) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z604" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      533) создание совета по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z605" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      534) представление информации по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z606" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      535) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценки результатов государственного социального заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z607" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      536) оказание информационной, консультативной, методической поддержки неправительственным организациям, осуществляющим государственный социальный заказ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z608" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      537) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z609" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      538) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z610" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      539) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z611" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      540) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z612" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      541) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z613" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      542) ежегодно до 1 декабря представление в уполномоченный орган в сфере взаимодействия с неправительственными организациями информации о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z614" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      543) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектами государственной монополии и специального права, по согласованию с антимонопольным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z615" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      544) осуществление иных полномочий, предусмотренных законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлениями Правительства РК от 28.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 30.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 14.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 21.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...113 lines deleted...]
-    <w:bookmarkEnd w:id="517"/>
+    </w:p>
+    <w:bookmarkStart w:name="z616" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...815 lines deleted...]
-    <w:bookmarkEnd w:id="552"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z617" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z618" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z619" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель имеет заместителей (вице-министров), которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z620" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Министерства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z621" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z622" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет полномочия своих заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z623" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возлагает на одного из вице-министров полномочия по подписанию документов, адресованных руководству Правительства и Руководителю Аппарата Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z624" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по согласованию с руководителем аппарата назначает на должности и освобождает от должностей заместителей руководителей ведомств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z625" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отменяет или приостанавливает полностью или в части действие актов ведомств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z626" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Министерство в Парламенте Республики Казахстан, государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z627" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает регламент работы Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z628" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) согласовывает и визирует проекты нормативных правовых актов, поступивших на согласование в Министерство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z629" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает меры по противодействию коррупции в Министерстве и несет за это персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z630" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z631" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Министра в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z632" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z633" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аппарат Министерства возглавляется руководителем аппарата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z634" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="553"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z635" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z636" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z637" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z638" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z639" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...661 lines deleted...]
-    <w:bookmarkEnd w:id="583"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z640" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z641" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...2592 lines deleted...]
-      536) оказание информационной, консультативной, методической поддержки неправительственным организациям, осуществляющим государственный социальный заказ;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z608" w:id="679"/>
-[...1056 lines deleted...]
-    <w:bookmarkEnd w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 15.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18176,450 +23988,450 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z642" w:id="713"/>
+    <w:bookmarkStart w:name="z642" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z643" w:id="714"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z643" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерное общество "Казахстанский центр индустрии и экспорта "QazIndustry";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z644" w:id="715"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z644" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акционерное общество "Национальная компания "Казахстан инжиниринг" (Kazakhstan Engineering)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z645" w:id="716"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z645" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) акционерное общество "Управляющая компания специальной экономической зоны "Химический парк Тараз".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z692" w:id="717"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z692" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) акционерное общество "Фонд развития оборонно-промышленного комплекса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z646" w:id="718"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z646" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет промышленности Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z647" w:id="719"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z647" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z648" w:id="720"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z648" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерное общество "Национальный центр энергосбережения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z649" w:id="721"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z649" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) товарищество с ограниченной ответственностью "Научно-производственный центр машиностроения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z650" w:id="722"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z650" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканские государственные предприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z651" w:id="723"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z651" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное предприятие на праве хозяйственного ведения "Жезказганредмет" Комитета промышленности Министерства промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z652" w:id="724"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z652" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр по комплексной переработке минерального сырья Республики Казахстан" Комитета промышленности Министерства промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z653" w:id="725"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z653" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр технологического прогнозирования" Комитета промышленности Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z654" w:id="726"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z654" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z655" w:id="727"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z655" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       республиканские государственные предприятия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z656" w:id="728"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z656" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное предприятие на праве хозяйственного ведения "Государственная вневедомственная экспертиза проектов" Комитета по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (РГП "Госэкспертиза");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z657" w:id="729"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z657" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр государственного градостроительного планирования и кадастра" Комитета по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z658" w:id="730"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z658" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z659" w:id="731"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z659" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерное общество "Казахский научно-исследовательский и проектный институт строительства и архитектуры";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z660" w:id="732"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z660" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акционерное общество "Казахстанский центр модернизации и развития жилищно-коммунального хозяйства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18648,230 +24460,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z664" w:id="733"/>
+    <w:bookmarkStart w:name="z664" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитет геологии Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z665" w:id="734"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z665" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальная геологическая служба".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z666" w:id="735"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z666" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень государственных учреждений, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z667" w:id="736"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z667" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет геологии Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z668" w:id="737"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z668" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное учреждение "Северо-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Севказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z669" w:id="738"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z669" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное учреждение "Центрально-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Центрказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z670" w:id="739"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z670" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное учреждение "Южно-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Южказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z671" w:id="740"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z671" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное учреждение "Восточно-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Востказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z672" w:id="741"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z672" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное учреждение "Западно-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Запказнедра".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkEnd w:id="707"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18950,68 +24762,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 октября 2023 года № 864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z674" w:id="742"/>
+    <w:bookmarkStart w:name="z674" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия организации которых передаются Министерству промышленности и строительства Республики Казахстан и его ведомствам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkEnd w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменением, внесенным постановлением Правительства РК от 15.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19026,444 +24838,444 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z675" w:id="743"/>
+    <w:bookmarkStart w:name="z675" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерству промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z676" w:id="744"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z676" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z677" w:id="745"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z677" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Казахстанский центр индустрии и экспорта "QazIndustry";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z678" w:id="746"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z678" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальная компания "Казахстан инжиниринг" (Kazakhstan Engineering)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z679" w:id="747"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z679" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Управляющая компания специальной экономической зоны "Химический парк Тараз".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z680" w:id="748"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z680" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитету промышленности Министерства промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z681" w:id="749"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z681" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z682" w:id="750"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z682" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальный центр энергосбережения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z683" w:id="751"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z683" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товарищества с ограниченной ответственностью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z684" w:id="752"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z684" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товарищество с ограниченной ответственностью "Научно-производственный центр машиностроения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z685" w:id="753"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z685" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z686" w:id="754"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z686" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z687" w:id="755"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z687" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Казахский научно-исследовательский и проектный институт строительства и архитектуры";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z688" w:id="756"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z688" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Казахстанский центр модернизации и развития жилищно-коммунального хозяйства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z689" w:id="757"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z689" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитету геологии Министерства промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z690" w:id="758"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z690" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z691" w:id="759"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z691" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальная геологическая служба".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkEnd w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19789,31 +25601,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>