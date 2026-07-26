--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b3978f" w14:textId="4b3978f">
+    <w:p w14:paraId="f60e6b0" w14:textId="f60e6b0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11566,12374 +11566,8214 @@
         <w:t>
       369) привлечение к соответствующей ответственности должностных лиц, государственных служащих, действия (или бездействие) которых приводят к нарушению национальных интересов, угрозе национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
     <w:bookmarkStart w:name="z772" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       369-1) осуществление мониторинга, анализа, оценки и прогнозирования внешних угроз национальной безопасности, участие в выработке мер по их нейтрализации, оказание содействия субъектам внешней разведки в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z442" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370) разработка и утверждение форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту строительства, декларации о соответствии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z792" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-1) согласование порядка планирования и реализации государственных инвестиционных проектов по проектам строительства "под ключ", определяемого центральным уполномоченным органом по бюджетной политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z793" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-2) разработка перечня проектов, не требующих разработки технико-экономического обоснования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-3) определение порядка согласования заключения о качестве строительно-монтажных работ местным исполнительным органом области, города республиканского значения, столицы, осуществляющим государственный архитектурно-строительный контроль и надзор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z443" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) разработка и утверждение формы акта приемки строительного объекта в эксплуатацию по согласованию с уполномоченным государственным органом, осуществляющим государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество и государственного технического обследования недвижимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371-1) утверждение порядка приемки, а также формы акта приемки строительного объекта в эксплуатацию заказчиком (собственником, инвестором) самостоятельно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) разработка и утверждение правил ведения портала для организации разработки и экспертизы проектов по принципу "одного окна";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372-1) осуществление руководства государственной экспертной организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) осуществление координации и методического руководства местных исполнительных органов в сфере архитектуры, градостроительства и строительства, развития производственной базы строительной индустрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373-1) разработка и утверждение нормативных правовых актов, нормативных и методологических документов в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z446" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) организация разработки и корректировки (актуализации) генеральной схемы организации территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374-1) разработка основных положений генеральной схемы организации территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374-2) разработка и утверждение правил разработки, согласования и утверждения генеральной схемы организации территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374-3) мониторинг генеральной схемы организации территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z447" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) организация разработки и корректировки (актуализации) межрегиональной схемы территориального развития и внесение на утверждение в Правительство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z448" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) разработка и утверждение правил разработки, согласования и утверждения межрегиональных схем территориального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376-1) утверждение правил разработки и согласования комплексных схем градостроительного планирования территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376-2) проведение мероприятий по обеспечению рационального использования территорий и природных ресурсов при градостроительном освоении территорий, имеющих государственное и межрегиональное значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) определение состава, содержания и порядка разработки проектов границ (черты) населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">378) исключен постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z451" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) определение состава, содержания, порядка разработки и согласования схем развития и застройки населенных пунктов (упрощенный генеральный план);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z452" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) определение порядка разработки, согласования, утверждения и состава технико-экономических обоснований на строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380-1) организация разработки, разработка и утверждение государственных нормативных документов в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) разработка и утверждение правил принятия решений по управлению объектом кондоминиума, а также типовых форм протоколов собрания собственников квартир, нежилых помещений, многоквартирного жилого дома и форм ежемесячного и годового отчетов по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z454" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382) утверждение правил приема сточных вод в централизованные системы водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z794" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-1) установление порядка обеспечения информационной безопасности в сфере водоснабжения и (или) водоотведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z795" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-2) определение отраслевого центра информационной безопасности в сфере водоснабжения и (или) водоотведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z796" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-3) разработка и утверждение правил организации, формирования и функционирования единой государственной информационной системы управления водоснабжением и водоотведением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z455" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) разработка и утверждение правил адресации объектов недвижимости на территории Республики Казахстан совместно с уполномоченным органом в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z456" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) разработка и утверждение правил создания экспертных комиссий (экспертных групп) и привлечения специалистов (экспертов) (специализированных институтов и организаций) для участия в комплексной вневедомственной экспертизе проектов строительства, а также комплексной градостроительной экспертизе градостроительных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384-1) создание международной экспертной комиссии для проведения межгосударственной экспертизы проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z457" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) разработка и утверждение правил оформления экспертных заключений по комплексной вневедомственной экспертизе проектов строительства, а также комплексной градостроительной экспертизе градостроительных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-1) обеспечение организации работ по совершенствованию государственных нормативных документов на основании перспективной номенклатуры и утвержденного тематического плана работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-2) организация научных исследований по ценообразованию в строительстве и экономике в сфере строительства строительных объектов за счет государственных инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-3) организация разработки и утверждения государственных нормативных документов по ценообразованию в строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-4) разработка и утверждение правил формирования и ведения перечня субъектов предпринимательства, осуществляющих производство (изготовление) и поставку строительных материалов, изделий, конструкций, оборудования для мониторинга цен в строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z458" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) разработка и утверждение правил аккредитации экспертных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z459" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) разработка и утверждение правил проведения комплексной вневедомственной экспертизы проектов строительства, предназначенной для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387-1) утверждение требований к руководителям экспертных организаций, осуществляющих комплексную внедомственную экспертизу проектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387-2) разработка и утверждение правил, определяющих порядок и стоимость оказания консультационных услуг в области проектирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) определение порядка утверждения проектно-сметной документации, предназначенной для строительства строительных объектов за счет государственных инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z461" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) утверждение индивидуальных планов поэтапной разработки и согласования проектно-сметной документации на строительство отдельных объектов особого регулирования и (или) градостроительной регламентации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z462" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) утверждение квалификационных требований, предъявляемых для осуществления лицензируемого вида деятельности в сфере архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-1) ведение реестра лицензий в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-2) определение порядка реализации проектов строительства "под ключ";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-3) утверждение перечня видов подрядных работ (услуг) в составе строительно-монтажных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-4) определение направления саморегулируемых организаций в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z463" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) утверждение правил организации деятельности и осуществления функций заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391-1) определение порядка и требований к осуществлению деятельности технического заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z464" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) осуществление нормативно-технического и методологического обеспечения деятельности субъектов архитектурной, градостроительной и строительной деятельности, а также государственного предприятия, осуществляющего ведение государственного градостроительного кадастра;"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-1) создание государственного градостроительного кадастра, осуществление контроля за его ведением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-2) разработка и утверждение правил ведения и предоставления информации и (или) сведений из государственного градостроительного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-3) утверждение перечня видов деятельности, технологически связанных с производством товаров, работ, услуг по ведению государственного градостроительного кадастра, по согласованию с антимонопольным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-4) установление цен на товары (работы, услуги) по ведению государственного градостроительного кадастра, относящегося к государственной монополии, по согласованию с антимонопольным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-5) согласование цен на виды деятельности, технологически связанные с производством товаров, работ, услуг по ведению государственного градостроительного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z465" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) координация действий центральных и местных исполнительных органов по вопросам представления информации и (или) сведений для внесения в базу данных государственного градостроительного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z466" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      394) разработка и утверждение правил регистрации в автоматизированной цифровой системе государственного градостроительного кадастра градостроительных проектов, предпроектной и проектно-сметной документации, а также объектов архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z467" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395) согласование правил формирования архитектурного облика и градостроительного планирования городов республиканского значения, столицы и города областного значения с особым статусом в соответствии с Законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z468" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      396) утверждение правил субсидирования стоимости услуг по подаче питьевой воды из систем водоснабжения, включенных в перечень систем водоснабжения, стоимость услуг по подаче питьевой воды которых подлежит субсидированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z469" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      397) разработка и внесение в Правительство Республики Казахстан предложения по совершенствованию государственной политики в сфере жилищных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 370) предусматривается в редакции постановления Правительства РК от 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 270</w:t>
+        <w:t xml:space="preserve">398) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      370) разработка и утверждение форм заключений о качестве строительно-монтажных работ и соответствии выполненных работ проекту, декларации о соответствии;</w:t>
-[...3564 lines deleted...]
-    <w:bookmarkStart w:name="z471" w:id="483"/>
+      398) осуществление руководства за деятельностью и координацией действий центральных и местных исполнительных органов при проведении государственной политики в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z471" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       399) разработка и утверждение методики расчета размера платы за пользование жилищем из государственного жилищного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z472" w:id="484"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z472" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       400) разработка и утверждение методики расчета годовой сметы расходов на управление объектом кондоминиума, а также методики расчета минимального размера взносов на управление объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z473" w:id="485"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z473" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       401) разработка и утверждение типового положения о жилищной инспекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z474" w:id="486"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z474" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       402) разработка и утверждение квалификационных требований, предъявляемых к управляющему многоквартирным жилым домом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z475" w:id="487"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z475" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       403) разрабатывает и утверждает правила ведения учета местными исполнительными органами договоров о долевом участии в жилищном строительстве и договоров о долевом участии в жилищном строительстве в рамках реновации, а также договоров о переуступке прав требований по ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z476" w:id="488"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z476" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       404) разработка и утверждение правил изменения способов организации долевого участия в жилищном строительстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z477" w:id="489"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z477" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405) разрабатывает и утверждает правила ведения единой информационной системы долевого участия в жилищном строительстве и долевого участия в жилищном строительстве в рамках реновации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z806" w:id="490"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z806" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       405-1) обеспечение доступа к единой информационной системе долевого участия в жилищном строительстве банкам второго уровня для соблюдения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z807" w:id="491"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z807" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-2) разработка и утверждение типовой формы договора о предоставлении гарантии в рамках реновации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z808" w:id="492"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z808" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-3) разработка и утверждение типовой формы договора о реновации в рамках гарантии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z809" w:id="493"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z809" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-4) разработка и утверждение типовой формы договора залога недвижимого имущества в рамках реновации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z810" w:id="494"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z810" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-5) разработка и утверждение порядка предоставления уполномоченной компанией временного жилья и (или) компенсационных выплат собственникам объекта реновации и (или) недвижимого имущества, входящего в объект реновации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z811" w:id="495"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z811" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-6) разработка и утверждение правил регистрации залога долей в многоквартирном жилом доме или комплексе индивидуальных жилых домов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z812" w:id="496"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z812" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-7) разработка и утверждение типовой формы договора о долевом участии в жилищном строительстве в рамках реновации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-8) разработка и утверждение типовых правил по формированию и ведению реестра недобросовестных застройщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z478" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      406) разработка и утверждение правил выдачи разрешения на привлечение денег дольщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z479" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407) осуществление координации и методического руководства местных исполнительных органов в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z743" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407-1) осуществление координации и методического руководства жилищным строительным сберегательным банком, обладающим статусом национального института развития, при реализации функций, предусмотренных Законом Республики Казахстан "О жилищных отношениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z745" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407-2) осуществление мониторинга списков граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z480" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408) осуществление методического обеспечения внедрения современных методов управления жилищным фондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">410) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411) разработка и утверждение правил предоставления жилищной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z484" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412) разработка и утверждение правил определения и назначения жилищной инспекцией временной управляющей компании для управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">413) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">414) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415) разработка и утверждение правил предоставления служебного жилища, предназначенного для заселения гражданами Республики Казахстан на период выполнения ими обязанностей, связанных с характером их трудовых отношений, в том числе государственными служащими, назначенными на должность в порядке ротации, и пользования им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z488" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416) разработка и утверждение правил предоставления служебного жилища, предназначенного для заселения гражданами Республики Казахстан и кандасами, участвующими в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о занятости населения, и пользования им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z489" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417) разработка и утверждение правил предоставления жилищ, приравненных к служебным, и пользования ими;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z490" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418) разработка и утверждение правил начисления и выплаты премий государства по вкладам в жилищные строительные сбережения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z491" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) определение объектов, требующих особого регулирования и градостроительной регламентации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z492" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) разработка и утверждение правил субсидирования затрат работодателей, построивших арендное жилище в селе, поселке, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z709" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-1) разработка и утверждение правил субсидирования ставки купонного вознаграждения по облигациям, выпущенным эмитентом для дальнейшей выдачи ипотечных жилищных займов в целях улучшения жилищных условий в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z710" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-2) осуществление субсидирования ставки купонного вознаграждения по облигациям, выпущенным эмитентом для дальнейшей выдачи ипотечных жилищных займов в целях улучшения жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z493" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) осуществление субсидирования затрат работодателей, построивших арендное жилище в селе, поселке, сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z797" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421-1) определение правил предоставления построенного жилища гражданам, оставшимся без жилища в результате чрезвычайной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z494" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) разработка и утверждение правил разработки дизайн-кода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z495" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) разработка и утверждение технических требований, предъявляемых к жилищам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z496" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) организация проведения научно-исследовательских, опытно-экспериментальных работ и использование их результатов в области архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424-1) осуществление выбора приоритетных направлений фундаментальных и прикладных научных исследований в сфере архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z497" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) разработка и утверждение правил определения порядка ведения мониторинга строящихся (намечаемых к строительству) объектов и комплексов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z713" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-1) разработка и утверждение формы акта государственных инспекторов о приостановлении деятельности в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z714" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-2) определение перечня требований, нарушение которых влечет применение мер оперативного реагирования, а также определение в отношении конкретных нарушений требований конкретного вида меры оперативного реагирования с указанием срока действия данной меры (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-3) определение порядка формирования и ведения государственного реестра объектов незавершенного строительства, состава включаемых в него сведений, порядка предоставления таких сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-4) утверждение формы заключения об устранении выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-5) утверждение порядка согласования, формы плана-графика посещения строительного объекта на период строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-6) согласование квалификационных требований главных архитекторов и главных государственных строительных инспекторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-7) определение порядка паспортизации строительного объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-8) определение порядка отключения строительного объекта от сетей инженерно-технического обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) разработка и утверждение правил оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z499" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) разработка и утверждение правил проведения аттестации государственных строительных инспекторов, осуществляющих архитектурно-строительный контроль и надзор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427-1) утверждение формы нагрудного знака государственных строительных инспекторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427-2) аттестация государственных строительных инспекторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z500" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) разработка и утверждение правил осуществления контроля и надзора за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428-1) утверждение и размещение годового плана проведения плановых проверок за деятельностью местных исполнительных органов по делам архитектуры, градостроительства, строительства и государственного архитектурно-строительного контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z501" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429) разработка и утверждение правил определения технической сложности строительных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z502" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) разработка и утверждение правил организации застройки и прохождения разрешительных процедур в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430-1) определение порядка организации и проведения общественных обсуждений, включая сроки, формы уведомления населения, перечень документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430-2) осуществление отзыва и (или) отмены архитектурно-планировочного задания и согласованного эскизного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) разработка и утверждение типовых правил благоустройства территорий городов и населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z504" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) разработка и утверждение правил осуществления государственного учета жилищного фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z505" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) разработка и утверждение типовой формы договора о долевом участии в жилищном строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z506" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) разработка и утверждение типовой формы договора о предоставлении гарантии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z507" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) разработка и утверждение типовой формы договора залога земельного участка вместе с объектом незавершенного строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z508" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) разработка и утверждение типовой формы договора залога голосующих акций (долей участия в уставном капитале) уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z509" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) разработка и утверждение типовой формы договора доверительного управления голосующими акциями (долями участия в уставном капитале) уполномоченной компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z510" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) разработка и утверждение методики определения размера гарантийного взноса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z511" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) разработка и утверждение методики определения норматива достаточности капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z512" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) разработка и утверждение методики расчета и формирования резерва на урегулирование гарантийных случаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z513" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      441) разработка и утверждение формы отчета инжиниринговой компании в сфере долевого участия в жилищном строительстве о результатах мониторинга за ходом строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов в местный исполнительный орган вне зависимости от способа организации долевого участия в жилищном строительстве, а также единому оператору или в банк второго уровня (в зависимости от способа организации долевого участия в жилищном строительстве);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z514" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) разработка и утверждение порядка рассмотрения документов по проекту строительства многоквартирного жилого дома или комплекса индивидуальных жилых домов для заключения договора о предоставлении гарантии и договоров в рамках реновации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z515" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) утверждение правил пользования системами водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z516" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) разработка и утверждение правил технической эксплуатации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">445) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) осуществление координации деятельности местных исполнительных органов областей, городов республиканского значения, столицы при управлении, эксплуатации и развитии систем водоснабжения и водоотведения населенных пунктов, находящихся в коммунальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">447) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z520" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) утверждение правил предоставления в имущественный наем (аренду) или доверительное управление системы водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z521" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) утверждение правил выбора, монтажа и эксплуатации приборов и систем учета воды в системах водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z522" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) утверждение правил кредитования строительства, реконструкции и модернизации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z523" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) утверждение правил субсидирования строительства, реконструкции и модернизации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z524" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) осуществление кредитования и субсидирования строительства, реконструкции и модернизации систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z773" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-1) осуществление стратегических, регулятивных и реализационных функций в области водоснабжения и водоотведения населенных пунктов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z774" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-2) осуществление координации местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат организаций по водоснабжению и (или) водоотведению на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов в населенных пунктах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z775" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-3) утверждение методики расчета стоимости и объемов предоставляемых услуг по отведению и очистке дождевых, талых, инфильтрационных, поливомоечных, дренажных вод, стекающих с территорий населенных пунктов и промышленных предприятий посредством системы ливневой (дренажной) канализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z776" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-4) утверждение критериев включения систем водоснабжения населенных пунктов в перечень систем водоснабжения, стоимость услуг по подаче питьевой воды которых подлежит субсидированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z777" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-5) осуществление координации местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат организаций по водоснабжению и (или) водоотведению на погашение и обслуживание облигационных займов, привлеченных для реализации проектов строительства и реконструкции комплексов очистных сооружений сточных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z778" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-6) утверждение в пределах своей компетенции нормативных правовых актов в области водоснабжения и водоотведения населенных пунктов в соответствии с основными целями и задачами Водного кодекса Республики Казахстан и законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z779" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-7) утверждение методики расчета норм производственных расходов и технических потерь воды при эксплуатации системы водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z780" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-8) утверждение методики расчета объемов предоставленных услуг по водоснабжению и (или) водоотведению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z781" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-9) утверждение правил коммерческого учета объема предоставленных услуг по водоснабжению и (или) водоотведению для водопотребителей, не имеющих приборов учета воды и (или) сточных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z782" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-10) принятие совместно с другими заинтересованными государственными органами мер по улучшению качества питьевой воды, которые включают: поддержание в работоспособном состоянии технологий и мощности сооружений, отвечающих определенному качеству водного объекта; использование оборудования и материалов, соответствующих национальным и (или) межгосударственным стандартам с обеспечением высокого качества строительных работ; совершенствование нормативов и национальных стандартов питьевой воды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z798" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-11) разработка и утверждение правил планирования, отбора, согласования проектов, мониторинга процессов проектирования, строительства и (или) эксплуатации в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z799" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-12) разработка и утверждение правил осуществления закупок работ и услуг, отбора проектов и поставщиков, заключения договоров в рамках реализации национального проекта по модернизации энергетического и коммунального секторов по согласованию с уполномоченным органом по защите и развитию конкуренции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z800" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-13) разработка и утверждение правил функционирования электронной платформы закупок национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z801" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-14) определение администратора электронной платформы закупок национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z802" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-15) разработка и утверждение типовой конкурсной документации проектов модернизации и строительства энергетической и коммунальной инфраструктуры в рамках реализации национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z803" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-16) разработка и утверждение правил приобретения товаров у казахстанских товаропроизводителей и заключения офтейк-контрактов в рамках национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z804" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-17) определение требований и порядка работы единого расчетного центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 453) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453) разработка и утверждение порядка аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 405-8) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 453-1), 453-2), 453-3), 453-4), 453-5), 453-6), 453-7), 453-8), 453-9) и 453-10) в соответствии с постановлением Правительства РК от 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 270</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z478" w:id="497"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z526" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) установление порядка разработки, согласования, утверждения, регистрации и введения в действие (приостановления, отмены) государственных нормативных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z527" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) разработка и утверждение правил по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-1) утверждение правил эксплуатации строительного объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-2) утверждение порядка и оснований признания строительного объекта аварийным и подлежащим сносу или реконструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-3) утверждение требований к индивидуальному предпринимателю или юридическому лицу, с которым заключается договор по эксплуатации строительного объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-4) утверждение правил по безопасной эксплуатации строительного объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z528" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) разработка и утверждение перечня коммунальных услуг, требований к единому платежному документу и типовых правил предоставления коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z529" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) разработка и утверждение правил организации деятельности жилищно-строительного кооператива и оплаты паевых взносов членами жилищно-строительного кооператива и типовых форм договора участия в жилищно-строительном кооперативе, а также типового устава жилищно-строительного кооператива;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z530" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) разработка и утверждение типового устава объединения собственников имущества многоквартирного жилого дома и типового устава кооператива собственников квартир (нежилых помещений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z531" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) разработка и утверждение правил регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z532" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) разработка и утверждение проверочных листов и критериев оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">409) исключен постановлением Правительства РК от 17.01.2025 </w:t>
+        <w:t xml:space="preserve">461) исключен постановлением Правительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.09.2025);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z534" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) разработка и утверждение типового договора найма жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z535" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) участие в разработке профессиональных стандартов, отраслевых рамок квалификаций, образовательных программ подготовки кадров, создании системы сертификации, подтверждения и повышения квалификации специалистов по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z536" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) разработка и утверждение порядка проведения капитального ремонта общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z537" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) разработка и утверждение правил формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в том числе функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z538" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      466) разработка и утверждение типового договора управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">467) исключен постановлением Правительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.09.2025);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) разработка и утверждение типовых договоров сотрудничества между объединением собственников имущества или субъектом управления объектом кондоминиума и организациями, предоставляющими коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z541" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) разработка и утверждение правил использования единовременных пенсионных выплат для улучшения жилищных условий в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z542" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) разработка и утверждение правил определения стоимости строительства строительных объектов за счет государственных инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z543" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) разработка и утверждение правил формирования, ведения государственного банка проектов строительства и предоставления типовых проектов и проектно-сметной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">472) исключен постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z545" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) разработка и утверждение правил проведения комплексной градостроительной экспертизы градостроительных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z546" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) разработка и утверждение правил определения стоимости работ по проведению комплексной вневедомственной экспертизы проектов строительства, а также комплексной градостроительной экспертизы градостроительных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z547" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) разработка и утверждение правил осуществления технического обследования надежности и устойчивости зданий и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z548" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) определение порядка формирования и ведения архитектурных, градостроительных и строительных каталогов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z549" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) утверждение порядка оказания инжиниринговых услуг по управлению проектами и квалификационных требований, предъявляемых аккредитованным юридическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 478) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478) разработка и утверждение правил и разрешительных требований по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z694" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-1) определение порядка ведения автоматизированного реестра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z695" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-2) ведение автоматизированного реестра разрешений в сфере строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z805" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-3) определение порядка ведения по принципу "одного окна" государственных цифровых систем сопровождения архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 479) предусматривается исключить постановлением Правительства РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      479) разработка и утверждение правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z552" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) разработка и утверждение правил и разрешительных требований по аккредитации юридических лиц, осуществляющих инжиниринговые услуги и экспертные работы по техническому надзору и техническому обследованию надежности и устойчивости зданий и сооружений на объектах первого и второго уровней ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z553" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) разработка и утверждение правил по аккредитации юридических лиц, осуществляющих управление проектами в сфере архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481-1) ведение реестра аккредитованных организаций в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z554" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482) разработка и утверждение типовых правил расчета норм потребления коммунальных услуг по электроснабжению для потребителей, не имеющих приборов учета, и коммунальных услуг по реализации тепловой энергии для потребителей, не имеющих приборов коммерческого учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z734" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-1) осуществление методического обеспечения в области теплоэнергетики в части потребления тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z735" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-2) организация проведения научных исследований в области теплоэнергетики в части потребления тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">483) Исключен постановлением Правительства РК от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z556" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484) разработка и утверждение по согласованию с центральным уполномоченным органом по бюджетному планированию правил субсидирования части ставки вознаграждения по ипотечным жилищным займам через субъекты квазигосударственного сектора и методики расчета стоимости услуг субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z696" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484-1) разработка и утверждение правил использования выплат целевых накоплений из единого накопительного пенсионного фонда в целях улучшения жилищных условий в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z557" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      485) разработка и утверждение по согласованию с центральным уполномоченным органом по бюджетному планированию правил субсидирования ставки вознаграждения по кредитам, выдаваемым банками второго уровня субъектам частного предпринимательства для целей жилищного строительства, через субъекты квазигосударственного сектора и методики расчета стоимости услуг субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z558" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486) утверждение правил субсидирования затрат организаций по водоснабжению и (или) водоотведению на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов в населенных пунктах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z697" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486-1) разработка и утверждение правил субсидирования затрат организаций водоснабжения и водоотведения на погашение и обслуживание облигационных займов, привлеченных для реализации проектов строительства и реконструкции канализационных очистных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">487) Исключен постановлением Правительства РК от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z560" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      488) разработка и утверждение правил, определяющих порядок ведения портала и цифровых систем для организации проведения строительства по принципу "одного окна";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z561" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      489) разработка и утверждение правил осуществления инженерно-геологических изысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z562" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490) разработка и утверждение правил разработки, согласования и утверждения градостроительных проектов (генеральные планы населенных пунктов, проекты детальной планировки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-1) осуществление контроля и надзора за соответствием разработанных и утвержденных градостроительных проектов (проекты детальной планировки, схемы развития и застройки населенных пунктов) требованиям законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-2) утверждение нормативного документа по ведению государственного градостроительного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      491) проведение публичных слушаний при рассмотрении заявок субъектов государственной монополии в соответствии с правилами ценообразования на товары, работы, услуги, производимые и реализуемые субъектом государственной монополии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z564" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492) утверждение методики расчета размера платы за один кубический метр питьевой воды, поданной из систем водоснабжения, стоимость услуг по подаче питьевой воды которых подлежит субсидированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z783" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-1) утверждение правил по разработке планов развития систем водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z784" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-2) утверждение правил проведения технического аудита на системах водоснабжения и водоотведения населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z785" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-3) утверждение правил пользования системами ливневой (дренажной) канализации населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z565" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      493) разработка и утверждение правил выдачи решения на проведение комплекса работ по постутилизации (сносу) строительных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z566" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494) осуществление субсидирования части ставки вознаграждения по ипотечным жилищным займам через субъекты квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z737" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-1) осуществление субсидирования ставки вознаграждения по кредитам, выдаваемым банками второго уровня субъектам частного предпринимательства для целей жилищного строительства, через субъекты квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z746" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-2) разработка и утверждение правил постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z747" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-3) разработка и утверждение правил реализации мер государственной поддержки, направленных на улучшение жилищных условий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z748" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-4) разработка и утверждение правил постановки на учет нуждающихся в жилище лиц и предоставления жилища из жилищного фонда государственных учреждений и государственных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z738" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-5) осуществление субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z739" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-6) разработка и утверждение по согласованию с центральным уполномоченным органом по бюджетному планированию порядка субсидирования части арендной платы за жилище, арендованное в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z791" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-7) разработка и утверждение правил ведения реестра многоквартирных жилых домов по формам управления объектом кондоминиума и субъектам управления объектом кондоминиума и реестра субъектов управления объектом кондоминиума и управляющих многоквартирными жилыми домами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z567" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495) организация и осуществление взаимодействия с Вооруженными Силами Республики Казахстан, другими войсками и воинскими формированиями, специальными государственными и правоохранительными органами Республики Казахстан в области оборонной промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z786" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-1) участие в планировании территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z787" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-2) осуществление организации охраны и обороны объектов территориальной обороны при их наличии во взаимодействии с силами территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z788" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-3) планирование и проведение эвакуационных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z789" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-4) создание специальных формирований и обеспечение их материально-техническими средствами на основании мобилизационного задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z790" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-5) проведение мероприятий по инженерно-технической укрепленности и противодиверсионной безопасности объектов территориальной обороны при их наличии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z568" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496) участие в организации текущего и перспективного планирования обеспечения нужд обороны, безопасности и правопорядка в государстве необходимыми видами вооружения, военной, автомобильной и специальной техники, технических и специальных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z569" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      497) участие в осуществлении военно-технического сотрудничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">498) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">499) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      500) организация и проведение мероприятий по развитию оборонно-промышленного потенциала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z573" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      501) принятие решений и определение порядка мер государственной поддержки организациям оборонно-промышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z574" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      502) формирование предложений для включения в государственный образовательный заказ по определению перечня специальностей, по которым требуется подготовка специалистов для оборонно-промышленного комплекса, с учетом проводимого организациями оборонно-промышленного комплекса мониторинга текущих и перспективных потребностей в квалифицированных кадровых ресурсах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z575" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      503) разработка и утверждение правил сертификации и выдачи сертификата организации по техническому обслуживанию и ремонту авиационной техники государственной авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z576" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      504) разработка и утверждение сертификационных требований к организациям по техническому обслуживанию и ремонту авиационной техники государственной авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z577" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      505) разработка и утверждение правил оборота вооружения и военной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z578" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506) разработка правил передачи имущества между правоохранительными и специальными государственными органами, Вооруженными Силами Республики Казахстан, другими войсками и воинскими формированиями во время введения чрезвычайного или военного положения на всей территории Республики Казахстан и в отдельных ее местностях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z579" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      507) разработка перечня субъектов, имеющих право пользования вооружением и военной техникой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z580" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      508) осуществление государственного контроля за оборотом вооружения и военной техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z581" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      509) разработка правил передачи, реализации, ликвидации посредством уничтожения, утилизации, захоронения и переработки неиспользуемого имущества, а также предоставления в имущественный наем (аренду) неиспользуемых оборонных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z698" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      509-1) разработка и утверждение правил по организации производственной деятельности объектов утилизации боеприпасов и взрывчатых веществ, обеспечению безопасности при проведении данных работ и охраны объектов утилизации боеприпасов и взрывчатых веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z582" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      510) распоряжение неиспользуемым имуществом и принятие решений о передаче, реализации и ликвидации посредством уничтожения, утилизации, захоронения и переработки неиспользуемого имущества в порядке, определенном Правительством Республики Казахстан, и передача неиспользуемого имущества в качестве имущественного вклада в уставный капитал товариществ с ограниченной ответственностью либо в оплату приобретения акций акционерных обществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z583" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511) разработка и утверждение правил разработки, согласования, утверждения, регистрации, учета, изменения, пересмотра, отмены и введения в действие военных национальных стандартов, используемых для нужд Вооруженных Сил Республики Казахстан, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z699" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-1) разработка и утверждение правил организации и проведения научных исследований в рамках государственного оборонного заказа по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z700" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-2) разработка и утверждение правил проведения экспертизы научных исследований в рамках государственного оборонного заказа по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z701" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-3) разработка специализированных научных направлений в рамках государственного оборонного заказа по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z702" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-4) создание экспертных советов по специализированным научным направлениям в рамках государственного оборонного заказа, утверждение их положений и составов по согласованию с заинтересованными центральными исполнительными органами, государственными органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 511-5) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">511-6) исключен постановлением Правительства РК от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z705" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-7) разработка, согласование, утверждение, изменение, отмена военных национальных стандартов и ведение их учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z584" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      512) разработка и утверждение, отмена, приостановление технических регламентов, а также внесение изменений и (или) дополнений в технические регламенты по вопросам, входящим в компетенцию, по согласованию с уполномоченным органом в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z585" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      513) создание экспертных советов в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z586" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514) утверждение состава экспертных советов в области технического регулирования и положения о них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-1) разработка и утверждение правил проведения конкурса по определению организации в качестве национального института технического нормирования в строительстве и квалификационных требований к участникам конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-2) определение организации в качестве национального института технического нормирования в строительстве на конкурсной основе для координации работ по совершенствованию государственных нормативных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-3) осуществление контроля за выполнением требований законодательства Республики Казахстан о приоритетном использовании потенциала Республики Казахстан в архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-4) утверждение типового положения об архитектурно-градостроительном совете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-5) утверждение перечня видов строительных объектов, при создании и эксплуатации которых обязательно применение технологии информационного моделирования строительных объектов в архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-6) установление сроков введения особого регулирования архитектурной, градостроительной и строительной деятельности в зонах экологического бедствия и (или) чрезвычайных экологических ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-7) осуществление рассмотрения проектов документов по стандартизации в пределах компетенции, а также подготовка предложений по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-8) формирование профильных технических комитетов в области технического нормирования с целью вовлечения компетентных специалистов и практиков в процесс совершенствования государственных нормативных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-9) определение положения и порядка работы профильных технических комитетов в области технического нормирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-10) создание научно-технического совета, определение его состава и положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z587" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      515) разработка и утверждение совместно с Министерством обороны Республики Казахстан совместных действий по уничтожению боеприпасов, отнесенных к неиспользуемому имуществу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z588" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      516) внесение предложений в Правительство Республики Казахстан по введению мер государственного стимулирования промышленности, определению порядка применения, а также их отмене;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z589" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      517) внесение предложений в Правительство Республики Казахстан по введению элементов промышленно-инновационной инфраструктуры, а также определению порядка их создания и функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z590" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      518) формирование и ведение реестра территориальных кластеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z591" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      519) содействие развитию национальных систем промышленной кооперации и субконтрактации, в том числе в рамках участия в международных системах промышленной кооперации и субконтрактации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z592" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      520) определение отраслевых центров технологических компетенций по рекомендации Совета по технологической политике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z593" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      521) проведение мониторинга исполнения заключенного соглашения о повышении конкурентоспособности;   522) оказание содействия субъектам промышленно-инновационной деятельности по вхождению в глобальные цепочки добавленной стоимости, в том числе путем применения технической документации на производство новых видов товаров и мировых производственных франшиз ведущих мировых производителей, лидирующих по конкретным товарам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">523) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">524) исключен постановлением Правительства РК от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z596" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      525) осуществление сбора информации о потребностях субъектов деятельности в сфере промышленности в научных исследованиях, разработках и еҰ направление для размещения на интернет-ресурсе уполномоченного органа в области науки и периодических печатных изданиях в целях привлечения научных организаций для осуществления научных исследований и разработок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z597" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      526) поиск и проведение переговоров с потенциальными инвесторами, в том числе иностранными, с целью привлечения их к участию в реализации промышленно-инновационных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z598" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      527) привлечение субъектов промышленно-инновационной деятельности к участию в бизнес-форумах, конференциях и семинарах по инвестиционной тематике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z599" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      528) распространение информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z600" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      529) стимулирование действующих инвесторов на осуществление реинвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z601" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      530) привлечение инвесторов, в том числе иностранных, для создания совместных производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z602" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      531) принятие мер по снижению углеродного следа, которые могут включать следующие направления: расширение производства таких товаров, стимулирование приобретения товаров, в том числе в соответствии с законодательством Республики Казахстан о государственных закупках, повышение привлекательности их эксплуатации и иные меры, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z603" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      532) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z604" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      533) создание совета по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z605" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      534) представление информации по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z606" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      535) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценки результатов государственного социального заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z607" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      536) оказание информационной, консультативной, методической поддержки неправительственным организациям, осуществляющим государственный социальный заказ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z608" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      537) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z609" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      538) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z610" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      539) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z611" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      540) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z612" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      541) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z613" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      542) ежегодно до 1 декабря представление в уполномоченный орган в сфере взаимодействия с неправительственными организациями информации о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z614" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      543) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектами государственной монополии и специального права, по согласованию с антимонопольным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z615" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      544) осуществление иных полномочий, предусмотренных законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлениями Правительства РК от 28.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 30.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 17.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие с 24.05.2025).</w:t>
+        <w:t xml:space="preserve">); от 14.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); от 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 21.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...113 lines deleted...]
-    <w:bookmarkEnd w:id="503"/>
+    </w:p>
+    <w:bookmarkStart w:name="z616" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...195 lines deleted...]
-    <w:bookmarkEnd w:id="507"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z617" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z618" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z619" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель имеет заместителей (вице-министров), которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z620" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Министерства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z621" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z622" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет полномочия своих заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z623" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возлагает на одного из вице-министров полномочия по подписанию документов, адресованных руководству Правительства и Руководителю Аппарата Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z624" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по согласованию с руководителем аппарата назначает на должности и освобождает от должностей заместителей руководителей ведомств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z625" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отменяет или приостанавливает полностью или в части действие актов ведомств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z626" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Министерство в Парламенте Республики Казахстан, государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z627" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает регламент работы Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z628" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) согласовывает и визирует проекты нормативных правовых актов, поступивших на согласование в Министерство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z629" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает меры по противодействию коррупции в Министерстве и несет за это персональную ответственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z630" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия в соответствии с законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z631" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Министра в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z632" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z633" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аппарат Министерства возглавляется руководителем аппарата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z634" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...203 lines deleted...]
-    <w:bookmarkEnd w:id="512"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z635" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z636" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z637" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z638" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z639" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="514"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z640" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z641" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6869 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства</w:t>
-[...492 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkEnd w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 15.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23988,450 +19828,450 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z642" w:id="679"/>
+    <w:bookmarkStart w:name="z642" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z643" w:id="680"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z643" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерное общество "Казахстанский центр индустрии и экспорта "QazIndustry";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z644" w:id="681"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z644" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акционерное общество "Национальная компания "Казахстан инжиниринг" (Kazakhstan Engineering)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z645" w:id="682"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z645" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) акционерное общество "Управляющая компания специальной экономической зоны "Химический парк Тараз".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z692" w:id="683"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z692" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) акционерное общество "Фонд развития оборонно-промышленного комплекса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z646" w:id="684"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z646" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет промышленности Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z647" w:id="685"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z647" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z648" w:id="686"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z648" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерное общество "Национальный центр энергосбережения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z649" w:id="687"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z649" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) товарищество с ограниченной ответственностью "Научно-производственный центр машиностроения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z650" w:id="688"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z650" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканские государственные предприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z651" w:id="689"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z651" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное предприятие на праве хозяйственного ведения "Жезказганредмет" Комитета промышленности Министерства промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z652" w:id="690"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z652" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр по комплексной переработке минерального сырья Республики Казахстан" Комитета промышленности Министерства промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z653" w:id="691"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z653" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр технологического прогнозирования" Комитета промышленности Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z654" w:id="692"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z654" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z655" w:id="693"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z655" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       республиканские государственные предприятия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z656" w:id="694"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z656" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное предприятие на праве хозяйственного ведения "Государственная вневедомственная экспертиза проектов" Комитета по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан (РГП "Госэкспертиза");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z657" w:id="695"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z657" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр государственного градостроительного планирования и кадастра" Комитета по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z658" w:id="696"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z658" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z659" w:id="697"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z659" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерное общество "Казахский научно-исследовательский и проектный институт строительства и архитектуры";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z660" w:id="698"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z660" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акционерное общество "Казахстанский центр модернизации и развития жилищно-коммунального хозяйства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkEnd w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24460,230 +20300,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z664" w:id="699"/>
+    <w:bookmarkStart w:name="z664" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комитет геологии Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z665" w:id="700"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z665" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальная геологическая служба".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z666" w:id="701"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z666" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень государственных учреждений, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z667" w:id="702"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z667" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет геологии Министерства промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z668" w:id="703"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z668" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное учреждение "Северо-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Севказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z669" w:id="704"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z669" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное учреждение "Центрально-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Центрказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z670" w:id="705"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z670" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное учреждение "Южно-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Южказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z671" w:id="706"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z671" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное учреждение "Восточно-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Востказнедра";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z672" w:id="707"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z672" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное учреждение "Западно-Казахстанский межрегиональный департамент геологии Комитета геологии Министерства промышленности и строительства Республики Казахстан "Запказнедра".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkEnd w:id="742"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24762,68 +20602,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 октября 2023 года № 864</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z674" w:id="708"/>
+    <w:bookmarkStart w:name="z674" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия организации которых передаются Министерству промышленности и строительства Республики Казахстан и его ведомствам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkEnd w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменением, внесенным постановлением Правительства РК от 15.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24838,444 +20678,444 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z675" w:id="709"/>
+    <w:bookmarkStart w:name="z675" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерству промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z676" w:id="710"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z676" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z677" w:id="711"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z677" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Казахстанский центр индустрии и экспорта "QazIndustry";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z678" w:id="712"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z678" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальная компания "Казахстан инжиниринг" (Kazakhstan Engineering)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z679" w:id="713"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z679" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Управляющая компания специальной экономической зоны "Химический парк Тараз".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z680" w:id="714"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z680" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитету промышленности Министерства промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z681" w:id="715"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z681" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z682" w:id="716"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z682" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальный центр энергосбережения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z683" w:id="717"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z683" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товарищества с ограниченной ответственностью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z684" w:id="718"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z684" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товарищество с ограниченной ответственностью "Научно-производственный центр машиностроения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z685" w:id="719"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z685" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z686" w:id="720"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z686" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z687" w:id="721"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z687" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Казахский научно-исследовательский и проектный институт строительства и архитектуры";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z688" w:id="722"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z688" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Казахстанский центр модернизации и развития жилищно-коммунального хозяйства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z689" w:id="723"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z689" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитету геологии Министерства промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z690" w:id="724"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z690" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерные общества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z691" w:id="725"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z691" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерное общество "Национальная геологическая служба".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkEnd w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25601,31 +21441,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>