--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f0a96c" w14:textId="2f0a96c">
+    <w:p w14:paraId="7f05f55" w14:textId="7f05f55">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1246,587 +1246,691 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Типовыми правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Перечни праздничных дней и памятных дат для оказания социальной помощи, а также кратность оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
+      6. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z384" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z385" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областными (города республиканского значения, столицы) МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Типовые положения о специальных и участковых комиссиях утверждаются уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются МИО и утверждаются решениями местных представительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z165" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z387" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z166" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z388" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z167" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z389" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z168" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z390" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z171" w:id="36"/>
-[...15 lines deleted...]
-      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z172" w:id="37"/>
-[...15 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z173" w:id="38"/>
-[...15 lines deleted...]
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z174" w:id="39"/>
-[...15 lines deleted...]
-      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+    <w:bookmarkStart w:name="z394" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z175" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 750</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="41"/>
+    <w:bookmarkStart w:name="z34" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местными представительными органами по согласованию с МИО области.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
-[...15 lines deleted...]
-      10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z176" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z177" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1836,592 +1940,552 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно </w:t>
+        <w:t xml:space="preserve">12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z178" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z396" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z397" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z179" w:id="49"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z398" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z180" w:id="50"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:bookmarkStart w:name="z399" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z181" w:id="51"/>
-[...15 lines deleted...]
-      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+    <w:bookmarkStart w:name="z400" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z182" w:id="52"/>
-[...15 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z401" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z183" w:id="53"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z184" w:id="54"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z185" w:id="55"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z186" w:id="56"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="60"/>
+    <w:bookmarkStart w:name="z405" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z191" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z406" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z192" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z407" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 750</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="63"/>
+    <w:bookmarkStart w:name="z48" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z193" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z193" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Типовых правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2440,51 +2504,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="65"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2499,172 +2563,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z60" w:id="66"/>
-[...15 lines deleted...]
-      Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z61" w:id="67"/>
-[...15 lines deleted...]
-      15. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z62" w:id="68"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="72"/>
+    <w:bookmarkStart w:name="z194" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2679,271 +2743,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Типовых правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z195" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z196" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z197" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z198" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования информационных систем;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z195" w:id="73"/>
-[...15 lines deleted...]
-      При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z196" w:id="74"/>
-[...15 lines deleted...]
-      Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
+    <w:bookmarkStart w:name="z200" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z197" w:id="75"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="79"/>
+    <w:bookmarkStart w:name="z201" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z202" w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z202" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z203" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z203" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z204" w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z204" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2962,51 +3026,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="83"/>
+    <w:bookmarkStart w:name="z66" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3031,1473 +3095,1553 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам (в случае отказа – согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z205" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z206" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z207" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z205" w:id="84"/>
-[...15 lines deleted...]
-      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z206" w:id="85"/>
-[...15 lines deleted...]
-      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z207" w:id="86"/>
-[...15 lines deleted...]
-      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z211" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="87"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="92"/>
+    <w:bookmarkStart w:name="z69" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z408" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z409" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z410" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z212" w:id="93"/>
-[...15 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z412" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z213" w:id="94"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z413" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z414" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z415" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z416" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z417" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z418" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z419" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 750</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="95"/>
-[...241 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="104"/>
+    <w:bookmarkStart w:name="z74" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z80" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z80" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z222" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z222" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z223" w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z223" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 26 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 27 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z420" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z421" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 26 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 28 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="108"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z228" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z422" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z423" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 27 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 29 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="109"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z231" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 28 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 30 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="112"/>
-[...35 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
+    <w:bookmarkStart w:name="z232" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z230" w:id="114"/>
-[...15 lines deleted...]
-      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 31 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 29 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 32 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="115"/>
-[...15 lines deleted...]
-      30. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...244 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4755,405 +4899,405 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="119"/>
+    <w:bookmarkStart w:name="z83" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От гражданина (ки) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: "____" ________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z86" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:p>
-[...15 lines deleted...]
-      От гражданина (ки) ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z87" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...32 lines deleted...]
-      Дата рождения: "____" ________ года</w:t>
+    <w:bookmarkStart w:name="z88" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия документа: ____ номер документа: ________ кем выдан: _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z86" w:id="122"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: _______________________</w:t>
+    <w:bookmarkStart w:name="z89" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: "____" _____________ ______ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z87" w:id="123"/>
-[...15 lines deleted...]
-      Вид документа, удостоверяющего личность: _________________________</w:t>
+    <w:bookmarkStart w:name="z90" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес постоянного местожительства: _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z88" w:id="124"/>
-[...15 lines deleted...]
-      Серия документа: ____ номер документа: ________ кем выдан: _________</w:t>
+    <w:bookmarkStart w:name="z91" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z89" w:id="125"/>
-[...15 lines deleted...]
-      Дата выдачи: "____" _____________ ______ года</w:t>
+    <w:bookmarkStart w:name="z92" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город (район) _____________________ село _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z90" w:id="126"/>
-[...15 lines deleted...]
-      Адрес постоянного местожительства: _______________________________</w:t>
+    <w:bookmarkStart w:name="z93" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (микрорайон) ______________________ дом ______ квартира _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z91" w:id="127"/>
-[...15 lines deleted...]
-      Область ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z94" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковские реквизиты: ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z92" w:id="128"/>
-[...15 lines deleted...]
-      город (район) _____________________ село _________________________</w:t>
+    <w:bookmarkStart w:name="z95" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование банка_____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z93" w:id="129"/>
-[...15 lines deleted...]
-      улица (микрорайон) ______________________ дом ______ квартира _____</w:t>
+    <w:bookmarkStart w:name="z96" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет № _______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z94" w:id="130"/>
-[...15 lines deleted...]
-      Банковские реквизиты: ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z97" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z95" w:id="131"/>
-[...15 lines deleted...]
-      Наименование банка_____________________________________________</w:t>
+    <w:bookmarkStart w:name="z98" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z96" w:id="132"/>
-[...15 lines deleted...]
-      Банковский счет № _______________________________</w:t>
+    <w:bookmarkStart w:name="z99" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z97" w:id="133"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5563,278 +5707,278 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="136"/>
+    <w:bookmarkStart w:name="z100" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z101" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z102" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z103" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z101" w:id="137"/>
-[...15 lines deleted...]
-      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z104" w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ___________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z102" w:id="138"/>
-[...15 lines deleted...]
-      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="138"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы принял:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z103" w:id="139"/>
-[...15 lines deleted...]
-      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ____________ 20____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:p>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6043,495 +6187,495 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="143"/>
+    <w:bookmarkStart w:name="z237" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на оказание социальной помощи через веб-портал "электронное правительство"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 1-1 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z238" w:id="144"/>
+      <w:bookmarkStart w:name="z238" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       От гражданина (ки) ____________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z240" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z241" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждение государственных органов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:p>
-[...32 lines deleted...]
-      Дата рождения: ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z242" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные из информационной системы "Государственная база данных "Физические лица"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z240" w:id="146"/>
-[...15 lines deleted...]
-      Индивидуальный идентификационный номер: ______________________________</w:t>
+    <w:bookmarkStart w:name="z243" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z241" w:id="147"/>
-[...15 lines deleted...]
-      Подтверждение государственных органов:</w:t>
+    <w:bookmarkStart w:name="z244" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z242" w:id="148"/>
-[...15 lines deleted...]
-      Данные из информационной системы "Государственная база данных "Физические лица"</w:t>
+    <w:bookmarkStart w:name="z245" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия документа: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z243" w:id="149"/>
-[...15 lines deleted...]
-      Сведения о заявителе:</w:t>
+    <w:bookmarkStart w:name="z246" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер документа: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z244" w:id="150"/>
-[...15 lines deleted...]
-      Вид документа, удостоверяющего личность: ________________________________</w:t>
+    <w:bookmarkStart w:name="z247" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кем выдан: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z245" w:id="151"/>
-[...15 lines deleted...]
-      Серия документа: _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z248" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z246" w:id="152"/>
-[...15 lines deleted...]
-      Номер документа: _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z249" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес постоянного места жительства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z247" w:id="153"/>
-[...15 lines deleted...]
-      Кем выдан: _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z250" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область __________________________________ город (район) ___________________ село: ______________ улица (микрорайон) _________ дом ____ квартира _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z248" w:id="154"/>
-[...15 lines deleted...]
-      Дата выдачи: ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z251" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z249" w:id="155"/>
-[...15 lines deleted...]
-      Адрес постоянного места жительства:</w:t>
+    <w:bookmarkStart w:name="z252" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z250" w:id="156"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="159"/>
+          <w:bookmarkStart w:name="z253" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6619,80 +6763,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="160"/>
+          <w:bookmarkStart w:name="z258" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6893,270 +7037,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="161"/>
+    <w:bookmarkStart w:name="z268" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: __________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z269" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование банка ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z270" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет № ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z271" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z269" w:id="162"/>
-[...15 lines deleted...]
-      Наименование банка ____________________________________________</w:t>
+    <w:bookmarkStart w:name="z272" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z270" w:id="163"/>
-[...15 lines deleted...]
-      Банковский счет № ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z273" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z271" w:id="164"/>
-[...15 lines deleted...]
-      Телефон _______________________________________________________</w:t>
+    <w:bookmarkStart w:name="z274" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z272" w:id="165"/>
-[...15 lines deleted...]
-      Электронная почта ______________________________________________</w:t>
+    <w:bookmarkStart w:name="z275" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z273" w:id="166"/>
-[...15 lines deleted...]
-      Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z276" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z274" w:id="167"/>
-[...15 lines deleted...]
-      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
+    <w:bookmarkStart w:name="z277" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная цифровая подпись заявителя __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z275" w:id="168"/>
-[...15 lines deleted...]
-      Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата и время подписания заявления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z276" w:id="169"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ .___. _____ год __ часов __ минут__ секунд</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -7292,546 +7436,546 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="172"/>
+    <w:bookmarkStart w:name="z280" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 1-2 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="173"/>
+    <w:bookmarkStart w:name="z281" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения социальной помощи отдельным категориям нуждающихся граждан формируются запросы по ИИН заявителя, членов семьи в информационные системы государственных органов и (или) организаций через шлюз "электронное правительство" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z282" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверяющих личность из ГБД ФЛ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z283" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z284" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z282" w:id="174"/>
-[...15 lines deleted...]
-      1) удостоверяющих личность из ГБД ФЛ;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о кадастровом номере и адресе недвижимости в ИС "ЕГКН";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z283" w:id="175"/>
-[...15 lines deleted...]
-      2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z284" w:id="176"/>
-[...15 lines deleted...]
-      3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по свидетельству о заключении брака в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z285" w:id="177"/>
-[...15 lines deleted...]
-      4) о кадастровом номере и адресе недвижимости в ИС "ЕГКН";</w:t>
+    <w:bookmarkStart w:name="z288" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по документам об установлении опеки (попечительства) в ИС "НОБД";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z286" w:id="178"/>
-[...15 lines deleted...]
-      5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
+    <w:bookmarkStart w:name="z289" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z287" w:id="179"/>
-[...15 lines deleted...]
-      6) по свидетельству о заключении брака в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
+    <w:bookmarkStart w:name="z290" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведений состоящих на Д-учете физического лица в ИС "ЭРДБ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z288" w:id="180"/>
-[...15 lines deleted...]
-      7) по документам об установлении опеки (попечительства) в ИС "НОБД";</w:t>
+    <w:bookmarkStart w:name="z291" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации и ИС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "электронное правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z289" w:id="181"/>
-[...15 lines deleted...]
-      8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z290" w:id="182"/>
-[...15 lines deleted...]
-      9) сведений состоящих на Д-учете физического лица в ИС "ЭРДБ".</w:t>
+    <w:bookmarkStart w:name="z293" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z291" w:id="183"/>
-[...15 lines deleted...]
-      Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации и ИС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "электронное правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГБД ФЛ – государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z292" w:id="184"/>
-[...15 lines deleted...]
-      Примечание:</w:t>
+    <w:bookmarkStart w:name="z295" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС "ЕГКН" – информационная система "Единый государственный кадастр недвижимости";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z293" w:id="185"/>
-[...15 lines deleted...]
-      Расшифровка аббревиатур:</w:t>
+    <w:bookmarkStart w:name="z296" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС – информационная система;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z294" w:id="186"/>
-[...15 lines deleted...]
-      ГБД ФЛ – государственная база данных "Физические лица";</w:t>
+    <w:bookmarkStart w:name="z297" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС "ЗАГС" – информационная система актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z295" w:id="187"/>
-[...15 lines deleted...]
-      ИС "ЕГКН" – информационная система "Единый государственный кадастр недвижимости";</w:t>
+    <w:bookmarkStart w:name="z298" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС "НОБД" – информационная система "Национальная образовательная база данных";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z296" w:id="188"/>
-[...15 lines deleted...]
-      ИС – информационная система;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС "ЭРДБ" – информационная система "Электронный регистр диспансерных больных";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z297" w:id="189"/>
-[...15 lines deleted...]
-      ИС "ЗАГС" – информационная система актов гражданского состояния;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС БВУ – информационная система банков второго уровня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z298" w:id="190"/>
-[...15 lines deleted...]
-      ИС "НОБД" – информационная система "Национальная образовательная база данных";</w:t>
+    <w:bookmarkStart w:name="z301" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z299" w:id="191"/>
-[...15 lines deleted...]
-      ИС "ЭРДБ" – информационная система "Электронный регистр диспансерных больных";</w:t>
+    <w:bookmarkStart w:name="z302" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z300" w:id="192"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8070,165 +8214,165 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="195"/>
+    <w:bookmarkStart w:name="z305" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления на оказание социальной помощи от "___" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z306" w:id="193"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданину (ке) _______________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата обращения "___" ___________ 20 ___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z308" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказано в приеме заявления на оказание социальной помощи по причине представления заявителем неполного пакета документов согласно перечню, предусмотренному пунктом 12 Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденных постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523, и (или) документов с истекшим сроком действия (нужное подчеркнуть).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z306" w:id="196"/>
-[...9 lines deleted...]
-      Гражданину (ке) _______________________________________________________,</w:t>
+      <w:bookmarkStart w:name="z309" w:id="196"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -8350,307 +8494,307 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="200"/>
+    <w:bookmarkStart w:name="z108" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ обследования для определения нуждаемости лица (семьи) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z109" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "__" ____ 20 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="199"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (населенный пункт)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="200"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия, имя, отчество (при его наличии) заявителя</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z109" w:id="201"/>
-[...15 lines deleted...]
-      от "__" ____ 20 года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z112" w:id="201"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адрес места жительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="202"/>
-[...9 lines deleted...]
-      ____________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="202"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Причины обращения заявителя за социальной помощью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     (населенный пункт)</w:t>
-[...18 lines deleted...]
-      1. Фамилия, имя, отчество (при его наличии) заявителя</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Состав семьи (учитываются фактически проживающие в семье) ____ человек, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:p>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9604,275 +9748,275 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="207"/>
+    <w:bookmarkStart w:name="z115" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего трудоспособных _________ человек.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z116" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зарегистрированы в качестве безработного в органах занятости _______ человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z117" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на платной основе _______ человек, стоимость обучения в год ________ тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z118" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавить иную категорию)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z116" w:id="208"/>
-[...15 lines deleted...]
-      Зарегистрированы в качестве безработного в органах занятости _______ человек.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="208"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Условия проживания (общежитие, арендное, приватизированное жилье, служебное жилье, жилой кооператив, индивидуальный жилой дом или иное – указать):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z117" w:id="209"/>
-[...15 lines deleted...]
-      Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на платной основе _______ человек, стоимость обучения в год ________ тенге.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z120" w:id="209"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на содержание жилья:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z118" w:id="210"/>
-[...9 lines deleted...]
-      Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавить иную категорию)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доходы семьи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10596,727 +10740,727 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="214"/>
+      <w:bookmarkStart w:name="z122" w:id="211"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наличие: автотранспорта (марка, год выпуска, правоустанавливающий документ,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявленные доходы от его эксплуатации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иного жилья, кроме занимаемого в настоящее время (заявленные доходы от его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>эксплуатации) ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="212"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о ранее полученной помощи (форма, сумма, источник):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="213"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Иные доходы семьи (форма, сумма, источник):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="214"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Обеспеченность детей школьными принадлежностями, одеждой, обувью:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заявленные доходы от его эксплуатации)</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...60 lines deleted...]
-      7. Сведения о ранее полученной помощи (форма, сумма, источник):</w:t>
+      <w:bookmarkStart w:name="z126" w:id="215"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Санитарно-эпидемиологические условия проживания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z128" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z129" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z130" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z131" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z132" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="222"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">             (подписи) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С составленным актом ознакомлен(а):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z135" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z136" w:id="225"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) и подпись заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z137" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От проведения обследования отказываюсь _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="227"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) и подпись заявителя (или одного из членов семьи)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...377 lines deleted...]
-      Фамилия, имя, отчество (при его наличии) и подпись заявителя</w:t>
+        <w:t xml:space="preserve">       (заполняется в случае отказа заявителя от проведения обследования)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата _____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:p>
-[...109 lines deleted...]
-    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11434,330 +11578,330 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="232"/>
+    <w:bookmarkStart w:name="z141" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение участковой комиссии № __</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z142" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       __ _________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="231"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя) на основании представленных документов и результатов обследования материального положения заявителя (семьи) выносит заключение о</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (необходимости, отсутствии необходимости)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предоставления лицу (семье) социальной помощи отдельным категориям нуждающихся граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель комиссии:________________ __________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z142" w:id="233"/>
-[...15 lines deleted...]
-       __ _________ 20__ г.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены комиссии: _______________________ _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:p>
-[...15 lines deleted...]
-      Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан,</w:t>
+    <w:bookmarkStart w:name="z146" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:p>
-[...100 lines deleted...]
-      Председатель комиссии:________________ __________________________</w:t>
+    <w:bookmarkStart w:name="z147" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z145" w:id="236"/>
-[...15 lines deleted...]
-      Члены комиссии: _______________________ _________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="236"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________ __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z146" w:id="237"/>
-[...15 lines deleted...]
-      _______________________ __________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подписи)       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение с прилагаемыми документами в количестве ____ штук принято "__"____________ 20__ г. ________________________________________ фамилия, имя, отчество (при его наличии), должность, подпись работника, акима поселка, села, сельского округа или местного уполномоченного органа, принявшего документы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z147" w:id="238"/>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11875,451 +12019,451 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="241"/>
+    <w:bookmarkStart w:name="z311" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение об оказании (отказе в оказании) социальной помощи от ______ 20__ года № _________ акимата ____________________________________________ город республиканского значения, столица, район (город областного значения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 4 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z312" w:id="242"/>
+      <w:bookmarkStart w:name="z312" w:id="239"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель __________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z313" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пол __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z314" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z315" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер и дата выдачи документа, подтверждающего факт наличия основания для отнесения к категории нуждающихся ________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:p>
-[...32 lines deleted...]
-      Пол __________________________</w:t>
+    <w:bookmarkStart w:name="z316" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение специальной комиссии (по основаниям, указанным в подпунктах 1), 2) и 4) пункта 8 Типовых правил): _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z314" w:id="244"/>
-[...15 lines deleted...]
-      Дата рождения _________________</w:t>
+    <w:bookmarkStart w:name="z317" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Оказать социальную помощь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z315" w:id="245"/>
-[...15 lines deleted...]
-      Номер и дата выдачи документа, подтверждающего факт наличия основания для отнесения к категории нуждающихся ________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="245"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z316" w:id="246"/>
-[...15 lines deleted...]
-      Заключение специальной комиссии (по основаниям, указанным в подпунктах 1), 2) и 4) пункта 8 Типовых правил): _________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z319" w:id="246"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z317" w:id="247"/>
-[...15 lines deleted...]
-      1. Оказать социальную помощь.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отказать в оказании социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:p>
-[...15 lines deleted...]
-      Размер социальной помощи: ____________________________________</w:t>
+    <w:bookmarkStart w:name="z321" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      Периодичность: _______________________________________________</w:t>
+      <w:bookmarkStart w:name="z322" w:id="249"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           (прописью)</w:t>
-[...18 lines deleted...]
-      2. Отказать в оказании социальной помощи</w:t>
+        <w:t xml:space="preserve">                                     (основание отказа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z323" w:id="250"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель отдела _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z321" w:id="251"/>
-[...15 lines deleted...]
-      ________________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z324" w:id="251"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:p>
-[...92 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -12454,304 +12598,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="255"/>
+    <w:bookmarkStart w:name="z326" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об оказании социальной помощи от "___" ________ 20 __ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 5 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="256"/>
+    <w:bookmarkStart w:name="z327" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) __________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z328" w:id="254"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z330" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об оказании социальной помощи от "__" _____ 20__ года № ___</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="257"/>
-[...9 lines deleted...]
-      ______________________________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z331" w:id="257"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Назначенная сумма: _____________________________________ тенге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
-[...18 lines deleted...]
-      Дата рождения ______________________</w:t>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z332" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с "___" ________ 20 __ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z330" w:id="259"/>
-[...15 lines deleted...]
-      Решение об оказании социальной помощи от "__" _____ 20__ года № ___</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z333" w:id="259"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12903,284 +13047,284 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="263"/>
+    <w:bookmarkStart w:name="z335" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в оказании социальной помощи от "___" ________ 20 __ года </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 6 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="264"/>
+      <w:bookmarkStart w:name="z336" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) ____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z337" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z338" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об отказе в оказании социальной помощи от "___" __________ 20___ года № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z339" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказано в оказании ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      Дата рождения ____________________</w:t>
+      <w:bookmarkStart w:name="z340" w:id="265"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z338" w:id="266"/>
-[...15 lines deleted...]
-      Решение об отказе в оказании социальной помощи от "___" __________ 20___ года № _____</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         основание (указать причины)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z341" w:id="266"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z339" w:id="267"/>
-[...75 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13332,221 +13476,221 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий|</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="270"/>
+    <w:bookmarkStart w:name="z343" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по получателям пенсий и пособий на оказание социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 7 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="271"/>
+    <w:bookmarkStart w:name="z344" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z345" w:id="272"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z345" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месяц на выплату:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="273"/>
+          <w:bookmarkStart w:name="z346" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13742,80 +13886,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="274"/>
+          <w:bookmarkStart w:name="z354" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13991,146 +14135,146 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="275"/>
+    <w:bookmarkStart w:name="z362" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="276"/>
+          <w:bookmarkStart w:name="z363" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона (при наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14409,80 +14553,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z376" w:id="277"/>
+          <w:bookmarkStart w:name="z376" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14728,55 +14872,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15102,31 +15246,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>