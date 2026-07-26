--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f05f55" w14:textId="7f05f55">
+    <w:p w14:paraId="e661583" w14:textId="e661583">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -934,91 +934,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z162" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      13) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z163" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      14) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z164" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1033,51 +1033,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 3 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1833,659 +1853,581 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...120 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из цифровых систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме, согласно </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z398" w:id="49"/>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к настоящим Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к настоящим Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие цифровые системы государственных органов и (или) организаций через шлюз "цифрового правительства" по форме согласно приложению 1-2 к настоящим Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в цифровых системах заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z399" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z400" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z401" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z402" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z403" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z404" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z405" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в цифровые системы государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из цифровых систем государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правительства РК от 31.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="59"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z193" w:id="60"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z193" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Типовых правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2504,51 +2446,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="61"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2563,172 +2505,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z60" w:id="62"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z61" w:id="63"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z63" w:id="65"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z65" w:id="67"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z194" w:id="68"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z194" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2743,334 +2685,354 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Типовых правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z195" w:id="69"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z195" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z196" w:id="70"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z196" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z197" w:id="71"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z197" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="73"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z198" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z199" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z200" w:id="74"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z200" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z201" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z201" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z202" w:id="76"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z202" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z203" w:id="77"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z203" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z204" w:id="78"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z204" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="79"/>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3095,111 +3057,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам (в случае отказа – согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z205" w:id="80"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z205" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z206" w:id="81"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z206" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z207" w:id="82"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z207" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3218,302 +3180,322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="83"/>
+    <w:bookmarkStart w:name="z68" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z208" w:id="84"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z208" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z209" w:id="85"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z209" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z210" w:id="86"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z210" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z211" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из цифровой системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="88"/>
+    <w:bookmarkStart w:name="z69" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z408" w:id="89"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z408" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z409" w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z409" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z410" w:id="91"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z410" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3532,250 +3514,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="92"/>
+    <w:bookmarkStart w:name="z73" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z412" w:id="93"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z412" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z413" w:id="94"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z413" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z414" w:id="95"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z414" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z415" w:id="96"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z415" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z416" w:id="97"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z416" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z417" w:id="98"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z417" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z418" w:id="99"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z418" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z419" w:id="100"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z419" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3794,854 +3776,974 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="101"/>
+    <w:bookmarkStart w:name="z74" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="104"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z80" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной цифровой системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в цифровые системы уполномоченного государственного органа на получение данных граждан, являющихся (активными) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 26 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через цифровые системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 27 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z420" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z421" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 28 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="105"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z228" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z422" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z423" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 27 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 29 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="106"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z231" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 28 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 30 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 31.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в цифровую систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 31 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 32 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="109"/>
-[...387 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="115"/>
+    <w:bookmarkStart w:name="z234" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4750,103 +4852,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Типовым правилам оказания</w:t>
+              <w:t xml:space="preserve">к Типовым правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социальной помощи,</w:t>
+              <w:t>оказания социальной помощи,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>установления ее размеров и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>определения перечня отдельных</w:t>
+              <w:t>определения перечня</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>категорий нуждающихся граждан</w:t>
+              <w:t>отдельных категорий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4893,411 +5008,416 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________</w:t>
+              <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От гражданина (ки) _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения: "____" ________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z86" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z87" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид документа, удостоверяющего личность: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z88" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серия документа: ____ номер документа: ________ кем выдан: _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z89" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: "____" _____________ ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z90" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес постоянного местожительства: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z91" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z92" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город (район) _____________________ село _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z93" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица (микрорайон) ______________________ дом ______ квартира _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z94" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z95" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z96" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет № _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z97" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z98" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z99" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5707,278 +5827,300 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="135"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальных подразделениях акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z103" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...60 lines deleted...]
-      <w:bookmarkStart w:name="z105" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ___________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы принял:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...34 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ____________ 20____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6025,51 +6167,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Типовым правилам</w:t>
+              <w:t xml:space="preserve">к Типовым правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оказания социальной помощи,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6187,495 +6329,490 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполнительного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление на оказание социальной помощи через веб-портал "электронное правительство"</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        <w:t xml:space="preserve"> Заявление на оказание социальной помощи через веб-портал "цифровое правительство"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 1-1 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="144"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      От гражданина (ки) ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата рождения: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер: _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждение государственных органов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные из цифровой системы "Государственная база данных "Физические лица"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид документа, удостоверяющего личность: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия документа: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер документа: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кем выдан: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес постоянного места жительства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область _____________________________ город (район) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      село: _____________ улица (микрорайон) _________ дом ____ квартира _______________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z252" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="156"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6763,80 +6900,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="157"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7037,270 +7162,268 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z269" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z270" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет № ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z271" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z272" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальных подразделениях акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z276" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z277" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная цифровая подпись заявителя __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z278" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата и время подписания заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ .___. _____ год __ часов __ минут__ секунд</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -7436,546 +7559,536 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
+        <w:t xml:space="preserve"> Запросы в цифровые системы государственных органов и (или) организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 1-2 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="171"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи отдельным категориям нуждающихся граждан формируются запросы по ИИН заявителя, членов семьи в цифровые системы государственных органов и (или) организаций через шлюз "цифровое правительство" для получения следующих сведений:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z283" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z284" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z289" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о кадастровом номере и адресе недвижимости в ЦС "ЕГКН";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ЦС "ЗАГС" (записи актов гражданского состояния);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по свидетельству о заключении брака в ЦС "ЗАГС" (записи актов гражданского состояния);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по документам об установлении опеки (попечительства) в ЦС "НОБД";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z294" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведений состоящих на Д-учете физического лица в ЦС "ЭРДБ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронные документы, подтверждающие запрашиваемые сведения из ЦС государственных органов и (или) организации и ЦС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "цифровое правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД ФЛ – государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "ЕГКН" – цифровая система "Единый государственный кадастр недвижимости";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС – цифровая система;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "ЗАГС" – цифровая система актов гражданского состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "НОБД" – цифровая система "Национальная образовательная база данных";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС "ЭРДБ" – цифровая система "Электронный регистр диспансерных больных";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС БВУ – цифровая система банков второго уровня;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z302" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8214,165 +8327,165 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="192"/>
+    <w:bookmarkStart w:name="z305" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления на оказание социальной помощи от "___" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z306" w:id="193"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z306" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) _______________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="194"/>
+    <w:bookmarkStart w:name="z307" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата обращения "___" ___________ 20 ___ года,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z308" w:id="195"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z308" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказано в приеме заявления на оказание социальной помощи по причине представления заявителем неполного пакета документов согласно перечню, предусмотренному пунктом 12 Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденных постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523, и (или) документов с истекшим сроком действия (нужное подчеркнуть).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z309" w:id="196"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z309" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -8494,307 +8607,307 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>определения перечня отдельных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="197"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ обследования для определения нуждаемости лица (семьи) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z109" w:id="198"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "__" ____ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z110" w:id="199"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (населенный пункт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="200"/>
+      <w:bookmarkStart w:name="z111" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z112" w:id="201"/>
+      <w:bookmarkStart w:name="z112" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Адрес места жительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z113" w:id="202"/>
+      <w:bookmarkStart w:name="z113" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Причины обращения заявителя за социальной помощью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="203"/>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Состав семьи (учитываются фактически проживающие в семье) ____ человек, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9748,275 +9861,275 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="204"/>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего трудоспособных _________ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z116" w:id="205"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зарегистрированы в качестве безработного в органах занятости _______ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z117" w:id="206"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на платной основе _______ человек, стоимость обучения в год ________ тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z118" w:id="207"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z118" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавить иную категорию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z119" w:id="208"/>
+      <w:bookmarkStart w:name="z119" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Условия проживания (общежитие, арендное, приватизированное жилье, служебное жилье, жилой кооператив, индивидуальный жилой дом или иное – указать):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z120" w:id="209"/>
+      <w:bookmarkStart w:name="z120" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы на содержание жилья:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="210"/>
+    <w:bookmarkStart w:name="z121" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доходы семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10740,64 +10853,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="211"/>
+      <w:bookmarkStart w:name="z122" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наличие: автотранспорта (марка, год выпуска, правоустанавливающий документ,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявленные доходы от его эксплуатации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10845,64 +10958,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>эксплуатации) ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="212"/>
+      <w:bookmarkStart w:name="z123" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о ранее полученной помощи (форма, сумма, источник):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10933,64 +11046,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z124" w:id="213"/>
+      <w:bookmarkStart w:name="z124" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Иные доходы семьи (форма, сумма, источник):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11004,463 +11117,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="214"/>
+      <w:bookmarkStart w:name="z125" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Обеспеченность детей школьными принадлежностями, одеждой, обувью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z126" w:id="215"/>
+      <w:bookmarkStart w:name="z126" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Санитарно-эпидемиологические условия проживания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="216"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z128" w:id="217"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z129" w:id="218"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z130" w:id="219"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z131" w:id="220"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z131" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z132" w:id="221"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z133" w:id="222"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подписи) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="223"/>
+    <w:bookmarkStart w:name="z134" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С составленным актом ознакомлен(а):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z135" w:id="224"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z135" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z136" w:id="225"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z136" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) и подпись заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="226"/>
+    <w:bookmarkStart w:name="z137" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От проведения обследования отказываюсь _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z138" w:id="227"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) и подпись заявителя (или одного из членов семьи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (заполняется в случае отказа заявителя от проведения обследования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="228"/>
+    <w:bookmarkStart w:name="z139" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11578,108 +11691,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="229"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение участковой комиссии № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z142" w:id="230"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        __ _________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z143" w:id="231"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11721,187 +11834,187 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (необходимости, отсутствии необходимости)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предоставления лицу (семье) социальной помощи отдельным категориям нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="232"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии:________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z145" w:id="233"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: _______________________ _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z146" w:id="234"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z147" w:id="235"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z148" w:id="236"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подписи)       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="237"/>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение с прилагаемыми документами в количестве ____ штук принято "__"____________ 20__ г. ________________________________________ фамилия, имя, отчество (при его наличии), должность, подпись работника, акима поселка, села, сельского округа или местного уполномоченного органа, принявшего документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12019,451 +12132,451 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="238"/>
+    <w:bookmarkStart w:name="z311" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение об оказании (отказе в оказании) социальной помощи от ______ 20__ года № _________ акимата ____________________________________________ город республиканского значения, столица, район (город областного значения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 4 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z312" w:id="239"/>
+      <w:bookmarkStart w:name="z312" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="240"/>
+    <w:bookmarkStart w:name="z313" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пол __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z314" w:id="241"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z314" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z315" w:id="242"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z315" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер и дата выдачи документа, подтверждающего факт наличия основания для отнесения к категории нуждающихся ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z316" w:id="243"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z316" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение специальной комиссии (по основаниям, указанным в подпунктах 1), 2) и 4) пункта 8 Типовых правил): _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z317" w:id="244"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z317" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оказать социальную помощь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z318" w:id="245"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер социальной помощи: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="246"/>
+      <w:bookmarkStart w:name="z319" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="247"/>
+    <w:bookmarkStart w:name="z320" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отказать в оказании социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z321" w:id="248"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z321" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z322" w:id="249"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z322" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (основание отказа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z323" w:id="250"/>
+      <w:bookmarkStart w:name="z323" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель отдела _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z324" w:id="251"/>
+      <w:bookmarkStart w:name="z324" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -12598,304 +12711,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="252"/>
+    <w:bookmarkStart w:name="z326" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об оказании социальной помощи от "___" ________ 20 __ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 5 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="253"/>
+    <w:bookmarkStart w:name="z327" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z328" w:id="254"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z328" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="255"/>
+    <w:bookmarkStart w:name="z329" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z330" w:id="256"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z330" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об оказании социальной помощи от "__" _____ 20__ года № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z331" w:id="257"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z331" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначенная сумма: _____________________________________ тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (сумма прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="258"/>
+    <w:bookmarkStart w:name="z332" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с "___" ________ 20 __ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z333" w:id="259"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z333" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13047,284 +13160,284 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="260"/>
+    <w:bookmarkStart w:name="z335" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в оказании социальной помощи от "___" ________ 20 __ года </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 6 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="261"/>
+      <w:bookmarkStart w:name="z336" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="262"/>
+    <w:bookmarkStart w:name="z337" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z338" w:id="263"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z338" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об отказе в оказании социальной помощи от "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z339" w:id="264"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z339" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказано в оказании ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z340" w:id="265"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z340" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         основание (указать причины)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z341" w:id="266"/>
+      <w:bookmarkStart w:name="z341" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13476,221 +13589,221 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий|</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="267"/>
+    <w:bookmarkStart w:name="z343" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по получателям пенсий и пособий на оказание социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 7 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="268"/>
+    <w:bookmarkStart w:name="z344" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z345" w:id="269"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z345" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месяц на выплату:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="270"/>
+          <w:bookmarkStart w:name="z346" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13886,80 +13999,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="271"/>
+          <w:bookmarkStart w:name="z354" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14135,146 +14248,146 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="272"/>
+    <w:bookmarkStart w:name="z362" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="273"/>
+          <w:bookmarkStart w:name="z363" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона (при наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14553,80 +14666,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z376" w:id="274"/>
+          <w:bookmarkStart w:name="z376" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14872,55 +14985,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15246,31 +15359,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>