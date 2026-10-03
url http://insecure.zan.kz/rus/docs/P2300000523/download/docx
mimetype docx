--- v2 (2026-07-26)
+++ v3 (2026-10-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e661583" w14:textId="e661583">
+    <w:p w14:paraId="d2072b3" w14:textId="d2072b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -654,54 +654,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и определяют типовой порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. На основании настоящих Типовых правил акимат города республиканского значения, столицы, района (города областного значения) (далее – МИО) разрабатывает правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+      2. На основании настоящих Типовых правил акимат столицы, города республиканского значения, района (города областного значения) (далее – МИО) разрабатывает правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основные термины и понятия, которые используются в настоящих Типовых правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z150" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -714,91 +776,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z151" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима столицы, города республиканского значения, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z152" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z153" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
+      4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган столицы, города республиканского значения, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z154" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z155" w:id="14"/>
     <w:p>
@@ -1053,51 +1115,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1470,88 +1552,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областными (города республиканского значения, столицы) МИО.</w:t>
+      7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областными (столицы, города республиканского значения) МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типовые положения о специальных и участковых комиссиях утверждаются уполномоченным государственным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      Типовые положения о специальных и участковых комиссиях утверждаются уполномоченным государственным органом.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3388,51 +3514,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
+        <w:t>22. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом столицы, города республиканского значения, района (города областного значения) на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z408" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z409" w:id="76"/>
     <w:p>
@@ -3448,100 +3574,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z410" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного теңге независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правительства РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8562,352 +8708,371 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовым правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социальной помощи,</w:t>
+              <w:t>социальной помощи, установления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установления ее размеров и</w:t>
+              <w:t>ее размеров и определения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>определения перечня отдельных</w:t>
+              <w:t>перечня отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>категорий нуждающихся граждан</w:t>
+              <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АКТ обследования для определения нуждаемости лица (семьи) </w:t>
+        <w:t xml:space="preserve"> Акт</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обследования для определения нуждаемости лица (семьи) от "__" ____ 20 года </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
-[...15 lines deleted...]
-      от "__" ____ 20 года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z109" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="109"/>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (населенный пункт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z111" w:id="110"/>
-[...174 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             1. Фамилия, имя, отчество (при его наличии) заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Адрес места жительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Причины обращения заявителя за социальной помощью</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Состав семьи (учитываются фактически проживающие в семье) ____ человек, в том числе:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9861,275 +10026,340 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="114"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             Всего трудоспособных _________ человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Зарегистрированы в качестве безработного в органах занятости _______ человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>платной основе _______ человек, стоимость обучения в год ________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавить иную категорию)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Условия проживания (общежитие, арендное, приватизированное жилье, служебное жилье,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жилой кооператив, индивидуальный жилой дом или иное – указать):</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+        <w:t xml:space="preserve">       Расходы на содержание жилья:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Доходы семьи:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10257,51 +10487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма дохода за предыдущий квартал (тенге)</w:t>
+Сумма дохода за предыдущий квартал (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10374,51 +10604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-За квартал</w:t>
+за квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10853,727 +11083,692 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="121"/>
-[...351 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             6. Наличие: автотранспорта (марка, год выпуска, правоустанавливающий документ, заявленные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">доходы от его эксплуатации)___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иного жилья, кроме занимаемого в настоящее время (заявленные доходы от его  эксплуатации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Сведения о ранее полученной помощи (форма, сумма, источник): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Иные доходы семьи (форма, сумма, источник): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Обеспеченность детей школьными принадлежностями, одеждой, обувью: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Санитарно-эпидемиологические условия проживания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель комиссии: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подписи) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С составленным актом ознакомлен(а): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) и подпись заявителя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">От проведения обследования отказываюсь _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) и подпись заявителя (или одного из членов семьи) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заполняется в случае отказа заявителя от проведения обследования) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата _____________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...304 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11691,108 +11886,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категорий нуждающихся</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение участковой комиссии № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z142" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        __ _________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11834,187 +12029,187 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (необходимости, отсутствии необходимости)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предоставления лицу (семье) социальной помощи отдельным категориям нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии:________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z145" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: _______________________ _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z146" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z147" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подписи)       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение с прилагаемыми документами в количестве ____ штук принято "__"____________ 20__ г. ________________________________________ фамилия, имя, отчество (при его наличии), должность, подпись работника, акима поселка, села, сельского округа или местного уполномоченного органа, принявшего документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12132,451 +12327,489 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="148"/>
+    <w:bookmarkStart w:name="z311" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Решение об оказании (отказе в оказании) социальной помощи от ______ 20__ года № _________ акимата ____________________________________________ город республиканского значения, столица, район (город областного значения)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
+        <w:t xml:space="preserve"> Решение об оказании (отказе в оказании) социальной помощи от ______ 20__ года № _________ акимата ____________________________________________ столица, город республиканского значения, район (город областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения 4 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 4 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z312" w:id="149"/>
+      <w:bookmarkStart w:name="z312" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="150"/>
+    <w:bookmarkStart w:name="z313" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пол __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z314" w:id="151"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z314" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z315" w:id="152"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z315" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер и дата выдачи документа, подтверждающего факт наличия основания для отнесения к категории нуждающихся ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z316" w:id="153"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z316" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение специальной комиссии (по основаниям, указанным в подпунктах 1), 2) и 4) пункта 8 Типовых правил): _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z317" w:id="154"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z317" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оказать социальную помощь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z318" w:id="155"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер социальной помощи: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="156"/>
+      <w:bookmarkStart w:name="z319" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="157"/>
+    <w:bookmarkStart w:name="z320" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отказать в оказании социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z321" w:id="158"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z321" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z322" w:id="159"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z322" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (основание отказа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z323" w:id="160"/>
+      <w:bookmarkStart w:name="z323" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель отдела _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z324" w:id="161"/>
+      <w:bookmarkStart w:name="z324" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -12640,407 +12873,437 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Типовым правилам</w:t>
+              <w:t>к Типовым правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания социальной помощи,</w:t>
+              <w:t>социальной помощи,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установления ее размеров и</w:t>
+              <w:t>установления ее размеров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>определения перечня</w:t>
+              <w:t>и определения перечня</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z326" w:id="162"/>
+    <w:bookmarkStart w:name="z326" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление об оказании социальной помощи от "___" ________ 20 __ года</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
+        <w:t xml:space="preserve"> Уведомление об оказании социальной помощи от "___"________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 5 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...190 lines deleted...]
-        <w:t>______________________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z333" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (вид социальной помощи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Гражданину (ке) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата рождения ______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решение об оказании социальной помощи от "__" _____ 20__ года № ___ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Назначенная сумма: ________________ теңге с "___" ________ 20 __ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Уведомление удостоверено электронной цифровой подписью ответственного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лица____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13160,284 +13423,284 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="170"/>
+    <w:bookmarkStart w:name="z335" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в оказании социальной помощи от "___" ________ 20 __ года </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 6 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z336" w:id="171"/>
+      <w:bookmarkStart w:name="z336" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="172"/>
+    <w:bookmarkStart w:name="z337" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z338" w:id="173"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z338" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об отказе в оказании социальной помощи от "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z339" w:id="174"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z339" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказано в оказании ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z340" w:id="175"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z340" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         основание (указать причины)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z341" w:id="176"/>
+      <w:bookmarkStart w:name="z341" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13589,221 +13852,221 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельных категорий|</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="177"/>
+    <w:bookmarkStart w:name="z343" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения по получателям пенсий и пособий на оказание социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовые правила дополнены приложением 7 в соответствии с постановлением Правительства РК от 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="178"/>
+    <w:bookmarkStart w:name="z344" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z345" w:id="179"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z345" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месяц на выплату:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="180"/>
+          <w:bookmarkStart w:name="z346" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13999,80 +14262,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="181"/>
+          <w:bookmarkStart w:name="z354" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14248,146 +14511,146 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="182"/>
+    <w:bookmarkStart w:name="z362" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="183"/>
+          <w:bookmarkStart w:name="z363" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номер телефона (при наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14666,80 +14929,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z376" w:id="184"/>
+          <w:bookmarkStart w:name="z376" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14985,55 +15248,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15359,31 +15622,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>