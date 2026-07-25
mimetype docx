--- v0 (2025-10-04)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="195d509" w14:textId="195d509">
+    <w:p w14:paraId="e75836a" w14:textId="e75836a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -954,120 +954,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уполномоченный оператор – юридическое лицо (юридические лица), определяемое (определяемые) Правительством Республики Казахстан, осуществляющее (осуществляющие) открытие и ведение специальных счетов для единовременных пенсионных выплат из единого накопительного пенсионного фонда в целях улучшения жилищных условий и (или) оплаты лечения, на которые единым накопительным пенсионным фондом осуществляется перевод единовременных пенсионных выплат из пенсионных накоплений, сформированных за счет обязательных пенсионных взносов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      14) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 27.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными постановлениями Правительства РК от 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1654,1686 +1674,1796 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Лицам, указанным в подпункте 1) пункта 3 настоящих Правил и при этом являющимся получателями пенсионных выплат, разница по выплате государственной гарантии назначается без представления заявления в проактивной форме в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах". Документы, предусмотренные частями шестой и седьмой настоящего пункта, также не представляются. </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах". Документы, предусмотренные частями шестой и седьмой настоящего пункта, также не представляются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании проактивной услуги в день назначения базовой пенсионной выплаты Государственная корпорация посредством цифровых систем уполномоченного государственного органа направляет sms-сообщение на телефонный номер абонентского устройства сотовой связи заявителя, зарегистрированный на портале, для получения согласия на сбор и обработку персональных данных для оказания проактивной услуги и выбора языка.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии ответа от заявителя в течение 3 (три) календарных дней с момента отправки первого sms-сообщения процесс оказания проактивной услуги завершается, при этом у данной категории лиц сохраняется право обратиться за оказанием услуги посредством подачи заявления в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом судьям в отставке, получающим ежемесячное пожизненное содержание, военнослужащим, сотрудникам специальных государственных и правоохранительных органов, государственной фельдъегерской службы, а также лицам, права которых иметь специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, получающим пенсионные выплаты за выслугу лет, которым государственная базовая пенсионная выплата по достижении пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса не назначается, расчет выплаты разницы по государственной гарантии осуществляется при подаче заявления в Государственную корпорацию при личном обращении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для назначения выплаты разницы лицо, имеющее право на выплату разницы, кроме лиц, указанных в части первой настоящего пункта, обращается в отделение Государственной корпорации по месту жительства с заявлением по форме, определяемой уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме заявления сведения о документе, удостоверяющем личность, регистрации по постоянному месту жительства получают из соответствующих государственных цифровых систем через шлюз "цифрового правительства" (далее – цифровые системы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии сведений в цифровых системах к заявлению прилагается документ, удостоверяющий личность (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан, удостоверение кандаса до получения гражданства Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок назначения выплаты разницы при наличии согласия в соответствии с пунктом 5 настоящих Правил начинается со дня, следующего за днем назначения базовой пенсионной выплаты, при наличии информации об уровне инфляции на дату наступления пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, но не позднее 30 (тридцать) календарных дней после дня ее назначения при отсутствии информации об уровне инфляции на дату наступления пенсионного возраста в соответствии с пунктом 1 статьи 207 Социального кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. К заявлению иностранцев и лиц без гражданства, являющихся получателями пенсионных накоплений за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, имеющих право на выплату разницы и выехавших на постоянное место жительства за пределы Республики Казахстан, прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при личном обращении получателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заграничный паспорт, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о номере банковского счета, открытого в банках второго уровня или организациях, осуществляющих отдельные виды банковских операций на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при подаче заявления выехавшими иностранцами и лицами без гражданства на постоянное место жительства за пределы Республики Казахстан через поверенное лицо верность копии документов, удостоверяющих личность получателя, нотариально заверяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проживания за пределами Республики Казахстан нотариальное свидетельствование копии документов производится в государстве проживания или на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При обращении с заявлением о назначении выплаты разницы от имени получателя поверенный помимо документов, предусмотренных пунктами 5 и 6 настоящих Правил, предоставляет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      6. К заявлению иностранцев и лиц без гражданства, являющихся получателями пенсионных накоплений за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, имеющих право на выплату разницы и выехавших на постоянное место жительства за пределы Республики Казахстан, прилагаются:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность поверенного лица (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан, заграничный паспорт).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      при личном обращении получателя:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для документов, составленных на иностранном языке, прилагается свидетельствование верности перевода документа на казахский или русский языки, осуществленное нотариусом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      заграничный паспорт, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оригинал доверенности или ее нотариально засвидетельствованную копию (если доверенность содержит полномочия по представлению интересов доверителя одновременно в нескольких организациях).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      сведения о номере банковского счета, открытого в банках второго уровня или организациях, осуществляющих отдельные виды банковских операций на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подача заявления поверенным о назначении выплаты разницы получателю осуществляется при личном обращении поверенного.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      при подаче заявления выехавшими иностранцами и лицами без гражданства на постоянное место жительства за пределы Республики Казахстан через поверенное лицо верность копии документов, удостоверяющих личность получателя, нотариально заверяются.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае смерти лица, имеющего право на выплату разницы, сумма выплаты разницы осуществляется наследнику в порядке, установленном Гражданским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      В случае проживания за пределами Республики Казахстан нотариальное свидетельствование копии документов производится в государстве проживания или на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом наследником предоставляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме, определяемой уполномоченным государственным органом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) документ, удостоверяющий личность наследника (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан, заграничный паспорт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае отсутствия в цифровых системах государственных органов сведений о смерти лица, имеющего право на выплату разницы, предоставляется оригинал свидетельства о смерти умершего лица или его нотариально засвидетельствованная копия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оригинал или нотариально засвидетельствованная копия свидетельства о праве на наследство либо оригинал или нотариально засвидетельствованная копия соглашения о разделе наследуемого имущества, решение суда, вступившее в законную силу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о номере банковского счета наследника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для назначения выплаты разницы лицам, решением суда признанным недееспособными или ограниченно дееспособными и нуждающимися в опеке или попечительстве, их опекунами или попечителями подаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление по форме, определяемой уполномоченным государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность опекуна или попечителя (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан, заграничный паспорт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ, подтверждающий установление опеки или попечительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы, указанные в пунктах 5 и 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок осуществления выплаты разницы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      5) сведения о номере банковского счета наследника.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Государственная корпорация в течение 2 (два) рабочих дней со дня принятия заявления о выплате разницы для категории лиц, указанных в пункте 3 настоящих Правил, направляет уведомление в ЕНПФ о представлении сведений о наличии индивидуального пенсионного счета и суммах пенсионных накоплений, сформированных за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      9. Для назначения выплаты разницы лицам, решением суда признанным недееспособными или ограниченно дееспособными и нуждающимися в опеке или попечительстве, их опекунами или попечителями подаются:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для лиц, указанных в абзаце первом пункта 5 настоящих Правил, при наличии согласия Государственная корпорация в течение 2 (два) рабочих дней со дня, следующего после дня назначения базовой пенсионной выплаты, но не позднее 30 (тридцать) календарных дней после ее назначения направляет уведомление в ЕНПФ о представлении сведений о наличии индивидуального пенсионного счета и суммах пенсионных накоплений, сформированных за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      1) заявление по форме, определяемой уполномоченным государственным органом;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. ЕНПФ в течение 2 (два) рабочих дней со дня поступления уведомления представляет Государственной корпорации сведения о наличии индивидуального пенсионного счета и суммах пенсионных накоплений за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов получателя с проставлением ЭЦП в соответствии с форматом, установленным соответствующим соглашением, заключенным между ЕНПФ и Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      2) документ, удостоверяющий личность опекуна или попечителя (паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан, заграничный паспорт);</w:t>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Государственная корпорация в течение 1 (один) рабочего дня с момента получения сведений из ЕНПФ производит сверку сведений о суммах пенсионных накоплений, полученных из ЕНПФ, с суммой обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов с учетом уровня инфляции на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      3) документ, подтверждающий установление опеки или попечительства;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае, если при возникновении условий, указанных в пункте 3 настоящих Правил, сумма пенсионных накоплений в ЕНПФ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      4) документы, указанные в пунктах 5 и 6 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      больше или равна сумме фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции, выплата разницы не осуществляется и уполномоченный государственный орган выносит решение об отказе в назначении выплаты разницы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок осуществления выплаты разницы</w:t>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меньше суммы фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции, Государственная корпорация в течение 1 (один) рабочего дня производит расчет суммы выплаты разницы согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      10. Государственная корпорация в течение 2 (два) рабочих дней со дня принятия заявления о выплате разницы для категории лиц, указанных в пункте 3 настоящих Правил, направляет уведомление в ЕНПФ о представлении сведений о наличии индивидуального пенсионного счета и суммах пенсионных накоплений, сформированных за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц, указанных в подпунктах 1), 2), 4) и 5) пункта 3 настоящих Правил, расчет суммы выплаты разницы производится согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      Для лиц, указанных в абзаце первом пункта 5 настоящих Правил, при наличии согласия Государственная корпорация в течение 2 (два) рабочих дней со дня, следующего после дня назначения базовой пенсионной выплаты, но не позднее 30 (тридцать) календарных дней после ее назначения направляет уведомление в ЕНПФ о представлении сведений о наличии индивидуального пенсионного счета и суммах пенсионных накоплений, сформированных за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sr = Sn-Sf</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      11. ЕНПФ в течение 2 (два) рабочих дней со дня поступления уведомления представляет Государственной корпорации сведения о наличии индивидуального пенсионного счета и суммах пенсионных накоплений за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов получателя с проставлением ЭЦП в соответствии с форматом, установленным соответствующим соглашением, заключенным между ЕНПФ и Государственной корпорацией.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sn= Sn-1 *In +Pn,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      12. Государственная корпорация в течение 1 (один) рабочего дня с момента получения сведений из ЕНПФ производит сверку сведений о суммах пенсионных накоплений, полученных из ЕНПФ, с суммой обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов с учетом уровня инфляции на соответствующий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S1 = P1, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      13. В случае, если при возникновении условий, указанных в пункте 3 настоящих Правил, сумма пенсионных накоплений в ЕНПФ:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – отчетный месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      больше или равна сумме фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции, выплата разницы не осуществляется и уполномоченный государственный орган выносит решение об отказе в назначении выплаты разницы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sr – сумма выплаты разницы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      меньше суммы фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции, Государственная корпорация в течение 1 (один) рабочего дня производит расчет суммы выплаты разницы согласно следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sn – сумма фактически внесенных обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов вкладчиков (получателей) с учетом уровня инфляции в месяц n, в тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      для лиц, указанных в подпунктах 1), 2), 4) и 5) пункта 3 настоящих Правил, расчет суммы выплаты разницы производится согласно следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sf - сумма фактических пенсионных накоплений за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов в ЕНПФ, в тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In – показатель инфляции в месяц n по отношению к предыдущему месяцу, в процентах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pn – поступление обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в месяц n, в тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      P1 – первое поступление обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в месяц n, в тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц, указанных в подпункте 3) пункта 3 настоящих Правил, и лиц из числа военнослужащих, сотрудников специальных государственных и правоохранительных органов, государственной фельдъегерской службы, а также лиц, права которых иметь специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года, расчет суммы выплаты разницы производится согласно следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sr = Sn-Sf</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sn= Sn-1 *In +Pn,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S1 = Sv-Sp, где</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – отчетный месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       S1 – сумма фактического остатка пенсионных накоплений после перевода в страховую организацию или остатка после возврата 50 процентов от суммы обязательных пенсионных взносов, перечисленных за счет бюджетных средств до 1 января 2016 года, и (или) остатка после изъятия пенсионных накоплений в целях улучшения жилищных условий и (или) оплаты лечения либо остатка с даты перевода пенсионных накоплений в доверительное управление управляющему инвестиционным портфелем до достижения возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pn – поступление обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов в месяц n, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sn – сумма фактически внесенных обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов вкладчиков (получателей) с учетом уровня инфляции в месяц n, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sf – сумма фактических пенсионных накоплений за счет обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов в ЕНПФ, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sv – сумма фактических накоплений обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов в ЕНПФ на момент перевода в страховую организацию или на момент возврата 50 процентов от суммы обязательных пенсионных взносов, перечисленных за счет бюджетных средств до 1 января 2016 года, и (или) остатка после изъятия пенсионных накоплений в целях улучшения жилищных условий и (или) оплаты лечения либо остатка с даты перевода пенсионных накоплений в доверительное управление управляющему инвестиционным портфелем до достижения возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, в тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sp – сумма перевода в страховую организацию или сумма возврата 50 процентов от суммы обязательных пенсионных взносов, перечисленных за счет бюджетных средств до 1 января 2016 года, в тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In – показатель инфляции в месяц n по отношению к предыдущему месяцу, в процентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом уровень инфляции за соответствующий финансовый год принимается в соответствии с данными уполномоченного органа по статистике, размещенными на его официальном интернет - ресурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Отделение Государственной корпорации в течение 3 (три) рабочих дней после осуществления расчета суммы выплаты разницы формирует и направляет в уполномоченный орган электронный (бумажный) макет дела (далее – ЭМД) получателя, содержащий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проект решения о назначении (об отказе в назначении) выплаты разницы по форме, определяемой уполномоченным государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию о суммах обязательных пенсионных взносов и (или) обязательных профессиональных пенсионных взносов, фактически внесенных в ЕНПФ, с учетом уровня инфляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения, указанные в пункте 11 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      Sp – сумма перевода в страховую организацию или сумма возврата 50 процентов от суммы обязательных пенсионных взносов, перечисленных за счет бюджетных средств до 1 января 2016 года, в тенге;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Уполномоченный орган в течение 5 (пять) рабочих дней со дня поступления ЭМД принимает решение о назначении либо отказе в назначении с указанием причин отказа выплаты разницы и направляет его в отделение Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Государственная корпорация в течение 2 (два) рабочих дней уведомляет заявителя о назначении либо отказе в назначении (с указанием причин отказа) выплаты разницы посредством передачи sms-оповещения на мобильный телефон заявителя, указанный в заявлении. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sms-оповещения регистрируются Государственной корпорацией в журнале sms-оповещений, содержащем данные заявителя (фамилия, имя, отчество (при его наличии), дата рождения, индивидуальный идентификационный номер, дата, номер телефона, на который передано sms-оповещение, номер дела и данные специалиста), по форме, определяемой уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. На основании решений уполномоченного органа о назначении пенсий или пособий Государственная корпорация в течение 5 (пять) рабочих дней обеспечивает включение назначенной суммы разницы в потребность в бюджетных средствах на выплату, которая представляется ежемесячно к 25 числу месяца, предшествующего месяцу выплаты, в уполномоченный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уполномоченный государственный орган направляет в уполномоченный орган по исполнению бюджета сведения о бюджетных средствах, необходимых для выплаты разницы в пределах сводного плана финансирования по платежам, на соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Уполномоченный государственный орган согласно потребности бюджетных средств на выплату разницы осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам, на отчетный период. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Суммы разницы, образовавшиеся после формирования потребности на месяц выплаты, подлежат включению в последующий за ним месяц в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственная корпорация, получив бюджетные средства, формирует платежные поручения с кодом назначения платежа 030 в соответствии с графиком выплаты и перечисляет суммы выплаты разницы на банковский счет получателя, открытый в банках второго уровня или организациях, осуществляющих отдельные виды банковских операций, открытых на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом выплата разницы производится путем зачисления на банковские счета или доставки на дом получателям через отделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>