--- v1 (2025-12-29)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f2c67d3" w14:textId="f2c67d3">
+    <w:p w14:paraId="96ef9af" w14:textId="96ef9af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1058,498 +1058,574 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 250 Социального кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Агенты ежемесячно осуществляют уплату обязательных профессиональных пенсионных взносов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При осуществлении обязательных профессиональных пенсионных взносов учитываются все ежемесячные доходы работника, предусмотренные в Налоговом кодексе Республики Казахстан (далее – Налоговый кодекс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правительства РК от 07.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 939</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При осуществлении обязательных профессиональных пенсионных взносов не учитываются следующие виды выплат:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) на которые в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>430</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>432</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>435</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса уменьшаются доходы физического лица, подлежащие налогообложению у источника выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы на уплату обязательных профессиональных пенсионных взносов относятся к фонду оплаты труда агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции постановления Правительства РК от 07.11.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правительства РК от 07.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 939</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 939</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...251 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Перечисление обязательных профессиональных пенсионных взносов, в том числе задолженности, производится на банковский счет Государственной корпорации с указанием кодов назначения платежей, определяемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 203 "Об утверждении Правил применения кодов секторов экономики и назначения платежей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 14365).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Суммы обязательных профессиональных пенсионных взносов, поступившие на счет Государственной корпорации, в течение трех рабочих дней перечисляются в единый накопительный пенсионный фонд сводными платежными поручениями в электронном виде в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденными постановлением Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208 (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 107861), форматами сообщений, утвержденными оператором или операционным центром платежных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация по физическим лицам, в чью пользу перечисляются обязательные профессиональные пенсионные взносы согласно платежным поручениям, указанным в части первой настоящего пункта, направляется Государственной корпорацией в единый накопительный пенсионный фонд в порядке, установленном соглашением, заключенным между единым накопительным пенсионным фондом и Государственной корпорацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1568,344 +1644,344 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 11.11.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Агент не осуществляет уплату обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) лиц, достигших пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) военнослужащих (кроме военнослужащих срочной службы), сотрудников специальных государственных и правоохранительных органов, государственной фельдъегерской службы, а также лиц, права которых иметь специальные звания, классные чины и носить форменную одежду упразднены с 1 января 2012 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) получателей пенсионных выплат за выслугу лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Уплата обязательных профессиональных пенсионных взносов осуществляется агентом наличными деньгами либо безналичным способом через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, на банковский счет Государственной корпорации с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Суммы обязательных профессиональных пенсионных взносов, уплачиваемые агентами, подлежат вычету в соответствии с налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Обязательные профессиональные пенсионные взносы также уплачиваются в пользу работников производственных, вспомогательных и подсобных цехов организации, временно занятых на работах с вредными условиями труда, предусмотренных перечнем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Обязательные профессиональные пенсионные взносы осуществляются в пользу работников, профессии которых предусмотрены в разделе "Общие профессии" перечня, независимо от того, в каких производствах или цехах они работают, если эти профессии специально не предусмотрены в соответствующих разделах или подразделах перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае выявления по результатам аттестации производственных объектов по условиям труда и периодических обязательных медицинских осмотров профессий работников с вредными условиями труда, занятых не менее 80 % рабочего времени в месяц, работодатели, представители работников, заинтересованные государственные органы вносят в уполномоченный государственный орган по труду обоснованные предложения по их включению в перечень.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае исключения вредных условий труда, подтвержденных результатами аттестации производственных объектов, уплата обязательных профессиональных пенсионных взносов агентами прекращается с момента исключения вредных условий труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>