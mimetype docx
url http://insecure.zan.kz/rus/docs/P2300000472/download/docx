--- v0 (2025-10-25)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d2ca4e" w14:textId="6d2ca4e">
+    <w:p w14:paraId="cb1ae98" w14:textId="cb1ae98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1624,51 +1624,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сроки проведения мероприятий по возврату из ЕНПФ сумм обязательных пенсионных взносов сотрудников (военнослужащих) с указанием ответственных лиц из числа работников ЕНПФ, Государственной корпорации и уполномоченных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) формат электронного уведомления Государственной корпорации, содержащего информацию, необходимую ЕНПФ для списания сумм с индивидуальных пенсионных счетов сотрудников (военнослужащих) в базе данных автоматизированной информационной системы ЕНПФ;</w:t>
+      2) формат электронного уведомления Государственной корпорации, содержащего информацию, необходимую ЕНПФ для списания сумм с индивидуальных пенсионных счетов сотрудников (военнослужащих) в базе данных автоматизированной цифровой системы ЕНПФ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок представления Государственной корпорацией в ЕНПФ списков сотрудников (военнослужащих), а также возврата ЕНПФ в Государственную корпорацию сумм обязательных пенсионных взносов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
@@ -1708,90 +1708,214 @@
         <w:t>
       5) электронное (-ые) средство (-а) (канал) обмена информацией между Государственной корпорацией и ЕНПФ в процессе осуществления мероприятий, предусмотренных планом-графиком;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мероприятия, направленные на взаимодействие ЕНПФ с Государственной корпорацией и банком-кастодианом ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. ЕНПФ не позднее пяти рабочих дней с даты согласования плана-графика уведомляет сотрудников (военнослужащих) о датах начала и завершения мероприятий по возврату сумм обязательных пенсионных взносов путем публикации информации на интернет-ресурсе ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Идентификация сотрудников (военнослужащих) в базе данных автоматизированной информационной системы центрального исполнительного органа производится по полному соответствию реквизитов (индивидуальный идентификационный номер, фамилия, имя, отчество (при его наличии), дата рождения).</w:t>
+      11. Идентификация сотрудников (военнослужащих) в базе данных автоматизированной цифровой системы центрального исполнительного органа производится по полному соответствию реквизитов (индивидуальный идентификационный номер, фамилия, имя, отчество (при его наличии), дата рождения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В период проведения мероприятий, определенных планом-графиком по списку сотрудников (военнослужащих), указанных в пункте 6 настоящих Правил:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1864,94 +1988,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. ЕНПФ в сроки, определенные планом-графиком:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в базе данных автоматизированной информационной системы списывает с индивидуальных пенсионных счетов сотрудников (военнослужащих) суммы обязательных пенсионных взносов, подлежащие возврату в соответствии с электронными уведомлениями Государственной корпорации;</w:t>
+      1) в базе данных автоматизированной цифровой системы списывает с индивидуальных пенсионных счетов сотрудников (военнослужащих) суммы обязательных пенсионных взносов, подлежащие возврату в соответствии с электронными уведомлениями Государственной корпорации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направляет банку-кастодиану поручение на списание сумм обязательных пенсионных взносов с кастодиального счета ЕНПФ на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. При этом идентификация сотрудников (военнослужащих) в базе данных автоматизированной информационной системы ЕНПФ осуществляется по полному соответствию реквизитов, указанных в электронном уведомлении Государственной корпорации.</w:t>
+      15. При этом идентификация сотрудников (военнослужащих) в базе данных автоматизированной цифровой системы ЕНПФ осуществляется по полному соответствию реквизитов, указанных в электронном уведомлении Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Списание с индивидуальных пенсионных счетов сумм обязательных пенсионных взносов осуществляется ЕНПФ на основании электронного уведомления Государственной корпорации из пенсионных накоплений, сформированных на индивидуальных пенсионных счетах сотрудников (военнослужащих), за исключением случаев, определенных в пункте 17 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2104,54 +2352,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       списания суммы обязательных пенсионных взносов, подлежащей возврату ЕНПФ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) отсутствия в базе данных автоматизированной информационной системы ЕНПФ индивидуального пенсионного счета сотрудника (военнослужащего).</w:t>
+      5) отсутствия в базе данных автоматизированной цифровой системы ЕНПФ индивидуального пенсионного счета сотрудника (военнослужащего).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Получатели пенсионных выплат за выслугу лет в неполном объеме для осуществления перерасчета в соответствии с пунктом 11 статьи 212 Социального кодекса Республики Казахстан в случаях, предусмотренных подпунктами 1) - 3) и 5) пункта 17 настоящих Правил, перечисляют необходимую (недостающую) сумму на индивидуальный пенсионный счет в порядке, определенном внутренним документом ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2566,54 +2876,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Уполномоченный орган составляет список сотрудников (военнослужащих), подавших заявления о возврате сумм, с указанием суммы обязательных пенсионных взносов, подлежащей возврату в республиканский бюджет, в соответствии с пунктом 6 настоящих Правил и представляет его в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Государственная корпорация в течение пяти рабочих дней со дня получения списка осуществляет процедуру идентификации сотрудников (военнослужащих), указанных в пункте 25 настоящих Правил, в базах автоматизированной информационной системы центрального исполнительного органа и ЕНПФ в соответствии с пунктами 11 и 15 настоящих Правил.</w:t>
+      27. Государственная корпорация в течение пяти рабочих дней со дня получения списка осуществляет процедуру идентификации сотрудников (военнослужащих), указанных в пункте 25 настоящих Правил, в базах автоматизированной цифровой системы центрального исполнительного органа и ЕНПФ в соответствии с пунктами 11 и 15 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Формирование Государственной корпорацией электронных уведомлений и направление их в ЕНПФ, списание ЕНПФ с индивидуальных пенсионных счетов сумм обязательных пенсионных взносов, их возврат в Государственную корпорацию и последующее перечисление в республиканский бюджет осуществляются в соответствии с пунктами 13, 16, 17, 18 и 19 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3274,55 +3646,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>