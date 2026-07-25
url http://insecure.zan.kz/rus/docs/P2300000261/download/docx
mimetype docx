--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1fc115" w14:textId="d1fc115">
+    <w:p w14:paraId="05869bc" w14:textId="05869bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -181,615 +181,1497 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реорганизовать акционерное общество "Республиканский центр "Казимпэкс" путем преобразования в товарищество с ограниченной ответственностью "Республиканский центр "Казимпэкс" (далее – товарищество) со стопроцентной долей участия государства в уставном капитале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2. Определить основными направлениями деятельности товарищества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z30" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление прочей беспроводной телекоммуникационной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z31" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исследования и экспериментальные разработки в области обороны и национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z32" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аренду и управление собственной недвижимостью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z33" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) управление недвижимостью за вознаграждение или на договорной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) деятельность агентов, специализирующихся на торговле отдельными видами товаров или группами товаров, не включенными в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z35" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информационно-методологическое обеспечение с сопровождением информационных систем и баз данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z36" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      2. Определить основными направлениями деятельности товарищества: </w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+      7) разработку строительных проектов для органов национальной безопасности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) строительство жилых зданий для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) строительство нежилых зданий, за исключением стационарных торговых объектов категорий 1 и 2, для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разборку и снос зданий и сооружений, расположенных на приграничных территориях, для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электромонтажные работы по прокладке телекоммуникационных, компьютерных и телевизионных сетей для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) прочие электромонтажные работы для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) монтаж систем водоснабжения, отопления и кондиционирования воздуха для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) прочие строительно-монтажные работы, не включенные в другие группировки, для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) пуск и наладку смонтированного оборудования для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) деятельность в области архитектуры для объектов национальной безопасности, расположенных на приграничных территориях, за исключением объектов атомной промышленности и атомной энергетики, расположенных на приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) деятельность в области инженерно-технического проектирования для объектов национальной безопасности, расположенных на приграничных территориях, за исключением объектов атомной промышленности и атомной энергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) деятельность по разработке, производству, ремонту, торговле, коллекционированию, экспонированию гражданского и служебного оружия и патронов к нему для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) деятельность в области разработки и тестирования программного кода для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) сопровождение программного обеспечения, программных продуктов, баз данных, интернет-ресурсов (сайты), информационных систем для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) системно-техническое обслуживание аппаратно-программных комплексов для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) деятельность в области монтажа и настройки аппаратно-программных комплексов для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) деятельность по предоставлению в пользование серверных помещений (центров обработки данных) для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) предоставление в пользование программных продуктов, электронных информационных ресурсов, мобильных и иных предложений для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) деятельность веб-порталов для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) складирование и хранение продовольственных товаров, кроме овощей и фруктов, осуществляемые на приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) складирование и хранение овощей и фруктов, осуществляемые на приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) деятельность по благоустройству территорий для объектов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) прочую деятельность по уборке для объектов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) техническое обслуживание и ремонт автотранспорта, производимые на придорожной полосе, расположенной на пограничных переходах и приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) техническое обслуживание и ремонт автомобилей, за исключением произведенных станциями технического обслуживания, находящимися на придорожной полосе, расположенной на пограничных переходах и приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) складирование и хранение непродовольственных товаров, кроме зерна, масличных культур и нефти, осуществляемые на приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) деятельность автомобильных стоянок, расположенных на пограничных переходах и приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) транспортную обработку грузов, расположенных на пограничных переходах и приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) транспортно-экспедиционные услуги, оказываемые на пограничных переходах и приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) предоставление услуг гостиницами с ресторанами, за исключением гостиниц, находящихся на придорожной полосе в приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) предоставление услуг гостиницами, находящимися на придорожной полосе в пограничных переходах и приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) другие финансовые услуги, финансирование в различных отраслях экономики, инвестиционная деятельность для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) другие виды финансовых услуг, кроме страхования и пенсионного обеспечения, для органов национальной безопасности, не включенные в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) комплексное обслуживание коммерческих объектов, расположенных на приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) прочую деятельность по предоставлению вспомогательных коммерческих услуг для объектов национальной безопасности, расположенных на приграничных территориях, не включенную в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) прочую деятельность в области образования для объектов национальной безопасности, расположенных на приграничных территориях, не включенную в другие группировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) прочую вспомогательную деятельность в области образования для органов национальной безопасности на приграничных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) деятельность организаций, учрежденных национальными компаниями, по предоставлению технического и вспомогательного персонала для обслуживания стратегических объектов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) прочие виды деятельности по организации отдыха и развлечений для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) деятельность спортивных объектов для органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) деятельность спортивных клубов для органов национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету государственного имущества и приватизации Министерства финансов Республики Казахстан совместно с Комитетом национальной безопасности Республики Казахстан (по согласованию) в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z13" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждение устава товарищества и его государственную регистрацию в Государственной корпорации "Правительство для граждан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z14" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) передачу права владения и пользования государственной долей участия товарищества Комитету национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z15" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие иных мер, вытекающих из настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z16" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Внести в некоторые решения Правительства Республики Казахстан следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z17" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 апреля 1999 года № 405 "О видах государственной собственности на государственные пакеты акций и государственные доли участия в организациях":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z18" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акционерных обществ и хозяйственных товариществ, государственные пакеты акций и доли участия которых остаются в республиканской собственности, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z19" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе "г. Астана":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z20" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку, порядковый номер 21-19, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z21" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21-19. ТОО "Республиканский центр "Казимпэкс";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z22" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 мая 1999 года № 659 "О передаче прав по владению и пользованию государственными пакетами акций и государственными долями в организациях, находящихся в республиканской собственности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z23" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных пакетов акций и государственных долей участия в организациях республиканской собственности, право владения и пользования которыми передается отраслевым министерствам и иным государственным органам, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z24" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе "Комитету национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z25" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку, порядковый номер 242, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z26" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "242. ТОО "Республиканский центр "Казимпэкс".".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z27" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отменить</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановление Правительства Республики Казахстан от 7 августа 2015 года № 619 "О некоторых вопросах акционерного общества "Республиканский центр "Казимпэкс".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z28" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -964,55 +1846,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>