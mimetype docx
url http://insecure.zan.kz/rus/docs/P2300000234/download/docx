--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f3c122" w14:textId="8f3c122">
+    <w:p w14:paraId="0efb04e" w14:textId="0efb04e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +93,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил представления пространственных данных в Национальную инфраструктуру пространственных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 17 марта 2023 года № 234</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Постановление Правительства Республики Казахстан от 17 марта 2023 года № 234.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -269,68 +272,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> представления пространственных данных в Национальную инфраструктуру пространственных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -346,161 +331,160 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Премьер-Министр</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t>Премьер-Министр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А. Смаилов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -579,1452 +563,1374 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 марта 20 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>представления пространственных данных в Национальную инфраструктуру пространственных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции постановления Правительства РК от 18.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 639</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О геодезии, картографии и пространственных данных" (далее – Закон) и определяют порядок представления пространственных данных в Национальную инфраструктуру пространственных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила представления пространственных данных в Национальную инфраструктуру пространственных данных (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О геодезии, картографии и пространственных данных" (далее – Закон) и определяют порядок представления пространственных данных в Национальную инфраструктуру пространственных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) интероперабельность – принцип взаимосовместимости, выражающий способность пространственных данных, метаданных, технических и программных средств к функциональному и информационному взаимодействию;</w:t>
+      1) субъекты геодезической и картографической деятельности –центральные государственные органы и местные исполнительные органы Республики Казахстан в пределах их компетенции, установленной законодательством Республики Казахстан, а также физические и юридические лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) пространственные данные – информация, содержащая сведения о местоположении объектов местности, представленная в определенной форме и координатной системе отсчета;</w:t>
+      2) геопортал – цифровая система, обеспечивающая доступ к пространственным данным и геосервисам пространственных данных посредством средств телекоммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) собственники пространственных данных – центральные государственные органы и местные исполнительные органы Республики Казахстан, являющиеся заказчиками государственного заказа для создания, обновления пространственных данных, их наборов и сервисов;</w:t>
+      3) интероперабельность – принцип взаимосовместимости, выражающий способность пространственных данных, метаданных, технических и программных средств к функциональному и информационному взаимодействию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) владельцы пространственных данных – физические и юридические лица, имеющие пространственные данные и их наборы;</w:t>
+      4) пространственные данные – информация, содержащая сведения о местоположении объектов местности, представленная в определенной форме и координатной системе отсчета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) метаданные – информация, описывающая наборы пространственных данных и геосервисов;</w:t>
+      5) владельцы пространственных данных – физические и юридические лица, имеющие пространственные данные и их наборы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Национальная инфраструктура пространственных данных (далее – НИПД) – данные о пространственных объектах, включающие сведения об их форме, местоположении и свойствах, отображенные на картографической основе, в том числе представленные с использованием координат;</w:t>
+      6) собственники пространственных данных – центральные государственные органы и местные исполнительные органы Республики Казахстан, являющиеся заказчиками государственного заказа для создания, обновления пространственных данных, их наборов и сервисов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Национальный фонд пространственных данных (далее – НФПД) – совокупность пространственных данных в цифровом и (или) аналоговом виде, подлежащих учету, длительному хранению в целях их дальнейшего использования субъектами геодезической и картографической деятельности, имеющая общегосударственное, межотраслевое значение, специальное и (или) отраслевое значение;</w:t>
+      7) метаданные – информация, описывающая наборы пространственных данных и геосервисов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) GML формат – это язык моделирования для электронных информационных ресурсов, государственных кадастров, регистров, реестров, баз данных, в том числе географических информационных систем и ресурсов, а также открытым форматом обмена для географических транзакций в интернете;</w:t>
+      8) Национальная инфраструктура пространственных данных (далее – НИПД) – данные о пространственных объектах, включающие сведения об их форме, местоположении и свойствах, отображенные на картографической основе, в том числе представленные с использованием координат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) тайловые сервисы TMS, WMTS – геосервисы для обслуживания рассчитанных во время выполнения фрагментов (тайлов) карты с географической привязской через интернет;</w:t>
+      9) Национальный фонд пространственных данных (далее – НФПД) – совокупность пространственных данных в цифровом и (или) аналоговом виде, подлежащих учету, длительному хранению в целях их дальнейшего использования субъектами геодезической и картографической деятельности, имеющая общегосударственное, межотраслевое, специальное и (или) отраслевое значение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) растровые сервисы WCS – геосервисы, предназначенное для определение стандартного интерфейса и операции, обеспечивающие интероперальный доступ к гепространственным покрытиям, состоящим из данных представленных значениями в каждой точке измерения;</w:t>
+      10) электронный носитель – материальный носитель, предназначенный для хранения информации в электронной форме, а также записи или ее воспроизведения с помощью технических средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) векторные сервисы WFS – геосервисы, предназначенное для передачи географической информации на уровне объектов и свойств объектов посредством сети интернет;</w:t>
+      11) GML формат – язык моделирования для цифровых ресурсов, государственных кадастров, регистров, реестров, баз данных, в том числе географических цифровых систем и ресурсов, а также открытого формата обмена для географических транзакций в интернете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) растровые сервисы WMS – геосервисы, предназначенное для обслуживания через интернет географически привязанных изображений, генерируемых картографическим сервером на основе данных их база данных геоинформационных систем.</w:t>
+      12) тайловые сервисы TMS, WMTS – геосервисы для обслуживания рассчитанных во время выполнения фрагментов (тайлов) карты с географической привязкой через интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В НИПД включаются наборы пространственных данных, создаваемых за счет бюджетных средств, также могут включаться наборы пространственных данных по заявкам владельцев пространственных данных.</w:t>
+      13) растровые сервисы WCS – геосервисы, предназначенные для определения стандартного интерфейса, и операции, обеспечивающие интероперальный доступ к геопространственным покрытиям, состоящим из данных представленных значениями в каждой точке измерения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Наборы пространственных данных, за исключением сведений, составляющих государственные секреты, служебной информации ограниченного распространения и иной охраняемой законом информации, предоставляются и публикуются на государственном геопортале НИПД.</w:t>
+      14) векторные сервисы WFS – геосервисы, предназначенные для передачи географической информации на уровне объектов и свойств объектов посредством сети интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Пространственные данные состоят из базовых пространственных данных и тематических пространственных данных.</w:t>
+      15) растровые сервисы WMS – геосервисы, предназначенные для обслуживания через интернет географически привязанных изображений, генерируемых картографическим сервером на основе данных географических цифровых систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Базовыми пространственными данными является совокупность общедоступных стандартизированных пространственных данных как унифицированной основы для интеграции и совместного использования в геоинформационных системах.</w:t>
+      3. В НИПД включаются наборы пространственных данных, создаваемых за счет бюджетных средств, также могут включаться наборы пространственных данных по заявкам владельцев пространственных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К тематическим пространственным данным относятся пространственные данные, создаваемые субъектами геодезической, картографической деятельности в процессе научной, производственной или иной деятельности.</w:t>
+      4. Наборы пространственных данных, за исключением сведений, составляющих государственные секреты, служебной информации ограниченного распространения и иной охраняемой законом информации, предоставляются и публикуются на государственном геопортале НИПД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Основополагающими компонентами НИПД являются наборы базовых пространственных данных и наборы тематических пространственных данных, формируемые за счет бюджетных средств.</w:t>
+      5. Пространственные данные состоят из базовых пространственных данных и тематических пространственных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Основные формы пространственных данных:</w:t>
+      Базовыми пространственными данными является совокупность общедоступных стандартизированных пространственных данных как унифицированной основы для интеграции и совместного использования в географических цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) векторные данные, в которые включаются: кадастровая информация, наименования географических объектов, границы, адресная информация, гидрография и гидротехнические сооружения, рельеф, объекты транспортных инфраструктур, растительность, почва, земельные участки, здания и сооружения, инженерные коммуникации, застроенные территории;</w:t>
+      К тематическим пространственным данным относятся пространственные данные, создаваемые субъектами геодезической, картографической деятельности в процессе научной, производственной или иной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) данные дистанционного зондирования Земли (далее - ДЗЗ): аэрофотосъемка и космическая съемка;</w:t>
+      6. Наборы базовых пространственных данных и наборы тематических пространственных данных, формируемые за счет бюджетных средств, являются основополагающими компонентами НИПД в соответствии с пунктом 3 статьи 22 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ортофотопланы: геопродукт, полученный на основе данных ДЗЗ;</w:t>
+      7. Основные формы пространственных данных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) картографические сервисы, в которые включаются: векторные сервисы WFS, растровые сервисы WMS, WCS, тайловые сервисы TMS, WMTS.</w:t>
+      1) векторные данные, в которые включаются: кадастровая информация, наименования географических объектов, границы, адресная информация, гидрография и гидротехнические сооружения, рельеф, объекты транспортных инфраструктур, растительность, почва, земельные участки, здания и сооружения, инженерные коммуникации, застроенные территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 13 Закона.</w:t>
+        <w:t>
+      2) данные дистанционного зондирования Земли (далее – ДЗЗ): аэрофотосъемка и космическая съемка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок представления пространственных данных в Национальную инфраструктуру пространственных данных</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ортофотопланы: геопродукт, полученный на основе данных ДЗЗ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Ведение НИПД на всей территории Республики Казахстан осуществляется посредством государственного геопортала НИПД.</w:t>
+      4) картографические сервисы, в которые включаются: векторные сервисы WFS, растровые сервисы WMS, WCS, тайловые сервисы TMS, WMTS.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Собственники пространственных данных представляют созданные ими пространственные данные в виде наборов и сервисов пространственных данных (далее – пространственные данные), в НИПД посредством государственных информационных систем, включая кадастры, географические информационные системы и ресурсы, геопорталы, геосервисы (далее – ресурсы пространственных данных) путем их интеграции.</w:t>
+        <w:t xml:space="preserve">
+      8. К каждому набору пространственных данных и сервисам для этих наборов прилагаются метаданные в соответствии со структурой и справочником, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 30 марта 2023 года № 114/НҚ "Об утверждении Правил взаимодействия Национальной инфраструктуры пространственных данных с информационными системами государственных органов" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 32221).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      11. При отсутствии ресурсов пространственных данных собственники пространственных данных осуществляют представление пространственных данных:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок представления пространственных данных в Национальную инфраструктуру пространственных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) на электронных носителях в векторном виде;</w:t>
+      9. Предоставление пространственных данных в НИПД осуществляется через государственный геопортал НИПД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) на бумажном носителе посредством почтового отправления, либо нарочно.</w:t>
+      10. В целях предоставления пространственных данных в НИПД путем интеграции государственных цифровых систем, в том числе кадастров, географических цифровых систем, геопорталов и геосервисов (далее – ресурсы пространственных данных), а также использования цифровых технологий определяются собственники пространственных данных, обеспечивающие предоставление наборов и сервисов пространственных данных (далее – данные) в машиночитаемом виде для размещения на государственном геопортале НИПД:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. В случае предоставления на электронных носителях, наборы пространственных данных предоставляются в едином формате обмена в GML формате.</w:t>
+      1) уполномоченный орган в сфере гражданской защиты – информацию о чрезвычайных ситуациях природного и техногенного характера, повлекших изменения объектов местности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. В целях постоянного обновления НИПД собственники пространственных данных представляют в государственный геопортал НИПД следующую информацию:</w:t>
+      2) местные исполнительные органы – сведения в области архитектуры, градостроительства и строительства, земельных отношений, жилищно-коммунального хозяйства, об установлении водоохранных зон и полос в черте населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уполномоченный орган в сфере гражданской защиты – информацию о чрезвычайных ситуациях природного и техногенного характера, повлекших изменения объектов местности;</w:t>
+      3) уполномоченный орган в сфере государственного управления недропользованием в части твердых полезных ископаемых (за исключением добычи урана), государственного геологического изучения недр – информацию по государственному учету запасов полезных ископаемых и данные единого кадастра государственного фонда недр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) местные исполнительные органы – сведения в области архитектуры, градостроительства и строительства, земельных отношений, жилищно-коммунального хозяйства;</w:t>
+      4) уполномоченный орган в сфере архитектуры, градостроительства и строительства – информацию о деятельности в области градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уполномоченный орган в сфере государственного управления недропользованием в части твердых полезных ископаемых (за исключением добычи урана), государственного геологического изучения недр – информацию по государственному учету запасов полезных ископаемых и данные единого кадастра государственного фонда недр;</w:t>
+      5) уполномоченный орган в сфере охраны и использования водного фонда – сведения о поверхностных водных объектах, гидротехнических сооружениях, водоохранных зонах и полосах вне границ (черты) населенных пунктов, за исключением водных объектов, входящих в состав земель особо охраняемых природных территорий и государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уполномоченный орган в сфере транспорта, архитектуры, градостроительной и строительной деятельности – информацию о деятельности в области градостроительства, строительства и транспортной инфраструктуры;</w:t>
+      6) уполномоченный орган в сфере лесного хозяйства – информацию о государственном учете лесного фонда и государственного лесного кадастра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган в сфере использования и охраны водного фонда, водоснабжения, водоотведения – информацию о государственном учете водопользования и данные государственного водного кадастра;</w:t>
+      7) уполномоченный орган в сфере охраны, воспроизводства и использования животного мира и особо охраняемых природных территорий –данные из государственного кадастра животного мира и государственного кадастра особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уполномоченный орган в сфере лесного хозяйства – информацию о государственном учете лесного фонда и данные государственного лесного кадастра;</w:t>
+      8) уполномоченный орган в сфере земельных ресурсов – данные из баланса земель Республики Казахстан и государственного земельного кадастра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченный орган в сфере охраны, воспроизводства и использования животного мира и особо охраняемых природных территорий – данные из государственного кадастра животного мира и государственного кадастра особо охраняемых природных территорий;</w:t>
+      9) уполномоченный орган в сфере космической деятельности – данные ДЗЗ из космоса, цифровые ортофотопланы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уполномоченный орган в сфере земельных ресурсов – данные из баланса земель Республики Казахстан и автоматизированной информационной системы государственного земельного кадастра;</w:t>
+      10) уполномоченный орган в области транспорта – сведения в области строительства и эксплуатации транспортной инфраструктуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) уполномоченный орган в сфере космической деятельности – данные ДЗЗ из космоса, цифровые ортофотопланы.</w:t>
+      11. Собственники пространственных данных представляют созданные ими данные в НИПД посредством ресурсов пространственных данных, обеспечивающих автоматическое обновление данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Ведение НИПД осуществляется путем формирования и актуализации, систематизации, обобщения пространственных данных, поступивших от собственников пространственных данных.</w:t>
+        <w:t xml:space="preserve">
+      12. В случае отсутствия ресурсов пространственных данных собственники пространственных данных осуществляют предоставление данных в филиал "Ұлттық кеңістіктік деректер қоры" республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр геодезии и пространственной информации" Министерства искусственного интеллекта и цифрового развития (далее – государственное предприятие) с приложением акта приема-передачи данных в Национальную инфраструктуру пространственных данных от центральных государственных органов или местных исполнительных органов в НИПД (далее – акт приема-передачи) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      1) на электронных носителях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Передача пространственных данных собственниками пространственных данных для включения в НИПД осуществляется в течение 30 (тридцати) календарных дней со дня принятия работ от исполнителя государственного заказа.</w:t>
+      2) посредством почтового отправления или нарочно на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Акт приема-передачи и прилагаемые к нему пространственные данные передаются в НИПД:</w:t>
+      13. В случае предоставления на электронных носителях наборы пространственных данных предоставляются в едином формате обмена в GML формате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      посредством ресурсов пространственных данных собственников пространственных данных;</w:t>
+      14. Передача пространственных данных собственниками пространственных данных для включения в НИПД осуществляется в течение 30 (тридцать) календарных дней со дня принятия работ от исполнителя государственного заказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      на электронном либо бумажном носителе посредством почтового отправления, либо нарочно.</w:t>
+      15. Государственное предприятие осуществляет проверку пространственных данных и метаданных на интероперабельность к содержанию, структуре пространственных данных и метаданных в течение 15 (пятнадцать) рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. После интеграции ресурсов пространственных данных собственников пространственных данных с НИПД, при обновлении их акт приема-передачи представляются до конца текущего года.</w:t>
+      16. В случае несоответствия пространственных данных и метаданных интероперабельности государственное предприятие возвращает их собственнику пространственных данных с обязательным указанием всех выявленных несоответствий в течение 2 (два) рабочих дней для их устранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Акт приема-передачи и передаваемые по такому акту пространственные данные рассматриваются государственным предприятием, уполномоченным на ведение НФПД (далее – государственное предприятие).</w:t>
+      17. Собственник пространственных данных в течение 10 (десять) рабочих дней устраняет указанные несоответствия пространственных данных и повторно представляет государственному предприятию пространственные данные в порядке, установленном пунктами 11 и 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20. Государственное предприятие осуществляет проверку пространственных данных и метаданных на интероперабельность к содержанию, структуре пространственных данных и метаданных в течении 15 (пятнадцати) рабочих дней со дня их поступления.</w:t>
+        <w:t xml:space="preserve">
+      18. Наборы базовых и тематических пространственных данных, сформированные из сведений цифровых источников, могут включаться в состав НИПД по заявкам владельцев пространственных данных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      21. В случае несоответствия пространственных данных и метаданных требованиям интероперабельности, государственное предприятие возвращает их собственнику пространственных данных с обязательным указанием всех выявленных несоответствий в течении 2 (двух) рабочих дней для устранения несоответствий.</w:t>
+        <w:t xml:space="preserve">
+      19. К заявке прилагается акт приема-передачи данных от владельца пространственных данных в НИПД по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Собственник пространственных данных в течении 10 (десяти) рабочих дней устраняет указанные несоответствия пространственных данных и повторно представляет их государственному предприятию в порядке, установленными пунктами 16, 17, 20 и 21 настоящих Правил.</w:t>
+      20. Рассмотрение и принятие пространственных данных от владельцев пространственных данных в НИПД осуществляются в порядке, предусмотренном в пунктах 15, 16 и 17 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Владельцы пространственных данных могут представлять пространственные данные в виде наборов и сервисов пространственных данных (далее – пространственные данные), по заявке по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      21. Данные считаются переданными со дня подписания акта приема-передачи между государственным предприятием и собственником или владельцем пространственных данных, передающим данные. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      22. Данные, создаваемые за счет бюджетных средств, размещаются на государственном геопортале НИПД в течение 7 (семь) рабочих дней после подписания акта приема-передачи между государственным предприятием и собственником пространственных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Порядок рассмотрения и принятия пространственных данных от владельцов пространственных данных в НИПД осуществляется в порядке с предусмотренными в пунктах 16, 17, 20, 21 и 22 настоящих Правил.</w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2181,620 +2087,646 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Акт приема-передачи данных от центральных государственных органов или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             местных исполнительных органов в Национальную инфраструктуру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="67"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               пространственных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мы, нижеподписавшиеся ____________________________________________________</w:t>
-[...213 lines deleted...]
-      <w:bookmarkStart w:name="z79" w:id="68"/>
+             Мы, нижеподписавшиеся ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование центрального государственного органа и местного исполнительного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________, действующего на основании ________________, и НФПД</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ____________, действующего на основании ________________, именуемые</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в дальнейшем "Стороны", составили настоящий акт о том, что ____________ передал,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а государственное предприятие, уполномоченное на ведение НФПД (далее – </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственное предприятие), приняло следующие данные и метаданные к ним:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1.____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2.____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3.____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указываются перечень фактически передаваемых данных, метаданных либо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   обновленных ресурсов, содержащие данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сведения о носителях: ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (в электронном виде либо на бумажном носителе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Указанные пространственные данные, наборы данных выполнены на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственного заказа: ___________________________________ (указываются сведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о государственном заказе на создание или обновление пространственных данных,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>включающие реквизиты государственного заказа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о носителях: _____________________________________________________</w:t>
-[...142 lines deleted...]
-        <w:t>________________________________________________________________________________</w:t>
+             Наименование исполнителя работ по государственному заказу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указывается полное наименование исполнителя по государственному заказу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Стороны претензий друг к другу не имеют. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Приложение: на ______.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="72"/>
+          <w:bookmarkStart w:name="z76" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От центрального государственного органа</w:t>
-[...52 lines deleted...]
-Ф.И.О. __________________  м.п.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>От центрального государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа или местного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительного органа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф.И.О. __________________ м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -2808,90 +2740,127 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От государственного предприятия</w:t>
-[...33 lines deleted...]
-              <w:t>Ф.И.О. __________________  м.п.</w:t>
+От государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предприятия_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф.И.О. __________________ м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3048,132 +3017,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка о предоставлении наборов базовых и тематических пространственных данных в</w:t>
-[...21 lines deleted...]
-      <w:bookmarkStart w:name="z87" w:id="74"/>
+        <w:t xml:space="preserve"> Заявка о предоставлении наборов базовых и тематических пространственных данных в Национальную инфраструктуру пространственных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу принять и внести наборы базовых и тематических пространственных данных в</w:t>
-[...34 lines deleted...]
-        <w:t>_______________________________________________________________________________</w:t>
+             Прошу принять и внести наборы базовых и тематических пространственных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в Национальную инфраструктуру пространственных данных созданных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование владельца пространственных данных)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -3192,68 +3149,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z85" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3625,68 +3594,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z103" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3948,68 +3929,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4212,51 +4205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-размещение на официальном сайте государственного предприятия, уполномоченное на ведение НФПД</w:t>
+размещение метаданных на государственном геопортале НИПД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4334,200 +4327,194 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-размещения с использованием веб-сервисов</w:t>
+размещение с подключением (интеграцией)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе (физическом лице):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4596,79 +4583,60 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4737,79 +4705,60 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4879,156 +4828,150 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z152" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о заявителе (юридическом лице):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5097,79 +5040,60 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5238,79 +5162,60 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5380,156 +5285,150 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о представителе заявителя по документу, подтверждающему полномочия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5598,79 +5497,60 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5739,79 +5619,60 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5875,265 +5736,175 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkStart w:name="z188" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * перечень фактически передаваемых пространственных данных, количество (лист,</w:t>
+      * перечень фактически передаваемых пространственных данных, количество (лист, квадратный километр, погонный километр).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z189" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю, что предоставляемые наборы базовых и тематических пространственных данных в Национальную инфраструктуру пространственных данных созданы за счет собственных средств и являются собственностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:p>
-[...22 lines deleted...]
-      <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkStart w:name="z190" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждаю, что предоставляемые наборы базовых и тематических</w:t>
+      Согласен(на) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:p>
-[...69 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От владельца</w:t>
-[...35 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>От владельца пространственных данных</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6145,208 +5916,186 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________________________________________</w:t>
-[...50 lines deleted...]
-              <w:t>подпись, печать (при наличии))</w:t>
+_________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического либо уполномоченного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представителя юридического лица, подпись,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Принял от</w:t>
-[...69 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принял от государственного предприятия, уполномоченного на ведение НФПД</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6357,74 +6106,128 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>(фамилия, имя, отчество (при его наличии)) м.п.</w:t>
+              <w:t xml:space="preserve">
+_________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии) м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z199" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6581,497 +6384,493 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Акт приема-передачи данных от владельца пространственных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="79"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             в Национальную инфраструктуру пространственных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z203" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мы, нижеподписавшиеся ___________________________________________________</w:t>
-[...19 lines deleted...]
-    </w:p>
+             Мы, нижеподписавшиеся _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование владельца пространственных данных, фамилия, имя, отчество (при его</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       наличии) физического либо уполномоченного представителя юридического лица)</w:t>
-[...84 lines deleted...]
-        <w:t>государственное предприятие) приняло следующие пространственные данные и метаданные</w:t>
+        <w:t xml:space="preserve">          наличии) физического либо уполномоченного представителя юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _________________, действующего на основании ____________________, и НФПД</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в лице ___________________, действующего на основании _____________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">именуемые в дальнейшем "Стороны", составили настоящий акт о том, что _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">передал, а государственное предприятие, уполномоченное на ведение НФПД (далее - </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственное предприятие), приняло следующие пространственные данные и метаданные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к ним:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1._____________________________________________________________________________</w:t>
-[...76 lines deleted...]
-      <w:bookmarkStart w:name="z95" w:id="80"/>
+        <w:t xml:space="preserve">       1.____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2.____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3.____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указывается перечень фактически передаваемых либо обновляемых </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             пространственных данных, наборов данных и метаданных)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сведения о носителях: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (в электронном виде либо на бумажном носителе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о носителях: ______________________________________________________</w:t>
-[...53 lines deleted...]
-      Стороны претензий друг к другу не имеют. Приложение: на ______ .</w:t>
+             Стороны претензий друг к другу не имеют.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Приложение: на ______ .</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z205" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-От владельца</w:t>
-[...33 lines deleted...]
-              <w:t>данных</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>От владельца</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пространственных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -7084,207 +6883,219 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...51 lines deleted...]
-              <w:t>подпись, печать (при наличии))</w:t>
+              <w:t xml:space="preserve">
+_________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического либо уполномоченного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">представителя юридического лица, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись, печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Принял от</w:t>
-[...67 lines deleted...]
-              <w:t>ведение НФПД</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принял от государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предприятия, уполномоченного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на ведение НФПД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -7315,80 +7126,145 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>(фамилия, имя, отчество (при его наличии)) м.п.</w:t>
+              <w:t xml:space="preserve">
+_____________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z213" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7409,55 +7285,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7783,31 +7659,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>