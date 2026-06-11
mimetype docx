--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7ad493d" w14:textId="7ad493d">
+    <w:p w14:paraId="b241680" w14:textId="b241680">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования, ведения и содержания национальных коллекций патогенных и промышленных микроорганизмов и перечня организаций, уполномоченных на их формирование, ведение и содержание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 25 ноября 2022 года № 953</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 25 ноября 2022 года № 953.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1695,511 +1695,673 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) штаммы микроорганизмов II – IV групп патогенности, являющиеся референтными (эталонными) штаммами, тест-штаммами (контрольные), имитаторами штамма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. В национальную коллекцию в области науки и биотехнологий, используемую в различных отраслях производства и научно- аналитических исследованиях, подлежат депонированию штаммы микроорганизмов III и (или) IV групп патогенности, нетипичные по гено- и фенотипическим признакам или изолированные из нетипичных (различных) источников (объектов, регионов):</w:t>
+      15. В национальную коллекцию в области науки и биотехнологий, используемую в различных отраслях производства и научно-аналитических исследованиях, подлежат депонированию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      1) используемые в пищевой промышленности, в том числе при производстве заквасок, пробиотиков, ферментов;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) штаммы микроорганизмов I-II групп патогенности, представляющих научную, образовательную и практическую ценность, в частности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      2) используемые при производстве лекарственных средств и иммунобиологических препаратов, зарегистрированных в установленном порядке и допущенных к обращению;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штамм микроорганизма, аналог которого отсутствует в национальной коллекции, в том числе новый, завезенный из-за рубежа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      3) используемые в растениеводстве, в том числе при производстве биоудобрений, ростстимулирующих и фунгицидных препаратов;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нетипичный по гено- и фенотипическим признакам штамм микроорганизма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      4) используемые при производстве препаратов, в том числе для биоремедиации окружающей среды (биодеструктор, биосорбент).</w:t>
+    <w:bookmarkStart w:name="z392" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штамм микроорганизма, изолированный из нетипичных (различных) источников (объектов, регионов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      16. Депонированию в национальные коллекции подлежат штаммы микроорганизмов, используемые в рамках патентных процедур.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штамм микроорганизма, ранее хранившийся в национальной коллекции в области науки и биотехнологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z394" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) штаммы микроорганизмов III и (или) IV групп патогенности, нетипичные по гено- и фенотипическим признакам или изолированные из нетипичных (различных) источников (объектов, регионов):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z395" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые в пищевой промышленности, в том числе при производстве заквасок, пробиотиков, ферментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z396" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые при производстве лекарственных средств и иммунобиологических препаратов, зарегистрированных в установленном порядке и допущенных к обращению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z397" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые в растениеводстве, в том числе при производстве биоудобрений, ростстимулирующих и фунгицидных препаратов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z398" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые при производстве препаратов, в том числе для биоремедиации окружающей среды (биодеструктор, биосорбент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования национальных коллекций патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Прием и регистрация штаммов микроорганизмов для депонирования в национальную коллекцию патогенных и промышленных микроорганизмов в сфере санитарно-эпидемиологического благополучия населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Субъекты, осуществляющие обращение с ПБА (далее – субъекты), в ходе деятельности в области здравоохранения при выделении (обнаружении) от человека и компонентов природной среды штамма микроорганизма I и (или) II групп патогенности письменно обращаются в уполномоченную организацию в сфере санитарно-эпидемиологического благополучия населения для его идентификации в целях дальнейшего депонирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При письменном обращении необходимо отразить либо приложить следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование субъекта-отправителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование штамма микроорганизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) количество штаммов микроорганизмов, планируемых к передаче;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) условия транпортировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) паспорт штамма микроорганизма по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения в случае наличия возможности идентификации в срок до десяти рабочих дней со дня получения письменного обращения направляет субъекту согласие на принятие штаммов микроорганизмов в целях идентификации для дальнейшего депонирования либо отказ в принятии в случае нецелесообразности идентификации и дальнейшего депонирования штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае согласия на принятие штамм микроорганизма передается уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сохранение дубликата штамма микроорганизма до получения свидетельства о его депонировании либо заключения комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление штамма микроорганизма в лиофилизированном, замороженном (криоконсервированном) или культивированном (субкультивированном) состоянии с соблюдением соответствующего температурного режима при транспортировке (подтверждается температурными датчиками или другими устройствами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) герметичное закупоривание ампул (флаконов), пробирок, содержащих штамм микроорганизма, и маркировка этикетками с названием штамма микроорганизма, датой посева и (или) высушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Штамм микроорганизма передается уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения в количестве и виде исходя из практических и научных потребностей. Количество емкостей (пробирок, флаконов, ампул, криопробирок) для каждого штамма вирусов составляет не менее десяти, бактерий и патогенных грибов – не менее пяти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Для приема штамма микроорганизма уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения в течение трех рабочих дней со дня получения штамма микроорганизма проверяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) состояние упаковки и ее внешний вид;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствие требованиям, предусмотренным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2254,572 +2416,572 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 20, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соответствие сведений, указанных в направлении, и полноту заполнения паспорта штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В случае соответствия процедур приема составляется акт приема штаммов микроорганизмов для депонирования в 2 экземплярах по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, один экземпляр которого направляется в адрес отправителя в течение трех рабочих дней со дня получения штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В случае несоответствия процедур приема в целях идентификации для дальнейшего депонирования штаммов микроорганизмов требованиям, предусмотренным настоящими Правилами, уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения в течение трех рабочих дней со дня получения штамма микроорганизма направляет в адрес отправителя уведомление о необходимости устранения выявленных нарушений и при необходимости повторного направления штамма микроорганизма в целях идентификации для дальнейшего депонирования в установленном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отправитель устраняет замечания, указанные в таком уведомлении, и повторно направляет штамм микроорганизма с соблюдением требований настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Принятые на идентификацию для дальнейшего депонирования штаммы микроорганизмов регистрируются в журнале регистрации поступивших штаммов микроорганизмов на идентификацию для целей депонирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и в течение тридцати календарных дней со дня приемки проходят процедуры идентификации штамма микроорганизма, включая определение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) чистоты (отсутствие контаминации посторонней микрофлорой);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жизнеспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) антигенной структуры типичной и нетипичной для вида (семейства, рода, серовара);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) морфологических, культуральных, ферментативных признаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) способности культивироваться на искусственных питательных средах или живых восприимчивых организмах, культурах клеток без изменения исходных биологических свойств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Процедура идентификации проводится посредством лабораторного исследования свойств штамма микроорганизма, сличения со сведениями банка данных национальной коллекции, а также, в случае необходимости, – методом геномного секвенирования. При необходимости для проведения идентификации привлекаются специалисты из профильных лабораторий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. По завершении процедуры идентификации штамма микроорганизма в течение одного рабочего дня со дня завершения процедуры идентификации составляется протокол, содержащий итоговые результаты исследований, на основании которого формируется паспорт штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол и паспорт представляются комиссии, создаваемой по приказу первого руководителя уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения. Состав комиссии формируется из специалистов уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения и профильных лабораторий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Комиссия в течение пяти рабочих дней со дня получения протокола и паспорта устанавливает достоверность, полноту и соответствие данных, отраженных в протоколе индентификации штамма микроорганизма и паспорте, по результатам которых принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направить на депонирование в национальную коллекцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разместить в рабочую коллекцию уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения для дополнительного изучения с определенным сроком хранения штамма микроорганизма в целях депонирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказать в депонировании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение комиссии принимается в виде заключения по форме, утверждаемой уполномоченной организацией в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Комиссия отказывает в депонировании штамма микроорганизма в национальную коллекцию в случае, если он:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не является уникальным для данной национальной коллекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не является референтным (эталонным) штаммом, тест-штаммом (контрольным), имитатором штамма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не соответствует сведениям, заявленным депозитором в паспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не соответствует требованиям жизнеспособности и чистоты (состояние, которое ясно указывает на то, что микроорганизм отсутствует, или представленная культура микроорганизма не жизнеспособна, или в ней имеется наличие загрязнений (контаминация) посторонними микроорганизмами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае отказа в депонировании штамма микроорганизма:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2834,172 +2996,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 29 настоящих Правил, уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения направляет в адрес депозитора соответствующее уведомление, в том числе о необходимости уничтожения дубликата штамма микроорганизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) по основанию, предусмотренному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 29 настоящих Правил, уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения направляет в адрес депозитора уведомление о необходимости устранения выявленных нарушений и повторного направления штамма микроорганизма в целях идентификации для дальнейшего депонирования в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения в течение пяти рабочих дней после получения заключения комиссии направляет уведомление о необходимости уничтожения депозитором дубликата штамма микроорганизма, а также:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о направлении штамма микроорганизма на депонирование в национальную коллекцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о размещении штамма микроорганизма в рабочую коллекцию уполномоченной организации в целях идентификации для дальнейшего депонирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об отказе в депонировании штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. В случае направления штамма микроорганизма на депонирование в национальную коллекцию уполномоченная организация в сфере санитарно-эпидемиологического благополучия населения в срок, указанный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3014,770 +3176,852 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, направляет депозитору свидетельство о депонировании штамма микроорганизма в национальную коллекцию (далее – свидетельство) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и копию паспорта, заполненного по результатам идентификации штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Депозитор в течение трех календарных дней после получения уведомления, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, уничтожает дубликат направленного штамма микроорганизма I – II групп патогенности и направляет акт о его уничтожении в адрес уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается обращение с дубликатом штамма микроорганизма I – II групп патогенности, направленного на идентификацию для дальнейшего депонирования, исключительно в рамках и до завершения проводимого депозитором исследования с применением данного штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Приемка штамма микроорганизма для дальнейшего депонирования в национальную коллекцию либо размещения его в рабочую коллекцию уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения считается оконченной с момента отправки депозитору свидетельства. Право собственности на штамм микроорганизма переходит в собственность уполномоченной организации в сфере санитарно-эпидемиологического благополучия населения, за исключением штаммов микроорганизмов, имеющих патент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Направляемый на депонирование в национальную коллекцию в сфере санитарно-эпидемиологического благополучия населения штамм микроорганизма регистрируется в журнале учета депонированных штаммов микроорганизмов по форме согласно приложению 4 к настоящим Правилам, с присвоением коллекционного номера. Присвоенный штамму микроорганизма коллекционный номер не меняется при его передаче.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Не допускается при утере (списании) штамма микроорганизма присваивать его коллекционный номер другому штамму микроорганизма, утерянный штамм микроорганизма подлежит списанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Прием и регистрация штаммов микроорганизмов для депонирования в национальную коллекцию патогенных и промышленных микроорганизмов в области ветеринарии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Субъекты, осуществляющие обращение с ПБА, вызывающими особо опасные заболевания среди животных, за исключением I группы патогенности, в случаях выделения таких штаммов микроорганизмов от животных и компонентов природной среды в процессе деятельности в области ветеринарии, а также использование их в ходе производства и контроля ветеринарных препаратов или в рамках патентных процедур на территории Республики Казахстан, направляют в уполномоченную организацию в области ветеринарии заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с целью депонирования штамма микроорганизма с предоставлением данных по его идентификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z399" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче дубликатов штаммов патогенных микроорганизмов из национальной коллекции в области науки и биотехнологий в национальную коллекцию в области ветеринарии порядок, предусмотренный настоящим пунктом, сохраняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменением, внесенным постановлением Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       паспорт штамма микроорганизма с наличием данных о его идентификации, включая генетические характеристики, для вирусных штаммов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       карту хранения штамма микроорганизма по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методические рекомендации (инструкции, правила) с полным и подробным описанием исследований штамма микроорганизма (ход работ, манипуляции).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z129" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Процесс идентификации, изучение свойств, требуемые при паспортизации штамма микроорганизма, субъект производит своими силами и за счет собственных средств или других источников финансирования до подачи заявления на депонирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z130" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Полученные паспортные данные о штамме микроорганизма представляются для изучения комиссии, которая в течение десяти рабочих дней на основании паспортных данных определяет его уникальность и дает согласие на депонирование или отказывает с обоснованным ответом и рекомендациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z131" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. После получения депозитором положительного ответа о депонировании уполномоченной организации в области ветеринарии передается штамм микроорганизма с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сохранение дубликата штамма микроорганизма до получения свидетельства о его депонировании либо заключения комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z133" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление штамма микроорганизма в лиофилизированном, замороженном (криоконсервированном) или культивированном (субкультивированном) состоянии с соблюдением соответствующего температурного режима при транспортировке (подтверждается температурными датчиками или другими устройствами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z134" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) герметичное закупоривание ампул (флаконов), пробирок, содержащих штамм микроорганизма, и маркировка этикетками с названием штамма микроорганизма, датой посева и (или) высушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z135" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Штамм микроорганизма передается уполномоченной организации в области ветеринарии в количестве и виде исходя из практических и научных потребностей. Количество емкостей (пробирка, флакона, ампула, криопробирка) для каждого штамма вирусов составляет не менее десяти, бактерий и патогенных грибов – не менее пяти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z136" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Для приема штамма микроорганизма решением руководителя уполномоченной организации в области ветеринарии либо лица, исполняющего его обязанности, создается комиссия, состав которой формируется из специалистов уполномоченной организации в области ветеринарии и профильных лабораторий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z137" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия в течение трех рабочих дней со дня получения штамма микроорганизма проверяет состояние упаковки, соответствие вложенного материала заявлению, его внешний вид и в случае соответствия процедур приема составляется акт приема штаммов микроорганизмов для депонирования в 2 экземплярах по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, один экземпляр которого направляется в адрес отправителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z138" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. В случае несоответствия процедур приема штаммов микроорганизмов требованиям, предусмотренным настоящими Правилами, уполномоченная организация в области ветеринарии в срок, указанный в части третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, направляет в адрес отправителя уведомление о необходимости устранения выявленных нарушений и при необходимости повторного направления штамма микроорганизма для депонирования в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z139" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отправитель устраняет замечания, указанные в таком уведомлении, и повторно направляет штамм микроорганизма с соблюдением требований настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z140" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Принятые для депонирования штаммы микроорганизмов регистрируются в журнале регистрации поступивших штаммов микроорганизмов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрируемые систематические группы микроорганизмов имеют следующие обозначения: В – бактерия, АV – вирус животных, ВV – вирус бактерий (бактериофаг), Р – простейшие, F – патогенный гриб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z142" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Поступающие на депонирование штаммы микроорганизмов проходят обязательную проверку уполномоченной организацией в области ветеринарии на чистоту и жизнеспособность, а также проверку других свойств (при необходимости):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z143" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для природных штаммов микроорганизмов – в срок тридцати календарных дней с момента его поступления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z144" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для штаммов микроорганизмов, используемых при производстве и контроле ветеринарных препаратов или в рамках патентных процедур, – в срок не более шести месяцев с момента его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z145" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для проведения проверки свойств штаммов микроорганизмов при необходимости привлекаются специалисты из профильных лабораторий либо специалисты самого субъекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. По результатам проверки свойств штаммов микроорганизмов составляется протокол, содержащий ее результаты, на основании которого принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) о депонировании штамма микроорганизма – выдаются коллекционный паспорт штамма микроорганизма по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3812,192 +4056,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также вносится запись в журнал учета депонированных штаммов микроорганизмов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в депонировании – направляется уведомление с обоснованным ответом. Депозитор при необходимости имеет возможность устранить выявленные нарушения и повторно направить штамм микроорганизма с целью депонирования в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Уполномоченная организация в области ветеринарии отказывает в депонировании штамма микроорганизма в национальную коллекцию в случае, если он:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не является уникальным для данной национальной коллекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не является референтным (эталонным) штаммом, тест-штаммом (контрольным), имитатором штамма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не соответствует сведениям, заявленным депозитором в паспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не соответствует требованиям жизнеспособности и чистоты (состояние, которое ясно указывает на то, что микроорганизм отсутствует, или представленная культура микроорганизма не жизнеспособна, или в ней имеется наличие загрязнений (контаминация) посторонними микроорганизмами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z154" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствует технологическая возможность депонирования штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Процедуры, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4032,530 +4276,530 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, для штаммов микроорганизмов, вызывающих особо опасные заболевания среди животных, являющихся уникальными, за исключением I группы патогенности, производятся за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z156" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Процедура, предусмотренная </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и поддержание с освежением штамма микроорганизма в первый год (при необходимости) для штаммов микроорганизмов, используемых при производстве и контроле ветеринарных препаратов или в рамках патентных процедур, производятся за счет средств депозитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z157" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае депонирования данных штаммов микроорганизмов дальнейшее содержание, освежение штаммов микроорганизмов и другие расходы уполномоченной организации в области ветеринарии производятся за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z158" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. При депонировании штамму микроорганизма присваивается коллекционный номер, который не меняется при его передаче.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z159" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается при утере (списании) штамма микроорганизма присваивать его коллекционный номер другому штамму микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z160" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Депонирование считается законченным с момента отправки депозитору свидетельства о депонировании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z161" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Прием и регистрация штаммов микроорганизмов для депонирования в национальную коллекцию в области науки и биотехнологий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z162" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Субъекты, осуществляющие обращение с ПБА III и (или) IV групп патогенности, используемыми в пищевой промышленности, при производстве лекарственных средств и иммунобиологических препаратов, в растениеводстве, для биоремедиации окружающей среды и в других отраслях производства, письменно обращаются в уполномоченную организацию в области науки и биотехнологий с целью депонирования штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z163" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При письменном обращении необходимо отразить либо приложить следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z164" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование субъекта-отправителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z165" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование штамма микроорганизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z166" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество штаммов микроорганизмов, планируемых к передаче;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z167" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       условия транспортировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z168" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       паспорт штамма микроорганизма по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z169" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключение об исследовании класса опасности культуры микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z170" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Уполномоченная организация в области науки и биотехнологий в течение трех рабочих дней со дня получения письменного обращения направляет субъекту согласие на принятие штаммов микроорганизмов в целях депонирования либо отказ в принятии в случае нецелесообразности депонирования штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z171" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В случае согласия на принятие штамм микроорганизма передается уполномоченной организации в области науки и биотехнологий с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z172" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штамм микроорганизма предоставляется в коллекцию жизнеспособным, в чистой культуре, идентифицированный до вида, с описанием биологической активности и иных характеристик штамма микроорганизма в прилагаемом паспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z173" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ампулы (флаконы), пробирки, содержащие штамм микроорганизма, герметично закупорены, снабжены этикетками с таксономией штамма микроорганизма, датой посева и (или) лиофилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) штамм микроорганизма доставляется с соблюдением соответствующего температурного режима при транспортировке (подтверждается температурными датчиками или другими устройствами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Штамм микроорганизма передается уполномоченной организации в области науки и биотехнологий в количестве и виде исходя из практических и научных потребностей. Количество емкостей (пробирка, флакон, ампула, криопробирка) для каждого штамма вирусов составляет не менее десяти, бактерий и грибов – не менее пяти.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z176" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Для приема штамма микроорганизма уполномоченная организация в области науки и биотехнологий в течение трех рабочих дней со дня получения штамма микроорганизма проверяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z177" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) состояние упаковки и ее внешний вид;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствие требованиям, предусмотренным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4610,552 +4854,552 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 56, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соответствие сведений, указанных в письменном обращении, и полноту заполнения паспорта штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z180" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. В случае соответствия процедур приема составляется акт приема штаммов микроорганизмов для депонирования в 2 экземплярах по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, один экземпляр которого направляется в адрес отправителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. В случае несоответствия процедур приема требованиям, предусмотренным настоящими Правилами, уполномоченная организация в области науки и биотехнологий в срок, указанный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, направляет в адрес отправителя уведомление о необходимости устранения выявленных нарушений и при необходимости повторного направления штамма микроорганизма в целях депонирования в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z182" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отправитель устраняет замечания, указанные в таком уведомлении, и повторно направляет штамм микроорганизма с соблюдением требований настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z183" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Принятые на депонирование штаммы микроорганизмов регистрируются в журнале регистрации поступивших штаммов микроорганизмов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и в течение тридцати календарных дней со дня приемки проходят процедуру идентификации штамма микроорганизма, включая определение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z184" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) чистоты (отсутствие контаминации посторонней микрофлорой);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z185" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жизнеспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) указанной в паспорте депозитора биологической активности штамма микроорганизма (продукция фермента, антибиотика, антагонизм и др.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z187" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Процедура идентификации проводится посредством лабораторного исследования свойств штамма микроорганизма, сличения со сведениями банка данных национальной коллекции, а также в случае необходимости – методом геномного секвенирования. При необходимости для проведения идентификации привлекаются специалисты из профильных лабораторий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z188" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. По завершении процедуры идентификации штамма микроорганизма составляется протокол, содержащий итоговые результаты исследований, на основании которого формируется паспорт штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z189" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол и паспорт представляются комиссии, создаваемой по приказу первого руководителя уполномоченной организации в области науки и биотехнологий, состав которой формируется из специалистов уполномоченной организации в области науки и биотехнологий и профильных лабораторий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z190" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Комиссия в течение пяти рабочих дней устанавливает достоверность, полноту и соответствие данных, отраженных в протоколе индентификации штамма микроорганизма и паспорте, по результатам которой принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z191" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направить на депонирование в национальной коллекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z192" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разместить в рабочую коллекцию уполномоченной организации в области науки и биотехнологий для дополнительного изучения с определенным сроком хранения штамма микроорганизма в целях депонирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z193" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отказать в депонировании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z194" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение комиссии принимается в виде заключения по форме, утверждаемой уполномоченной организацией в области науки и биотехнологий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z195" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Комиссия отказывает в депонировании штамма микроорганизма в национальную коллекцию в случае, если он:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z196" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не является уникальным для данной национальной коллекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z197" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не является референтным (эталонным) штаммом, тест-штаммом (контрольным);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z198" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не соответствует сведениям, заявленным депозитором в паспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z199" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не соответствует требованиям жизнеспособности или чистоты (представленная культура микроорганизма не жизнеспособна или контаминирована).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z200" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. В случае отказа в депонировании штамма микроорганизма:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z201" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5170,172 +5414,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 65 настоящих Правил, уполномоченная организация в области науки и биотехнологий направляет в адрес депозитора соответствующее уведомление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z202" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) по основанию, предусмотренному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 65 настоящих Правил, уполномоченная организация в области науки и биотехнологий направляет в адрес депозитора уведомление о необходимости устранения выявленных нарушений и повторного направления штамма микроорганизма на депонирование в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z203" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Уполномоченная организация в области науки и биотехнологий в течение пяти рабочих дней после получения заключения комиссии направляет депозитору уведомление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z204" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о направлении штамма микроорганизма на депонирование в национальную коллекцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z205" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о размещении штамма микроорганизма в рабочую коллекцию уполномоченной организации в целях идентификации для дальнейшего депонирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z206" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об отказе в депонировании штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z207" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. В случае направления штамма микроорганизма на депонирование в национальную коллекцию уполномоченная организация в области науки и биотехнологий в срок, указанный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5350,448 +5594,550 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, направляет депозитору свидетельство по форме согласно приложению 6 к настоящим Правилам и копию паспорта, заполненного по результатам идентификации штамма микроорганизма, а также вносит запись в журнал учета депонированных штаммов микроорганизмов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z208" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Приемка штамма микроорганизма для дальнейшего депонирования в национальную коллекцию либо размещения его в рабочую коллекцию уполномоченной организации в области науки и биотехнологий считается оконченной с момента отправки депозитору свидетельства. Право собственности на штамм микроорганизма переходит в собственность уполномоченной организации промышленных микроорганизмов, за исключением штаммов микроорганизмов, имеющих патент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z209" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Направляемый на депонирование в национальную коллекцию в области науки и биотехнологий штамм микроорганизма регистрируется в журнале учета движения штаммов микроорганизмов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с присвоением коллекционного номера, который не меняется при его передаче.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z400" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70-1. В целях исполнения норм законодательства в области ветеринарии обеспечивается дублирование референтных и контрольных штаммов патогенных микроорганизмов путем передачи дубликатов штаммов патогенных микроорганизмов из национальной коллекции в области науки и биотехнологий в национальную коллекцию в области ветеринарии в порядке, предусмотренном пунктами 37 и 38 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z401" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче дубликатов штаммов микроорганизмов присваивается тот же коллекционный номер, под которым был зарегистрирован подлинник штамма, с присвоением латинской буквы "А" в конце коллекционного номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 70-1 в соответствии с постановлением Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Не допускается при утере (списании) штамма микроорганизма присваивать его коллекционный номер другому штамму микроорганизма, утерянный штамм микроорганизма подлежит списанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z211" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок содержания национальных коллекций патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z212" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Временное хранение патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z213" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Уполномоченной организации допускается принимать штаммы микроорганизмов, не подлежащие депонированию в национальной коллекции, для временного хранения за счет депозитора на договорной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z214" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Формирование стоимости данных услуг осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z215" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Уполномоченная организация, осуществляющая ведение национальной коллекции промышленных микроорганизмов, не принимает штаммы особо опасных патогенных микроорганизмов на временное хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z216" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Депозитором для временного хранения штамма микроорганизма уполномоченной организации представляется заявление на временное хранение штамма микроорганизма по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z217" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. К заявлению о временном хранении штамма микроорганизма прилагаются следующие материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z218" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) паспорт штамма микроорганизма, передаваемого на временное хранение, по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z219" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) штамм микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z220" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. При передаче штамма микроорганизма для временного хранения необходимо соблюдать следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z221" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штамм микроорганизма представляется в лиофилизированном или замороженном (криоконсервированном), или культивированном (субкультивированном) состоянии с соблюдением температурного режима при транспортировке в зависимости от штамма микроорганизма (подтверждается температурными датчиками или другими устройствами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z222" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ампулы (флаконы), пробирки, содержащие депонируемый материал, герметично закупориваются и снабжаются этикетками с названием штамма микроорганизма, датой изготовления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z223" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) штамм микроорганизма соответствует требованиям жизнеспособности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z224" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. При приеме штамма микроорганизма для временного хранения уполномоченная организация в течение трех рабочих дней со дня получения штамма микроорганизма проверяет состояние упаковки, ее внешний вид, а также соответствие процедур временного депонирования требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5826,52 +6172,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и составляет акт приема штаммов микроорганизмов для депонирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, один экземпляр которого направляется в адрес депозитора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z225" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. В случае несоответствия процедур приема штаммов микроорганизмов для временного хранения, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5886,450 +6232,614 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, уполномоченная организация в течение трех рабочих дней со дня получения штамма микроорганизма направляет в адрес депозитора уведомление о мотивированном отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z226" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Штаммы микроорганизмов для временного хранения регистрируются в журнале учета движения штаммов микроорганизмов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с присвоением регистрационного номера, который не меняется при его передаче.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z227" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При списании (утере) штамма микроорганизма не допускается его регистрационный номер присваивать другому штамму микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z228" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Учетные данные (регистрационный номер и условия хранения) по итогам завершения процедуры приемки для временного хранения штамма микроорганизма вносятся в паспорт штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z229" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. В договоре на временное хранение указываются вид хранения (с правом пересева с сохранением жизнеспособности или без права пересева), срок хранения, условия дальнейшего владения, пользования и распоряжения по истечении срока временного хранения, условия уничтожения штаммов микроорганизмов при чрезвычайных ситуациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z402" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если от депозитора не поступит заявление об изъятии штамма или иное распоряжение до истечения срока договора, штамм переводится на хранение и является собственностью национальной коллекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 81 – в редакции постановления Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. По истечении сроков временного хранения уполномоченной организацией принимаются следующие решения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z403" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдача заявителю штамма микроорганизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z404" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передача на хранение в национальную коллекцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z405" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уничтожение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 – в редакции постановления Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Хранение патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z234" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. На штаммы микроорганизмов, принятые и зарегистрированные для депонирования в национальные коллекции на временное хранение, уполномоченной организацией заполняется карта хранения штамма микроорганизма по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в которой указывается срок хранения штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z235" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении штаммов микроорганизмов, задепонированных уполномоченной организацией в области ветеринарии, карта хранения заполняется депозитором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z236" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Основным требованием к поддержанию культур в национальных коллекциях, а также на временном хранении является сохранение их жизнеспособности, чистоты и исходных характеристик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z237" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для поддержания в жизнеспособном состоянии штаммов микроорганизмов с сохранением их исходных характеристик уполномоченной организацией на основании карты хранения устанавливаются график пересевов для всех штаммов микроорганизмов и подбор оптимального вида хранения совместно с профильными лабораториями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z238" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Штаммы микроорганизмов хранятся раздельно в опечатанных холодильниках, несгораемых шкафах, сейфах и ином специализированном оборудовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z239" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Сотрудники, ответственные за хранение штаммов микроорганизмов, ежедневно контролируют температуру хранения штаммов микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z240" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Хранение штаммов микроорганизмов проводится в соответствии с паспортом штамма микроорганизма, картой хранения и графиком пересевов, в которых также отражаются биологическая активность и периодичность посевов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z241" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Емкости, содержащие штаммы микроорганизмов, имеют прочно наклеенные этикетки с обозначением названия штамма микроорганизма, коллекционного номера и даты пересева (лиофилизации) или штрих-код, содержащий указанную информацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z242" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Ответственные сотрудники ежегодно, согласно карте хранения и графика пересевов, определяют штаммы микроорганизмов, подлежащих освежению, ведут документацию по учету их движения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z243" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Сотрудники, ответственные за освежение штаммов микроорганизмов, получают штаммы микроорганизмов, знакомятся с паспортными и имеющимися документальными характеристиками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z244" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Сотрудник, ответственный за освежение штаммов микроорганизмов, ведет учет их движения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6364,190 +6874,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и по результатам освежения составляет протокол исследования штамма микроорганизма по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z245" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Хранение штаммов микроорганизмов проводится не менее чем в двух формах: на питательной среде и (или) в условиях лиофильного высушивания и (или) криохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z246" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Жизнеспособность и исходные свойства штаммов микроорганизмов поддерживаются в течение всего периода хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z247" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Сроки и условия временного хранения штаммов микроорганизмов определяются в договоре между депозитором и уполномоченной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z248" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. К работе по ведению национальных коллекций на основании приказа руководителя уполномоченной организации могут быть привлечены специалисты из других лабораторий, в том числе молекулярных исследований, картографирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z249" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Перемещение патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z250" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. Отпуск или получение микроорганизмов между подразделениями уполномоченной организации осуществляются по письменному разрешению руководителя уполномоченной организации, оформляются актом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и записью в журнале учета движения штаммов микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z251" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Выдача штамма микроорганизма, в том числе рибонуклеиновой кислоты (РНК) и дезоксирибонуклеиновой кислоты (ДНК) микроорганизмов, из национальной коллекции производится только по письменному обращению субъекта, осуществляющего обращение с ПБА, в котором указывается цель получения и использования запрашиваемого штамма микроорганизма, а также описываются его условия по обеспечению хранения запрашиваемого штамма микроорганизма. При этом уполномоченная организация сохраняет образец выданного штамма микроорганизма в национальной коллекции. К обращению прилагается копия разрешения на обращение с запрашиваемым ПБА. Выдача производится только с письменного разрешения руководителя уполномоченной организации по согласованию с уполномоченным органом соответствующей сферы регулирования и составлением акта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6562,330 +7072,330 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и записью в форме учета движения штамма микроорганизма согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z252" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях обеспечения биологической безопасности уполномоченная организация отказывает в выдаче штамма микроорганизма в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z253" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствия условий для хранения запрашиваемого штамма микроорганизма у субъекта, осуществляющего обращение с ПБА;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z254" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несоответствия деятельности субъекта целям получения и использования запрашиваемого штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z255" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Отпуск или получение микроорганизмов за (из-за) пределы(ов) Республики Казахстан осуществляются в соответствии с требованиями законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z256" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Транспортировка микроорганизмов за пределы организации в пределах Республики Казахстан разрешается специальной почтовой связью или с двумя нарочными, обладающими знаниями по биологической безопасности, один из которых имеет допуск к работе с микроорганизмами соответствующих групп патогенности. При получении микроорганизмов нарочный предоставляет доверенность и документы, удостоверяющие его личность. Нарочный является ответственным за сохранность и целостность транспортируемого штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z257" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. При наличии сопроводительного письма на официальном бланке организации-отправителя с указанием содержимого не допускается вскрытие упаковки транспортируемых штаммов микроорганизмов при осуществлении всех видов досмотра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z258" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительно составляется акт упаковки в трех экземплярах, первые экземпляры указанных документов помещают в упаковку с микроорганизмами, вторые экземпляры остаются у отправителя, третьи – направляются получателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z259" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Организацией-отправителем сообщаются организации-получателю дата и вид транспорта, которым отправлен микроорганизм, с соблюдением требований к информации с ограниченным доступом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z260" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Микроорганизмы транспортируются в замороженном, лиофилизированном состоянии или на плотных питательных средах. Транспортировка осуществляется в условиях "тройной упаковки", которая включает следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z261" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) первичная упаковка – герметично закрытая емкость (ампулы, флаконы, пробирки и др.), содержащая непосредственно транспортируемый штамм микроорганизма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z262" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вторичная упаковка – герметично закрывающаяся емкость (контейнер, пенал, прочный водонепроницаемый полиэтиленовый пакет и др.), содержащая внутри абсорбирующий материал в достаточном количестве (на вторичную упаковку помещаются опись (сведения) транспортируемых штаммов микроорганизмов, включая видовое и родовое название, количество первичных емкостей, знак – "Опасно! Не открывать во время перевозки");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z263" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наружная упаковка – прочный термоизолирующий контейнер, при необходимости содержащий хладоэлементы для обеспечения необходимых температурных условий транспортировки (на внешней стороне наружной упаковки указывают получателя (адрес, контактный телефон); отправителя (включая Ф.И.О. ответственного и его контактный телефон); в случае транспортировки особо опасных микроорганизмов – знак биологической опасности; направляющие стрелки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z264" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Организацией, получившей микроорганизмы, составляется акт вскрытия упаковки, который вместе с письмом, подтверждающим получение микроорганизма, направляется в организацию, их выдавшую.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z265" w:id="258"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z265" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Уничтожение патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z266" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104. Штаммы микроорганизмов в соответствии с заключением комиссии, создаваемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6920,449 +7430,511 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подлежат уничтожению в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z267" w:id="260"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z267" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штамм микроорганизма утратил уникальные свойства и (или) не представляет научной, образовательной и практической ценности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z268" w:id="261"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z268" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) штамм микроорганизма не соответствует требованиям чистоты и не жизнеспособен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z269" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) истечения сроков хранения штамма микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z270" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Штаммы микроорганизмов национальных коллекций при отсутствии возможности сохранения либо безопасной транспортировки подлежат незамедлительному уничтожению в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z271" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при угрозе разрушения здания – экстренное уничтожение на основании разрешения руководителя уполномоченной организации без дополнительного согласования с уполномоченным органом соответствующей области (сферы) государственного регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z272" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при опасности захвата коллекции – экстренное уничтожение на основании разрешения руководителя уполномоченной организации без дополнительного согласования с уполномоченным органом соответствующей области (сферы) государственного регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z273" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при опасности стихийных бедствий – уничтожение при согласовании с уполномоченным органом соответствующей области (сферы) государственного регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="268"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z274" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. В случае принятия комиссионного решения об уничтожении штамма микроорганизма на имя руководителя уполномоченной организации составляется документ с обоснованием причины уничтожения, после уничтожения штамма микроорганизма составляется акт уничтожения штамма микроорганизма по форме согласно приложению 15 к настоящим Правилам (в случае уничтожения штамма патогенного микроорганизма I-II групп патогенности к акту уничтожения прилагаются материалы видео- и фотофиксации). При этом в банк данных уполномоченной организации вносятся соответствующие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 106 – в редакции постановления Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок ведения национальных коллекций патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z276" w:id="269"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z276" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107. В национальных коллекциях на постоянной основе проводится учет движения штаммов депонированных микроорганизмов с отражением в форме учета движения штамма микроорганизма согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z277" w:id="270"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z277" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. В целях обеспечения объективного учета не менее одного раза в год комиссионно проводится инвентаризация национальной коллекции, которая включает актуализацию информации о депонированных штаммах микроорганизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z278" w:id="271"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z278" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Один раз в пять лет уполномоченной организацией на комиссионной основе рассматривается вопрос о научной, образовательной и практической ценности штамма микроорганизма и необходимости его дальнейшего хранения в национальной коллекции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z279" w:id="272"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z279" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Уполномоченная организация в срок до 15 февраля года, следующего за отчетным, представляет информацию о результатах учета движения штаммов микроорганизмов в национальной коллекции в уполномоченный орган соответствующей области (сферы) государственного регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z280" w:id="273"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z280" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Уполномоченный орган соответствующей области (сферы) государственного регулирования в срок до 15 марта года, следующего за отчетным, представляет информацию о результатах учета движения штаммов микроорганизмов в соответствующей национальной коллекции в уполномоченный орган в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z281" w:id="274"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z281" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       112. Уполномоченный орган в области биологической безопасности в случае выявления новых (ранее неизвестных) штаммов микроорганизмов на основании материалов, полученных от уполномоченных органов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, вносит соответствующие изменения в перечень ПБА с учетом классификации ПБА по патогенности и степени опасности, утверждаемый в соответствии с законодательством Республики Казахстан в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z282" w:id="275"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z282" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Данные о депонировании и учете движения штаммов микроорганизмов вносятся в банк данных уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z283" w:id="276"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z283" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Уполномоченные организации обеспечивают достоверность и актуализацию сведений, информационную безопасность банка данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z284" w:id="277"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z284" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7519,88 +8091,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:bookmarkStart w:name="z287" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт штамма микроорганизма, передаваемого на депонирование или временное хранение (для бактерий)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z288" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Номенклатурные данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7889,133 +8461,133 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата получения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:bookmarkStart w:name="z289" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Происхождение: выделен из организма или вне организма:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="281"/>
+          <w:bookmarkStart w:name="z290" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выделен из ___________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 организма, почвы и других источников)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -8540,70 +9112,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:bookmarkStart w:name="z291" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Биотехнологические характеристики:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8814,90 +9386,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие особенности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="283"/>
+    <w:bookmarkStart w:name="z292" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Морфолого-культуральные свойства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z293" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вегетативные клетки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9369,70 +9941,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Особенности ультраструктуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:bookmarkStart w:name="z294" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Образование специализированных клеток (споры, цисты):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9720,70 +10292,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие особенности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="286"/>
+    <w:bookmarkStart w:name="z295" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Характеристика колоний на плотной среде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9948,70 +10520,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цвет поверхности, обратной стороны, флуоресценция, прозрачность, выделение пигментов в среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:bookmarkStart w:name="z296" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Рост в жидкой среде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10142,90 +10714,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие особенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:bookmarkStart w:name="z297" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физиолого-биохимические свойства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z298" w:id="289"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z298" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Принадлежность к трофической группе: фотоавтотрофы, фотогетеротрофы, хемоавтотрофы, хемогетеротрофы; условия определения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -10238,70 +10810,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="290"/>
+    <w:bookmarkStart w:name="z299" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Доноры (Д) и акцепторы (А) электронов при фото- и хемосинтезе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -10314,70 +10886,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="291"/>
+    <w:bookmarkStart w:name="z300" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Типы катаболизма: дыхание, анаэробное дыхание, брожение; условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -10390,90 +10962,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="292"/>
+    <w:bookmarkStart w:name="z301" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Симбиотрофные отношения (хищничество, паразитизм), партнеры, условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z302" w:id="293"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z302" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отношение к:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10757,70 +11329,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другим факторам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="294"/>
+    <w:bookmarkStart w:name="z303" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Другие характерные физиологические особенности обмена:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10989,70 +11561,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие особенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="295"/>
+    <w:bookmarkStart w:name="z304" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Маркерные признаки штамма микроорганизма и методы их выявления (поля, обязательные для заполнения):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11183,70 +11755,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иммунохимические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="296"/>
+    <w:bookmarkStart w:name="z305" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Гено- и хемо- таксономические характеристики (поля, обязательные для заполнения):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11468,70 +12040,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 другие особенности: спектры белков, цитохромы, хиноны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="297"/>
+    <w:bookmarkStart w:name="z306" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сведения о наличии патогенных свойств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -11544,70 +12116,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="298"/>
+    <w:bookmarkStart w:name="z307" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сведения о депозиторах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12142,88 +12714,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z309" w:id="299"/>
+    <w:bookmarkStart w:name="z309" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт штамма микроорганизма, передаваемого на депонирование или временное хранение (для вирусов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z310" w:id="300"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z310" w:id="310"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Наименование вируса и штамма микроорганизма (принятая международная </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>терминология), условное обозначение или</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13234,70 +13806,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       22. Основание для выдачи или пересылки (чье разрешение или распоряжение, номер, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       дата) _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="301"/>
+    <w:bookmarkStart w:name="z311" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Сведения о депозиторах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13700,70 +14272,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="302"/>
+    <w:bookmarkStart w:name="z312" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13920,108 +14492,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="303"/>
+    <w:bookmarkStart w:name="z315" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приема штаммов микроорганизмов для депонирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z316" w:id="304"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z316" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от __________ 20___года №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z317" w:id="305"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z317" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14318,70 +14890,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Принял: __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Ф.И.О. (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z318" w:id="306"/>
+    <w:bookmarkStart w:name="z318" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14486,68 +15058,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патогенных и промышленных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="307"/>
+    <w:bookmarkStart w:name="z320" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации поступивших штаммов микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -15008,70 +15580,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уничтожение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="308"/>
+    <w:bookmarkStart w:name="z321" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15176,88 +15748,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патогенных и промышленных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="309"/>
+    <w:bookmarkStart w:name="z323" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета депонированных штаммов микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z324" w:id="310"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z324" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Нечетная страница)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15753,70 +16325,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z325" w:id="311"/>
+    <w:bookmarkStart w:name="z325" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Четная сторона)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16245,64 +16817,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z326" w:id="312"/>
+      <w:bookmarkStart w:name="z326" w:id="322"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       В графе 4 – кем разрешено депонирование, фамилия, имя, отчество (при его наличии),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16361,70 +16933,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       В графе 11 – указывается присвоенный номер паспорта коллекции штамма </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       микроорганизма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="313"/>
+    <w:bookmarkStart w:name="z327" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16529,88 +17101,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патогенных и промышленных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z329" w:id="314"/>
+    <w:bookmarkStart w:name="z329" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма учета движения штамма микроорганизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z330" w:id="315"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z330" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетная страница)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16646,70 +17218,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления/ размещения в национальную коллекцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z331" w:id="316"/>
+          <w:bookmarkStart w:name="z331" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование штамма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 микроорганизма, регистрационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17145,70 +17717,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="317"/>
+    <w:bookmarkStart w:name="z332" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четная сторона)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17723,70 +18295,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="318"/>
+    <w:bookmarkStart w:name="z333" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17891,108 +18463,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патогенных и промышленных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="319"/>
+    <w:bookmarkStart w:name="z335" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о депонировании штамма микроорганизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z336" w:id="320"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z336" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ___________ "___"________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z337" w:id="321"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z337" w:id="331"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депозитор ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (для физического лица – фамилия имя, отчество (при его наличии),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18125,64 +18697,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       вид:________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z338" w:id="322"/>
+      <w:bookmarkStart w:name="z338" w:id="332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              Штамм микроорганизма, поименованный в пункте 1, сопровождался </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       заявлением о депонировании, включающем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18257,64 +18829,64 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             паспорт </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z339" w:id="323"/>
+      <w:bookmarkStart w:name="z339" w:id="333"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Получение и принятие настоящим утверждается, что штамм микроорганизма, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       поименованный в пункте 1, депонирован с целью хранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18373,70 +18945,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата: ___________ _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="324"/>
+    <w:bookmarkStart w:name="z340" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18541,88 +19113,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>патогенных и промышленных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="325"/>
+    <w:bookmarkStart w:name="z342" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о депонировании штамма микроорганизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z343" w:id="326"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z343" w:id="336"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депозитор ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   просит осуществить депонирование штамма микроорганизма </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18800,70 +19372,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись)                         ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="327"/>
+    <w:bookmarkStart w:name="z344" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18968,88 +19540,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">патогенных и промышленных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="328"/>
+    <w:bookmarkStart w:name="z346" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карта хранения штамма микроорганизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z347" w:id="329"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z347" w:id="339"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекционный/регистрационный номер ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Консервация и хранение штамма микроорганизма, хранение на питательной среде:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19360,70 +19932,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изменение свойств при хранении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="330"/>
+    <w:bookmarkStart w:name="z348" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение под минеральным маслом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19717,70 +20289,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изменение свойств при хранении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="331"/>
+    <w:bookmarkStart w:name="z349" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение в воде или водных растворах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20564,70 +21136,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остаточная влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z351" w:id="332"/>
+    <w:bookmarkStart w:name="z351" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хранение при низких (от минус 20 градусов по Цельсию до 90 градусов по Цельсию) и сверхнизких температурах (в жидком азоте и его парах):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20995,70 +21567,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Режим консервации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="333"/>
+    <w:bookmarkStart w:name="z352" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21169,64 +21741,64 @@
               <w:t xml:space="preserve">патогенных и промышленных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z354" w:id="334"/>
+      <w:bookmarkStart w:name="z354" w:id="344"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       Руководитель </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21234,108 +21806,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       уполномоченной организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z355" w:id="335"/>
+    <w:bookmarkStart w:name="z355" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        "___"________________ 20__г</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z356" w:id="336"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z356" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПАСПОРТ коллекционного штамма микроорганизма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z357" w:id="337"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z357" w:id="347"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекционый номер штамма микроорганизма:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата депонирования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21836,2006 +22408,67 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель __________________________       ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Ф.И.О.)                   (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="338"/>
+    <w:bookmarkStart w:name="z358" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________</w:t>
-      </w:r>
-[...1937 lines deleted...]
-      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23872,51 +22505,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 13</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Правилам формирования, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23943,634 +22576,373 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">патогенных и промышленных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z373" w:id="349"/>
+    <w:bookmarkStart w:name="z360" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт передачи штаммов микроорганизмов между подразделениями уполномоченной организации</w:t>
+        <w:t xml:space="preserve"> Заявление на временное хранение штамма микроорганизма</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z374" w:id="350"/>
-[...15 lines deleted...]
-      от __________ 20___года №_____</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z361" w:id="350"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депозитор ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="351"/>
-[...9 lines deleted...]
-      Мы, нижеподписавшиеся, _________________________________________________ </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит осуществить временное хранение штамма микроорганизма c_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать период хранения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Индивидуальный идентификационный номер/бизнес- идентификационный номер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Адрес по месту жительства и регистрации/адрес местонахождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (юридический адрес) _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (индекс, город (область), район, улица, номер дома (офиса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Контактные телефоны (номер факса): _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. К заявлению прилагаются следующие документы: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель                         _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z362" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:p>
-[...524 lines deleted...]
-    <w:bookmarkEnd w:id="352"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24604,668 +22976,743 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 14</w:t>
+              <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам формирования,</w:t>
+              <w:t xml:space="preserve">к Правилам формирования, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ведения и содержания</w:t>
+              <w:t xml:space="preserve">ведения и содержания </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национальных коллекций</w:t>
+              <w:t xml:space="preserve">национальных коллекций </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>патогенных и промышленных</w:t>
+              <w:t xml:space="preserve">патогенных и промышленных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="353"/>
+    <w:bookmarkStart w:name="z364" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт передачи штаммов микроорганизмов за пределы организации</w:t>
+        <w:t xml:space="preserve"> Акт вскрытия емкости с микроорганизмами с целью высева или уничтожения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z365" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от __________ 20___года №___</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z379" w:id="354"/>
-[...15 lines deleted...]
-      от __________ 20___ года №___</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z366" w:id="354"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мы, нижеподписавшиеся, ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z380" w:id="355"/>
-[...9 lines deleted...]
-      Мы, нижеподписавшиеся, ________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       согласно разрешению ______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, фамилия, имя, отчество (при его наличии), давшего разрешение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер и дата разрешения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       вскрыли емкость (и) с микроорганизмом _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование емкости, наименование вида</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер штамма микроорганизма, количество объектов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с целью ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>посев микроорганизма или его уничтожение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Емкость (и) с остатками патогенного микроорганизма обеззаражена(ы) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________ автоклавированием _____________________ или погружением </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)                         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>режим автоклавирования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>название дезинфицирующего раствора, его концентрация, время обеззараживания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата вскрытия емкости ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подписи ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z367" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:p>
-[...487 lines deleted...]
-    <w:bookmarkEnd w:id="356"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25299,213 +23746,3040 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утвержден</w:t>
+              <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постановлением Правительства</w:t>
+              <w:t>к Правилам формирования,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>ведения и содержания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 25 ноября 2022 года № 953</w:t>
+              <w:t>национальных коллекций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>патогенных и промышленных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z383" w:id="357"/>
+    <w:bookmarkStart w:name="z369" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Протокол исследовании штамма микроорганизма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z370" w:id="357"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "___" _____________ 20__ года до             "___" _____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Цель опыта _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Материалы и оборудование _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Методы исследования ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Результаты исследования _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заключение ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнители: _______________________________________       __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z371" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 13</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам формирования, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ведения и содержания </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">национальных коллекций </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">патогенных и промышленных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z373" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт передачи штаммов микроорганизмов между подразделениями уполномоченной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z374" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от __________ 20___года №_____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z375" w:id="361"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мы, нижеподписавшиеся, _________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, фамилия, имя, отчество (при его наличии) передающего патогенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>микроорганизм, место передачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность, фамилия, имя, отчество (при его наличии) получившего патогенный</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>микроорганизм</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       составили настоящий акт о том, что согласно распоряжению заведующего </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       лабораторией (отделом) ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       произведена передача патогенного микроорганизма: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наименование вида, номер штамма микроорганизма, количество объектов, вид </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>упаковки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата передачи____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Передал: _____________________________________________       __________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Принял: _________________________________       _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество(при его наличии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z376" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ведения и содержания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальных коллекций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>патогенных и промышленных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z378" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт передачи штаммов микроорганизмов за пределы организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z379" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от __________ 20___ года №___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z380" w:id="365"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мы, нижеподписавшиеся, ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должность, фамилия, имя, отчество (при его наличии) передающего микроорганизм, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>место передачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должность, фамилия, имя, отчество (при его наличии) получающего, наименование </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       составили настоящий акт о том, что согласно распоряжению руководителя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       организации _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       произведена передача микроорганизма_________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наименование вида, номер штамма микроорганизма, количество объектов, вид </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>упаковки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата передачи________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Передал: _______________________________________       _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Принял: _______________________________________       _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)             (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ведения и содержания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальных коллекций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>патогенных и промышленных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>микроорганизмов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z407" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт уничтожения штамма микроорганизма от "___" _____________ 20___ года №___</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 15 в соответствии с постановлением Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z408" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мы, нижеподписавшиеся, ____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z409" w:id="368"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z411" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       согласно разрешению _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z412" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z413" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность, фамилия, имя, отчество (при его наличии), давшего разрешение)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z414" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z415" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (номер и дата разрешения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z416" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уничтожили микроорганизм __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z417" w:id="376"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование вида, номер штамма, количество объектов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z418" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z419" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      автоклавированием _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z420" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      или погружением (режим автоклавирования)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z421" w:id="380"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (название дезинфицирующего раствора, его концентрация, время обеззараживания) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z422" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      с последующим обязательным термическим уничтожением (утилизацией) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z423" w:id="382"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (дата и режим термического уничтожения (утилизации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z424" w:id="383"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составители: _______________________________________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z425" w:id="384"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составители: _______________________________________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z426" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" _____________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z427" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утвержден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 ноября 2022 года № 953</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z383" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, уполномоченных на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z384" w:id="358"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменением, внесенным постановлением Правительства РК от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации, уполномоченные на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z385" w:id="359"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z385" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в сфере санитарно-эпидемиологического благополучия населения – товарищество с ограниченной ответственностью "Национальный научный центр особо опасных инфекций имени Масгута Айкимбаева";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z386" w:id="360"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z386" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в области ветеринарии – республиканское государственное предприятие на праве хозяйственного ведения "Национальный референтный центр по ветеринарии" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z388" w:id="362"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z387" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в области науки и биотехнологии – товарищество с ограниченной ответственностью "Научно-исследовательский институт проблем биологической безопасности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z388" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>