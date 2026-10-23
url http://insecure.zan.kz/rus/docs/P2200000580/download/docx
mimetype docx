--- v3 (2026-07-26)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66de8b1" w14:textId="66de8b1">
+    <w:p w14:paraId="be38355" w14:textId="be38355">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3420,2166 +3420,2140 @@
         <w:t>
       32) осуществление процедуры апостилирования официальных документов, исходящих из организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z104" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) разработка и утверждение критериев оценки организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z543" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-1) разработка и утверждение методики оценки рейтинговых показателей достижений деятельности организаций высшего и (или) послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z544" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-2) разработка и утверждение правил ранжирования организаций высшего и (или) послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z545" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33-3) проведение ранжирования организаций высшего и (или) послевузовского образования на основе методики оценки рейтинговых показателей достижений деятельности организаций высшего и (или) послевузовского образования и правил их ранжирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z105" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) разработка и утверждение критериев оценки знаний обучающихся в организациях высшего и (или) послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z106" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) проведение среза знаний для выявления учебных достижений обучающихся на основе эффективной и прозрачной процедуры их контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z372" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35-1) разработка и утверждение правил и требований для проведения среза знаний обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z107" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разработка и утверждение правил по организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих образовательные учебные программы высшего и послевузовского образования, подведомственных организаций образования, осуществление контроля за их использованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z108" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разработка и утверждение совместно с уполномоченным органом в области образования типовых договоров об образовательном накопительном вкладе и образовательном накопительном страховании по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37-1) исключен постановлением Правительства РК от 24.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.03.2025);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводятся в действие с 01.09.2026).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z374" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-2) разработка и утверждение совместно с уполномоченным органом в области образования методики расчетов премии государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z375" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-3) определение совместно с уполномоченным органом в области образования оператора в сфере государственной образовательной накопительной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z109" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разработка и утверждение правил гарантирования образовательных кредитов, предоставляемых финансовыми организациями, и определения размера такого гарантирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z110" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разработка и утверждение совместно с уполномоченным органом в области образования типовых соглашений о сотрудничестве в сфере государственной образовательной накопительной системы между оператором и банком-участником, оператором и страховой организацией-участницей, оператором и организацией образования-участницей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z450" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39-1) разработка и утверждение правил начисления, использования, возврата стартового образовательного капитала по согласованию с уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z453" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39-2) согласование определения оператора уполномоченного органа в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z111" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разработка и утверждение правил организации деятельности подготовительных отделений организаций высшего и (или) послевузовского образования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z112" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) создание республиканского учебно-методического совета высшего и (или) послевузовского образования и учебно-методических объединений по направлениям подготовки кадров и утверждение положения об их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z113" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) утверждение уставов подведомственных организаций образования, за исключением случаев, предусмотренных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z376" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-1) принятие решения о присвоении наименований, переименовании, уточнении и изменении транскрипции их наименований, и присвоении собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства на основании заключения Республиканской ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z114" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) осуществление государственного контроля за исполнением законодательства Республики Казахстан и нормативных правовых актов в области высшего и (или) послевузовского образования, государственных общеобязательных стандартов образования в организациях высшего и (или) послевузовского образования независимо от формы собственности и ведомственной подчиненности, а также бюджетной и финансовой дисциплины в подведомственных организациях в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z115" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) присуждение степеней доктора философии (PhD), доктора по профилю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z116" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) присвоение ученых званий ассоциированного профессора (доцента), профессора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z117" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) выдача от имени государства аттестатов доцента, ассоциированного профессора (доцента), профессора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z118" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) разработка и утверждение требований к научным изданиям для включения их в перечень изданий, рекомендуемых для публикации результатов научной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z119" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) разработка и утверждение правил признания результатов обучения, полученных через неформальное образование, а также результатов признания профессиональной квалификации совместно с уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      49) исключен постановлением Правительства РК от 04.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 764</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 04.09.2023);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="114"/>
-[...553 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="135"/>
+    <w:bookmarkStart w:name="z121" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) по согласованию с уполномоченным органом соответствующей отрасли разработка и утверждение перечня предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях образования и на их территориях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z122" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z122" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) разработка и утверждение отраслевой системы поощрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z123" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z123" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) проведение переговоров с иностранными партнерами и подписание в пределах своей компетенции международных договоров (соглашений) и программ в области высшего и (или) послевузовского образования, а также научной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z124" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z124" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) разработка и утверждение правил осуществления международного сотрудничества организациями образования Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z355" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z355" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1) в пределах своей компетенции содействует формированию и укреплению принципов межэтнического согласия и единства народа Казахстана среди обучающейся молодежи в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z125" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z125" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) разработка и утверждение порядка направления для обучения за рубежом, в том числе в рамках академической мобильности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z126" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z126" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) разработка и утверждение правил размещения государственного образовательного заказа на подготовку кадров с высшим и послевузовским образованием с учетом потребностей рынка труда, на подготовительные отделения организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z127" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z127" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) разработка и утверждение правил обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы высшего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте (кроме такси);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z128" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z128" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) разработка и утверждение правил размещения государственного заказа на обеспечение студентов, магистрантов и докторантов организаций высшего и (или) послевузовского образования местами в общежитиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z129" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z129" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) обеспечение формирования в обществе антитеррористического сознания путем организации факультативных занятий в организациях высшего и (или) послевузовского образования Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z130" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z130" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) осуществление подготовки и внесение предложений о разработке, внесении изменений, пересмотре и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации, рекомендаций по стандартизации в уполномоченный орган в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z131" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z131" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) осуществление разработки национальных стандартов и национальных классификаторов технико-экономической информации по согласованию с уполномоченным органом в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z132" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z132" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) рассмотрение проектов документов по стандартизации и национальный план стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z133" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z133" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) осуществление подготовки предложений по созданию технических комитетов по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z134" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z134" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) участие в работе технических комитетов по стандартизации и национального органа по стандартизации, международных организаций по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z135" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z135" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) участие в реализации единой государственной политики в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z136" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z136" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) обеспечение получения лицами с инвалидностью высшего и (или) послевузовского образования в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z137" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z137" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) разработка порядка назначения и выплаты обучающимся в организациях образования, реализующих образовательные программы высшего и (или) послевузовского образования по государственному заказу или гранту, стипендий в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z138" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z138" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) взаимодействие с государственными органами и организациями по вопросам правового воспитания обучающихся в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z139" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z139" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) разработка и внедрение в практику работы организаций высшего и (или) послевузовского образования программы и методики, направленных на формирование законопослушного поведения обучающихся в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z140" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z140" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) совместно с иными государственными органами проведение мероприятий по профилактике правонарушений среди обучающихся в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z141" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z141" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) выдача обязательных для исполнения письменных предписаний об устранении выявленных нарушений законодательства Республики Казахстан в области высшего и (или) послевузовского образования в установленные в предписании сроки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z142" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z142" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71) по результатам контрольных и проверочных мероприятий составление протоколов об административных правонарушениях, наложение административных взысканий за административные правонарушения по статьям, отнесенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях к компетенции уполномоченного органа в области высшего и (или) послевузовского образования, составление протоколов об административных правонарушениях и передача в судебные органы, участие в судебных процессах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z143" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z143" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) осуществление цифрового обеспечения органов управления системой образования в части утверждения и размещения государственного образовательного заказа на подготовку кадров с высшим и (или) послевузовским образованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z454" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z454" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72-1) определение порядка педагогической переподготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z144" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z144" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) утверждение норм расходов, типовых договоров на обучение и прохождение стажировки по международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z377" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z377" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-1) определение организации (администратора), осуществляющей комплекс мероприятий по международным программам подготовки, переподготовки и повышения квалификации кадров за рубежом, в том числе по международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z378" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z378" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-2) разработка и утверждение списка ведущих зарубежных высших учебных заведений, зарубежных организаций, рекомендуемых для обучения, прохождения языковых курсов победителями конкурса на присуждение международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z379" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z379" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-3) разработка и ежегодное утверждение перечня приоритетных специальностей для присуждения международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z380" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z380" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-4) разработка и утверждение инструкции по формированию списка ведущих зарубежных высших учебных заведений, зарубежных организаций, рекомендуемых для обучения, прохождения языковых курсов победителями конкурса на присуждение международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z381" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z381" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-5) утверждение состава независимой экспертной комиссии по согласованию с заинтересованными государственными органами, организациями высшего и (или) послевузовского образования, научными и иными организациями, порядка и организации ее работы, а также листа оценки персонального собеседования претендентов с членами независимой экспертной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z382" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z382" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-6) разработка и утверждение правил организации работы, связанной с возвратом бюджетных средств, затраченных на обучение победителей конкурса на присуждение международной стипендии "Болашак", отказавшихся от стипендии либо лишенных международной стипендии "Болашак", а также имеющих финансовую задолженность перед администратором международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z383" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z383" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-7) разработка и утверждение правил и условий заключения договора на обучение/прохождение стажировки со стипендиатами, осуществления размещения стипендиатов, мониторинга успеваемости и осуществления трудовой деятельности стипендиатов, замены залогового имущества, предоставленного в качестве обеспечения исполнения обязательств стипендиатов, возмещения расходов, затраченных на стипендиата со дня вынесения Республиканской комиссией по подготовке кадров за рубежом решения о присуждении международной стипендии "Болашак", включая оплату неустойки (штрафа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z384" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z384" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-8) разработка и утверждение таблицы продолжительности языковых курсов в рамках международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z385" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z385" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-9) разработка и утверждение перечня родственных специальностей для обучения за рубежом в рамках международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z386" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z386" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-10) разработка и ежегодное установление предельного количества международной стипендии "Болашак" для категорий лиц, определяемых правилами отбора претендентов для присуждения международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z387" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z387" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-11) утверждение сроков приема документов и проведение конкурса на международную стипендию "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z388" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z388" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-12) разработка и утверждение необходимого минимального уровня знания государственного и иностранного языков для претендентов на присуждение международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z389" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z389" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-13) разработка и утверждение формы заявки работодателя на подготовку специалиста с условием сохранения места работы для участия в конкурсе на присуждение международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z390" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z390" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-14) разработка и утверждение типовой формы анкеты претендента для участия в конкурсе на присуждение международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z391" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z391" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73-15) разработка и утверждение формы требования к программе прохождения стажировки в рамках международной стипендии "Болашак"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z392" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z392" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-16) разработка и утверждение таблицы эквивалентности оценок для присуждения международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z393" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z393" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-17) создание комиссии по рассмотрению обращений обладателей международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z449" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z449" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-18) разработка на ежегодной основе совместно с уполномоченным органом в области образования долгосрочных прогнозов средней стоимости обучения по типам организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73-19) разработка и утверждение правил деятельности филиалов зарубежных организаций высшего и (или) послевузовского образования, международных и иностранных учебных заведений в Республике Казахстан и форм их сотрудничества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) утверждение номенклатуры видов организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z146" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z146" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) получение сведений, содержащихся в национальных реестрах идентификационных номеров, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z147" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z147" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) разработка и утверждение правил целевой подготовки докторов философии (PhD) в организациях высшего и (или) послевузовского образования, за исключением целевой подготовки кадров с послевузовским образованием в области здравоохранения, правила которой разрабатываются и утверждаются уполномоченным органом в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z148" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z148" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) разработка и утверждение правил назначения ректоров подведомственных организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z149" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z149" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) разработка и утверждение правил распределения мест в общежитиях организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z150" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z150" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) разработка и утверждение структуры и правил разработки программы развития организации высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z151" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z151" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) разработка и утверждение правил отбора претендентов для участия в стипендиальных программах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z152" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z152" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) организация разработки и утверждение правил подушевого нормативного финансирования высшего и (или) послевузовского образования с учетом кредитной технологии обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z153" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z153" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) организация разработки и утверждение методики подушевого нормативного финансирования высшего и (или) послевузовского образования с учетом кредитной технологии обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z394" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z394" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82-1) утверждение перечня типов и видов организаций высшего и (или) послевузовского образования, в которых реализуется подушевое нормативное финансирование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z154" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z154" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) приостановление деятельности организаций высшего и (или) послевузовского образования в порядке, предусмотренном законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z155" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z155" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) создание консультативно-совещательного органа для коллегиального и гласного рассмотрения вопросов выдачи лицензии и (или) приложения к лицензии на занятие образовательной деятельностью, переоформления лицензии и (или) приложения к лицензии на занятие образовательной деятельностью в связи с реорганизацией организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z156" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z156" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) проведение государственной аттестации организаций образования независимо от форм собственности и ведомственной подчиненности, реализующих образовательные программы высшего и (или) послевузовского образования в военных, специальных учебных заведениях, за исключением Академии правосудия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85-1) разработка и утверждение правил проведения государственной аттестации в отношении военных, специальных учебных заведений, реализующих программы высшего и послевузовского образования, независимо от ведомственной подчиненности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="192"/>
+    <w:bookmarkStart w:name="z157" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) осуществление координации проведения учебно-методической и научно-методической работы в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z158" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z158" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) разработка и утверждение правил организации и осуществления учебно-методической и научно-методической работы в организациях высшего и (или) послевузовского образования, за исключением организаций образования в области культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z159" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z159" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) разработка и утверждение правил организации учебного процесса по кредитной технологии обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z160" w:id="195"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z160" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) разработка и утверждение требований к организациям образования по предоставлению дистанционного обучения и правил организации учебного процесса по дистанционному обучению и в форме онлайн-обучения по образовательным программам высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z161" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z161" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) проведение контроля за использованием бланков документов государственного образца об образовании и (или) квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z162" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z162" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) оказание методологической поддержки организациям высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z163" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z163" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) определение особенностей итоговой аттестации обучающихся, освоивших образовательные программы послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z164" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z164" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) разработка и утверждение типовых правил организации работы, включая порядок избрания коллегиального управления организацией высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z165" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z165" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) разработка и утверждение формы документов строгой отчетности, используемых организациями высшего и (или) послевузовского образования в образовательной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z166" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z166" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) организация и проведение единого национального тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z167" w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z167" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) разработка и утверждение правил заключения договоров услуг государственного образовательного заказа посредством веб-портала государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z168" w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z168" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) реализация государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z169" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z169" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам науки, высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z170" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z170" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) реализация государственной политики в области науки и научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5764,190 +5738,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) разработка и утверждение правил и критериев избрания академиков Национальной академии наук Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="206"/>
+    <w:bookmarkStart w:name="z174" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>102) осуществление межотраслевой координации и реализации государственной политики в области науки, научно-технической деятельности и коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z176" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z176" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>103) координация научных, научно-технических проектов и программ фундаментальных и прикладных научных исследований, финансируемых из государственного бюджета и государственного заказа местного исполнительного органа столицы, областей и городов республиканского значения, за исключением научных, научно-технических проектов и программ, формируемых в рамках государственного оборонного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z430" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z430" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) разработка приоритетных направлений развития науки, фундаментальных и прикладных научных исследований в Республике Казахстан в соответствии со стратегическими приоритетными направлениями развития науки и технологий, определяемыми Национальным советом по науке и технологиям при Президенте Республики Казахстан, и представления их на утверждение Высшей научно-технической комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z431" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z431" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) обеспечение деятельности Высшей научно-технической комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z432" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z432" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) организация разработки научных, научно-технических проектов и программ фундаментальных и прикладных научных исследований, реализуемых за счет бюджетных средств, и осуществления их реализации на стадии формирования, исполнения и завершения, за исключением научных, научно-технических проектов и программ, формируемых в рамках государственного оборонного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z180" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z180" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) разработка и утверждение порядка организации и проведения научных исследований и опытно-конструкторских работ на основе государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5976,910 +5950,910 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="212"/>
+    <w:bookmarkStart w:name="z182" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109) разработка и утверждение перечня научных организаций, осуществляющих фундаментальные научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z183" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z183" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) разработка и утверждение норм финансирования научных организаций, осуществляющих фундаментальные научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z184" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z184" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111) разработка и утверждение правил организации и проведения государственной научно-технической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z433" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z433" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-3) разработка и утверждение правил организации научных исследований и разработок, финансируемых за счет бюджетных средств и в рамках предоставляемых налоговых льгот;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z434" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z434" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-4) определение организации, осуществляющей комплекс мероприятий по сбору, обработке и анализу научно-технической информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z436" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z435" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111-5) разработка и утверждение методики стоимости услуг казахстанских и зарубежных экспертов по проведению государственной научно-технической экспертизы, экспертизы проектов коммерциализации, оценки обоснованности суммы запрашиваемого объема финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z436" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-6) разработка и утверждение методики определения стоимости услуг сопровождения грантового финансирования коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z437" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z437" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-7) разработка и утверждение норм расходов, типовых договоров на прохождение научной стажировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z438" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z438" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-8) определение организации (администратора), осуществляющей (осуществляющего) комплекс мероприятий по организации научных стажировок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z439" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z439" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-9) разработка и утверждение правил и критериев присвоения организациям высшего и (или) послевузовского образования статуса "исследовательский университет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z440" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z440" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-10) разработка и утверждение методики определения уровней готовности технологий и технологической готовности организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z441" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z441" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-11) разработка и утверждение положения об осуществлении мониторинга реализации научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности на стадиях их выполнения и завершения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z442" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z442" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-12) утверждение формы, сроков и правил выдачи уведомлений лицам по научно-исследовательским работам по их расходам на осуществление (приобретение) научно-исследовательских работ на основании отчета о проведении научно-исследовательских работ, созданию научного центра по их расходам на создание научных центров на основании отчета с актом ввода в эксплуатацию, научно-техническим и опытно-конструкторским работам по их расходам на осуществление (приобретение) научно-технических и опытно-конструкторских работ на основании отчета о внедрении результатов научно-технических и опытно-конструкторских работ с актом внедрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z443" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z443" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-13) определение порядка получения научно-технической информации субъектами научной и (или) научно-технической деятельности через единую цифровую систему "Казахстанская наука" или "единое окно" национальной инновационной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z469" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z469" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-14) организация государственного учета научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности, финансируемых за счет бюджетных средств, а также из средств недропользователей в рамках обязательств недропользователей в области науки, и отчетов по их выполнению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z461" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z461" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-15) разработка и утверждение правил определения стоимости исследований и консалтинговых услуг по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z462" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z462" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-16) разработка и утверждение правил определения стоимости государственного задания по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z463" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z463" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-17) разработка и утверждение натуральных норм по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z464" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z464" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-18) разработка и утверждение правил распределения распределяемой бюджетной программы по базовому финансированию субъектов научной и (или) научно-технической деятельности по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z465" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z465" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-19) разработка и утверждение правил осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными учреждениями, деньги от реализации которых остаются в их распоряжении, использования денег от реализации государственными учреждениями товаров (работ, услуг), остающихся в их распоряжении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z466" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z466" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-20) установление норматива отчисления части чистого дохода государственных предприятий, осуществляющих деятельность в сфере науки и высшего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z467" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z467" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-21) осуществление контроля за полнотой и своевременностью перечисления государственными предприятиями в бюджет части чистого дохода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z468" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z468" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-22) обеспечение публикации результатов мониторинга, установленного статьей 40 Бюджетного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z185" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z185" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112) разработка и утверждение правил аккредитации субъектов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z395" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z395" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-1) разработка и утверждение шкалы оценок (баллов) соответствия условиям для прохождения аккредитации субъектов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z396" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z396" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-2) разработка и утверждение типового положения о научно-техническом совете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z186" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z186" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) проведение аккредитации субъектов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z187" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z187" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) осуществление координации деятельности национальных научных советов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z188" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z188" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) осуществление координации работы отраслевых уполномоченных органов, местных исполнительных органов столицы, областей и городов республиканского значения, осуществляемой в рамках научных, научно-технических проектов и программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z397" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z397" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115-1) осуществление информационно-аналитического и организационно-технического обеспечения работы Национального совета по науке и технологиям при Президенте Республики Казахстан и обеспечение председателя Совета – Президента Республики Казахстан экспертно-аналитическими материалами по актуальным вопросам развития науки и технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z189" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z189" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116) разработка и утверждение типового положения о консультативно-совещательном органе научной организации, включая порядок избрания его членов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z190" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z190" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117) разработка и утверждение типового положения о научных лабораториях коллективного пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z191" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z191" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118) разработка и утверждение типового положения о диссертационном совете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z192" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z192" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) разработка и утверждение правил присуждения степеней доктора философии (PhD), доктора по профилю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z193" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z193" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120) разработка и утверждение правил отбора претендентов и прохождения научных стажировок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z414" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z414" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120-1) разработка и утверждение инструкции по финансированию расходов, связанных с организацией прохождения научной стажировки, а также возврату бюджетных средств лицами, отказавшимися либо лишенными научной стажировки, имеющими финансовую задолженность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z415" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z415" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120-2) разработка и утверждение совместно с уполномоченным органом в области образования правил использования выплат целевых накоплений из единого накопительного пенсионного фонда в целях оплаты образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z194" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z194" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121) разработка и утверждение порядка присвоения ученых званий (ассоциированный профессор (доцент), профессор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z195" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z195" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122) разработка и утверждение требований к ведущим ученым, оплата труда которых осуществляется в рамках базового финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z196" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z196" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123) утверждение порядка государственной регистрации диссертаций, защищенных на соискание степени доктора философии (PhD), доктора по профилю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z197" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z197" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124) обеспечение государственной регистрации диссертаций, защищенных на соискание степени доктора философии (PhD), доктора по профилю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z198" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z198" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) разработка и утверждение правил присуждения ежегодной премии "Лучший научный работник";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z199" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z199" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) разработка и утверждение классификатора научных направлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6908,210 +6882,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="255"/>
+    <w:bookmarkStart w:name="z201" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) разработка и утверждение положения о национальных научных советах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z202" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z202" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129) создание национальных научных советов по направлениям науки, утверждение состава национальных научных советов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z203" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z203" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) разработка и утверждение положения об апелляционной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z204" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z204" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) разработка и утверждение правил базового и программно-целевого финансирования научной и (или) научно-технической деятельности, грантового финансирования научной и (или) научно-технической деятельности и коммерциализации результатов научной и (или) научно-технической деятельности, финансирования научных организаций, осуществляющих фундаментальные научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z398" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z398" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131-1 разработка и утверждение норм базового финансирования научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z205" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z205" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) определение головной организации по научной, научно-технической программе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z206" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z206" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) назначение на должности и освобождение от должностей руководителей государственных научных организаций в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z207" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z207" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) разработка и утверждение правил государственного учета научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности, финансируемых за счет бюджетных средств, а также из средств недропользователей в рамках обязательств недропользователей в области науки, и отчетов по их выполнению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7140,90 +7114,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="263"/>
+    <w:bookmarkStart w:name="z209" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) осуществление международного сотрудничества в сфере науки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z210" w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z210" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) реализация государственной политики в области коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7294,200 +7268,200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) разработка и утверждение правил формирования, ведения и содержания рабочих коллекций патогенных и промышленных микроорганизмов, используемых в научной и производственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="265"/>
+    <w:bookmarkStart w:name="z212" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>139) осуществление межотраслевой координации в области коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z214" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z214" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) планирование, реализация мер по стимулированию коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z215" w:id="267"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z215" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) внесение в Правительство Республики Казахстан информации об эффективности мер по коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z216" w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z216" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) разработка, утверждение и реализация программы по подготовке, переподготовке кадров и повышению квалификации в области коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z217" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) разработка и утверждение правил осуществления программ содействия коммерциализации результатов научной и (или) научно-технической деятельности, а также осуществление мониторинга реализации программ содействия коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z218" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144) размещение консолидированной аналитической информации о коммерциализации результатов научной и (или) научно-технической деятельности в открытом доступе на интернет-ресурсах уполномоченного органа и в периодических печатных изданиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z219" w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z219" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) методологическое обеспечение коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7516,1970 +7490,1970 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="272"/>
+    <w:bookmarkStart w:name="z221" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147) осуществление в установленном порядке финансирования подведомственных организаций за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z222" w:id="273"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z222" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148) организация работы по присуждению Государственной премии Республики Казахстан в области науки и техники, именных премий в области науки и государственных научных стипендий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z399" w:id="274"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z399" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148-1) учреждение премий в области науки, государственных научных стипендий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z400" w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z400" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148-2) разработка и утверждение правил присуждения премий в области науки, государственных научных стипендий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z446" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148-3) разработка и утверждение порядка оплаты труда научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно-технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z223" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) осуществление контроля за предоставлением на государственный учет научных, научно-технических проектов и программ, отчетов о научной и (или) научно-технической деятельности уполномоченным органом и отраслевыми уполномоченными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z224" w:id="278"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z224" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150) реализация обязательств по научным и научно-техническим программам и проектам, предусмотренным международными договорами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z225" w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z225" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151) внесение предложений о создании, реорганизации и ликвидации научных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z401" w:id="280"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z401" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       152) обеспечение реализации единой государственной политики в сфере развития языков; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z402" w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z402" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-1) координация работы по системе оценки уровня владения казахским языком "КАЗТЕСТ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z226" w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z226" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-2) разработка и утверждение правил по системе оценки уровня владения казахским языком "КАЗТЕСТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z445" w:id="283"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z445" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       152-3) разработка и утверждение объема знаний государственного языка на элементарном уровне, основ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, а также истории Казахстана при приеме в гражданство или восстановлении в гражданстве Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z447" w:id="284"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z447" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       152-4) разработка и утверждение правил проведения тестирования по определению объема знаний государственного языка на элементарном уровне, основ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, а также истории Казахстана при приеме в гражданство или восстановлении в гражданстве Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z455" w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z455" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-5) разработка и утверждение профессионального стандарта в сфере языковой политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z227" w:id="286"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z227" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153) осуществление контроля за соблюдением законодательства Республики Казахстан о языках в центральных и местных исполнительных органах столицы, областей и городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z422" w:id="287"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z422" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-1) разработка и утверждение критерия включения проверяемого субъекта в полугодовой план проведения периодической проверки в сфере развития языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z228" w:id="288"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z228" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) выдача рекомендаций об устранении нарушений требований, установленных законодательством Республики Казахстан о языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z229" w:id="289"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z229" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155) организация информационного, методического обеспечения деятельности по реализации единой государственной политики в сфере развития языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z230" w:id="290"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z230" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156) обеспечение всемерного развития государственного языка в Республике Казахстан, укрепление его международного авторитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z231" w:id="291"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z231" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157) создание и обеспечение деятельности Республиканской терминологической комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z232" w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z232" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158) внесение предложений в соответствующие органы о применении мер дисциплинарного взыскания к должностным лицам, виновным в нарушении законодательства Республики Казахстан о языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z233" w:id="293"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z233" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159) развитие государственного языка как языка науки, систематизация терминологической работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z403" w:id="294"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z403" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159-1) разработка и утверждение правил проведения терминологических работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z234" w:id="295"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z234" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160) проведение языковой реформы, обеспечение перевода алфавита казахского языка на латинскую графику;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z404" w:id="296"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z404" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-1) разработка и утверждение правил правописания казахского языка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z456" w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z456" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-2) разработка и утверждение правил формирования и ведения Национального словарного фонда казахского языка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z457" w:id="298"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z457" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-3) определение юридического лица, ответственного за сопровождение и развитие Национального словарного фонда казахского языка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z235" w:id="299"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z235" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161) обеспечение цифровизации деятельности, разработки и введения в действие ІТ-проектов, направленных на обучение государственному языку и расширение сферы его применения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z458" w:id="300"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z458" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161-1) разработка и утверждение правил формирования и ведения Национального корпуса казахского языка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z236" w:id="301"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z236" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162) обеспечение разработки и издания учебно-методических пособий, словарей и справочников по обучению государственному языку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z237" w:id="302"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z237" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) взаимодействие с общественными организациями, средствами массовой информации по вопросам реализации государственной языковой политики в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z356" w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z356" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163-1) проводит разъяснительную работу по недопущению дискриминации граждан по языковому принципу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z238" w:id="304"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z238" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164) разработка и утверждение плана развития Министерства по согласованию с центральными уполномоченными органами по государственному и бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z239" w:id="305"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z239" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165) осуществление координации деятельности центральных и местных исполнительных органов по реализации государственной политики в сфере высшего и (или) послевузовского образования и науки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z240" w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z240" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166) осуществление контрольных функций за деятельностью центральных исполнительных органов по вопросам, относящимся к полномочиям Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z241" w:id="307"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z241" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) формирование и утверждение перечня организаций, являющихся субъектами базового финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z242" w:id="308"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z242" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168) обеспечение автоматизации и оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере цифровизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z243" w:id="309"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z243" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) разработка и утверждение подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z244" w:id="310"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z244" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170) оказание государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z245" w:id="311"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z245" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171) обеспечение повышения качества, доступности оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z246" w:id="312"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z246" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) выработка предложений по внесению изменений и (или) дополнений в реестр государственных услуг, оказываемых физическим и юридическим лицам в сфере образования и науки, внесение предложений по внесению изменений и (или) дополнений в реестр государственных услуг, проведение внутреннего контроля за качеством оказываемых государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z247" w:id="313"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z247" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) принятие мер по переводу оказания государственной услуги в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере цифровизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z470" w:id="314"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z470" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173-1) участие в формировании государственной политики и принятие мер по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z248" w:id="315"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z248" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174) ведение государственного цифрового реестра разрешений, за исключением информации, содержащей государственные секреты и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z249" w:id="316"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z249" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175) разработка и согласование с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере цифровизации проектов нормативных правовых актов об определении лицензиаров, государственных органов, которые осуществляют согласование выдачи лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z250" w:id="317"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z250" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176) разработка, согласование с уполномоченным органом в сфере разрешений и уведомлений, уполномоченным органом в сфере цифровизации, утверждение нормативных правовых актов об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z251" w:id="318"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z251" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177) осуществление проверки соблюдения заявителем требований, установленных законами Республики Казахстан, указами Президента Республики Казахстан, постановлениями Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z343" w:id="319"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z343" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-1) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z344" w:id="320"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z344" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-2) создание совета по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z345" w:id="321"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z345" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-3) представление информации по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z346" w:id="322"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z346" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-4) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценки результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z347" w:id="323"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z347" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       177-5) оказание информационной, консультативной, методической поддержки неправительственным организациям, осуществляющим государственный социальный заказ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z348" w:id="324"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z348" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-6) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z349" w:id="325"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z349" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-7) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z350" w:id="326"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z350" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-8) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z351" w:id="327"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z351" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-9) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z352" w:id="328"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z352" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-10) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z353" w:id="329"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z353" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-11) ежегодно до 1 декабря представление в уполномоченный орган в сфере взаимодействия с неправительственными организациями информации о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z358" w:id="330"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z358" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-12) организация доступа к генетическим ресурсам и совместному использованию выгод в области генетических ресурсов микроорганизмов (штаммов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z359" w:id="331"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z359" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-13) осуществление мониторинга использования генетических ресурсов в пределах своей компетенции и традиционных знаний, связанных с генетическими ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z360" w:id="332"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z360" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-14) выдача обоснованного заключения для доступа к генетическим ресурсам микроорганизмов (штаммов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z361" w:id="333"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z361" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-15) участие в реализации государственной политики в сфере контроля специфических товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z362" w:id="334"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z362" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       177-16) осуществление контроля специфических товаров в пределах компетенции, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О контроле специфических товаров" и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z406" w:id="335"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z406" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-17) разработка и утверждение профессионального стандарта для педагогов (профессорско-преподавательского состава) организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z407" w:id="336"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z407" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-18) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z408" w:id="337"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z408" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-19) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z409" w:id="338"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z409" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-20) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами столицы, областей и городов республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z410" w:id="339"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z410" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-21) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z411" w:id="340"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z411" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-22) разработка и (или) актуализация национальной рамки квалификаций совместно с уполномоченными органами в области признания профессиональных квалификаций, образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z412" w:id="341"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z412" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-23) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z418" w:id="342"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z418" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-24) разработка и утверждение типовых правил научной этики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z419" w:id="343"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z419" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-25) согласование правил конкурсного отбора военнослужащих срочной службы для получения образовательных льгот;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z420" w:id="344"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z420" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-26) определение областей для проведения фундаментальных научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z475" w:id="345"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z475" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-27) определение международных рецензируемых издательств (журналов) для подготовки и публикации научных трудов ведущих ученых;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z459" w:id="346"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z459" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-28) согласование приватизации организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z474" w:id="347"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z474" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-29) разработка и (или) актуализация отраслевых рамок квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z476" w:id="348"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z476" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-30) разработка правил инициирования экспериментальных режимов для апробирования инновационных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z477" w:id="349"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z477" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-31) определение приоритетных направлений предоставления инновационных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z478" w:id="350"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z478" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-32) внесение предложений в Правительство Республики Казахстан по определению национального института развития в области инновационного развития и перечня иных юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо либо косвенно принадлежат государству, уполномоченных на реализацию мер государственной поддержки инновационной деятельности, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z479" w:id="351"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z479" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-33) утверждение правил предоставления инновационных грантов на технологическое развитие отраслей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z480" w:id="352"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z480" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-34) утверждение правил предоставления инновационных грантов на коммерциализацию технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z481" w:id="353"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z481" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-35) утверждение правил предоставления инновационных грантов на технологическое развитие действующих предприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z482" w:id="354"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z482" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-36) утверждение правил оплаты услуг национального института развития в области инновационного развития при предоставлении инновационных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z483" w:id="355"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z483" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-37) утверждение классификации инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z484" w:id="356"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z484" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-38) утверждение методики расчета национального индекса развития инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z485" w:id="357"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z485" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-39) предоставление инновационных грантов с привлечением национального института развития в области инновационного развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z486" w:id="358"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z486" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-40) выделение на основе договора, заключаемого с национальным институтом развития в области инновационного развития, средств на предоставление инновационных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z487" w:id="359"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z487" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-41) утверждение методики по определению критериев инновационности проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z488" w:id="360"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z488" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-42) утверждение методики оценки эффективности реализации мер государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z489" w:id="361"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z489" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-43) оказание содействия субъектам промышленно-инновационной деятельности по вхождению в глобальные цепочки добавленной стоимости, в том числе путем применения технической документации на производство новых видов товаров и мировых производственных франшиз ведущих мировых производителей, лидирующих по конкретным товарам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z490" w:id="362"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z490" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-44) формирование предложений по определению перечня специальностей, по которым требуется подготовка специалистов для приоритетных секторов экономики, на основе представляемых субъектами промышленно-инновационной деятельности сведений о потребностях в специалистах и направление в уполномоченный орган по вопросам занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z491" w:id="363"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z491" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-45) согласование планов развития национальных управляющих холдингов, национальных холдингов и национальных компаний, планы развития и планы мероприятий юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, аффилированных с ними юридических лиц, национальных управляющих холдингов (за исключением Фонда национального благосостояния), национальных холдингов, национальных компаний (за исключением национальных компаний, входящих в группу Фонда национального благосостояния) и аффилированных с ними юридических лиц в части развития технологий и инноваций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z492" w:id="364"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z492" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-46) согласование документов Системы государственного планирования в Республике Казахстан в части инновационного и технологического развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9508,270 +9482,1026 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z494" w:id="365"/>
+    <w:bookmarkStart w:name="z494" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-48) утверждение правил оказания услуг по содействию в развитии бизнес-инкубирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z495" w:id="366"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z495" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-49) утверждение методики и критериев осуществления технологического прогнозирования, функционирования отраслевых центров технологических компетенций, организации технологических платформ и разработки целевых технологических программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z496" w:id="367"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z496" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-50) участие в формировании государственной политики по цифровой трансформации и внедрению Индустрии 4.0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z497" w:id="368"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z497" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-51) внесение предложений по определению в курируемых направлениях отраслевых центров технологических компетенций, целевых технологических программ и организации технологических платформ для рассмотрения в уполномоченный орган в области государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z498" w:id="369"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z498" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-52) утверждение правил осуществления мониторинга реализации государственной технологической политики в регионах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z499" w:id="370"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z499" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-53) поиск и проведение в пределах компетенции переговоров с потенциальными инвесторами, в том числе иностранными, с целью привлечения их к участию в реализации промышленно-инновационных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z500" w:id="371"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z500" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-54) привлечение в пределах компетенции субъектов промышленно-инновационной деятельности к участию в бизнес-форумах, конференциях и семинарах по инвестиционной тематике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z501" w:id="372"/>
+    <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-55) распространение в пределах компетенции информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z503" w:id="373"/>
+    <w:bookmarkStart w:name="z503" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-56) разработка и утверждение правил софинансирования венчурных фондов, осуществляемого на конкурсной основе субъектами инновационной системы, участвующими в государственной поддержке инновационной деятельности, включая целевые показатели софинансирования венчурных фондов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z504" w:id="374"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусмотрено дополнить подпунктами 177-57), 177-58), 177-59), 177-60), 177-61), 177-62), 177-63), 177-64), 177-65), 177-66) и 177-67) в соответствии с постановлением Правительства РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 454</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z504" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-57) разработка, утверждение и реализация программ цифровой трансформации своей деятельности, включая внутренние процессы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z252" w:id="375"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z529" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-58) разработка и утверждение правил приобретения научно-исследовательскими институтами и организациями высшего и (или) послевузовского образования, иными аккредитованными субъектами научной и (или) научно-технической деятельности товаров, работ, услуг, необходимых для выполнения научных исследований и научных работ, реализуемых за счет бюджетных средств, по согласованию с уполномоченным органом в сфере государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z530" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-59) разработка и утверждение правил использования научного оборудования, приобретенного в рамках государственного заказа, и предоставления доступа к научным лабораториям коллективного пользования, центрам академического превосходства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z531" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-60) разработка и утверждение перечня национальных научных советов по направлениям науки и коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z532" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-61) разработка и утверждение правил венчурного финансирования в области науки и научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z533" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-62) разработка и утверждение методики оценки экономической обоснованности запрашиваемого объема финансирования (стоимости) научных, научно-технических проектов и программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z534" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-63) утверждение итогов мониторинга реализации научных, научно-технических проектов и программ, рассмотренных национальными научными советами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z535" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-64) утверждение объема финансирования (стоимости) научных, научно-технических проектов и программ согласно решению национального научного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z536" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-65) определение лица, осуществляющего мониторинг реализации стратегии развития наукограда и научно-технологического парка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z537" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-66) разработка и утверждение правил проведения мониторинга реализации стратегий развития наукограда и научно-технологического парка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z538" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-67) разработка и утверждение правил ведения реестра участников наукограда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-68) разработка и утверждение плана гражданской обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z539" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-68) разработка и утверждение требований к участникам наукограда по согласованию с заинтересованными государственными органами и местным исполнительным органом соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-69) внесение предложений в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-69) разработка и утверждение правил регистрации участников наукограда, выдачи и формы документа о регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-70) разработка и утверждение плана действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z541" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-70) разработка совместно с уполномоченным органом соответствующей отрасли стратегии развития научно-технологического парка, содержащей приоритетные научные направления его деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-71) обеспечение создания запасных (городских) и вспомогательных пунктов управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-71) разработка и утверждение правил признания в Республике Казахстан филиалов зарубежных организаций высшего и (или) послевузовского образования и иностранных учебных заведений, осуществляющих образовательную и научно-исследовательскую деятельность на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-72) организация и проведение работы по бронированию военнообязанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z510" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-72) согласование правил приема на обучение в организации образования в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-73) обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z506" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-73) утверждение правил трудового распорядка государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-74) участие в проведении военно-экономических и командно-штабных учений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z507" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-74) утверждение квалификационных требований к должностям, связанным с исполнением управленческих функций в государственных юридических лицах, по согласованию с уполномоченным органом по делам государственной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z508" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-75) разработка и утверждение правил разработки и применения разномасштабных карт селевых, оползневых и лавинных опасностей и рисков по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z509" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-76) разработка и согласование совместно с уполномоченным органом соответствующей отрасли стратегии развития наукограда, содержащей приоритетные научные направления его деятельности, по согласованию с заинтересованными государственными органами и местным исполнительным органом соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z542" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-77) выполнение требований по предупреждению чрезвычайных ситуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z511" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-78) утверждение порядка отработки на государственной службе в течение трех лет со дня завершения обучения гражданина Республики Казахстан, завершившего подготовку для занятия низовых должностей в рамках ранней профессиональной ориентации, по согласованию с уполномоченным органом по делам государственной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z252" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) осуществление иных функций, предусмотренных законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10153,599 +10883,1081 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводятся в действие с 01.02.2026); от 04.03.2026 </w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 454</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">; от 02.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 717</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введение в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="376"/>
+    <w:bookmarkStart w:name="z253" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства, коллегиальных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z254" w:id="377"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z254" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерства осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z255" w:id="378"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z255" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z256" w:id="379"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z256" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Министерства имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z257" w:id="380"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z257" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z258" w:id="381"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z258" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет обязанности и полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z259" w:id="382"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z259" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с законодательством назначает на должности и освобождает от должностей работников Министерства, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z260" w:id="383"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z260" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры поощрения на сотрудников Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z261" w:id="384"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z261" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z262" w:id="385"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z262" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет Министерство во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z263" w:id="386"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z263" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает регламент работы Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z264" w:id="387"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z264" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимает меры, направленные на противодействие коррупции в Министерстве, и несет персональную ответственность за непринятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z265" w:id="388"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z265" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает решения по другим вопросам, отнесенным к его компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z266" w:id="389"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z266" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z267" w:id="390"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z267" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z268" w:id="391"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z268" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z269" w:id="392"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z512" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Полномочия руководителя аппарата Министерства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z513" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует реализацию целей, возложенных на Министерство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z514" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует, координирует и контролирует деятельность структурных подразделений Министерства в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z515" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует материально-техническое, организационно-правовое и финансовое обеспечение деятельности Министерства и его ведомств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z516" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) после согласования с первым руководителем Министерства утверждает штатную численность и штатное расписание Министерства в пределах лимита штатной численности Министерства, утвержденного соответствующими нормативными правовыми актами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z517" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует работу по реализации плана развития Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z518" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по согласованию с первым руководителем Министерства назначает на должности и освобождает от должностей руководителей департаментов и самостоятельных управлений Министерства, курируемых первым руководителем Министерства или его заместителями, за исключением государственных служащих, вопросы трудовых отношений которых в соответствии с законами Республики Казахстан отнесены к компетенции вышестоящих должностных лиц (органов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z519" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) назначает на должности и освобождает от должностей государственных служащих аппарата Министерства, за исключением государственных служащих, вопросы трудовых отношений которых в соответствии с законами Республики Казахстан отнесены к компетенции вышестоящих должностных лиц (органов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z520" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет общее руководство деятельностью дисциплинарной и конкурсной комиссий Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z521" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет контроль за соблюдением служебной дисциплины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z522" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) решает вопросы дисциплинарной ответственности государственных служащих аппарата Министерства, за исключением государственных служащих, вопросы трудовых отношений которых в соответствии с законами Республики Казахстан отнесены к компетенции вышестоящих должностных лиц (органов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z523" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки, переподготовки и повышения квалификации, поощрения, выплаты надбавок государственным служащим аппарата Министерства, за исключением государственных служащих, вопросы трудовых отношений которых в соответствии с законами Республики Казахстан отнесены к компетенции вышестоящих должностных лиц (органов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z524" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет общее руководство в сфере государственных закупок Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z525" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивает подготовку бюджетного запроса Министерства, представляет бюджетный запрос первому руководителю Министерства, а также выполняет иные процедуры бюджетного процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z526" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) контролирует ход исполнения решений, принятых первым руководителем Министерства и его заместителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z527" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) принимает правовые акты индивидуального применения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z528" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) утверждает квалификационные требования к административным государственным должностям корпуса "Б" по согласованию с уполномоченным органом по делам государственной службы на основе типовых квалификационных требований к административным государственным должностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 21-1 в соответствии с постановлением Правительства РК от 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 717</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z270" w:id="393"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z270" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z271" w:id="394"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z271" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z272" w:id="395"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z272" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z273" w:id="396"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z273" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z274" w:id="397"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z274" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z275" w:id="398"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z275" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z276" w:id="399"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z276" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных юридических лиц, находящихся в ведении Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10800,90 +12012,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 10.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="400"/>
+    <w:bookmarkStart w:name="z277" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр развития высшего образования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z278" w:id="401"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z278" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр тестирования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10966,88 +12178,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="402"/>
+    <w:bookmarkStart w:name="z405" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное предприятие на праве хозяйственного ведения "Технический университет Ұлытау".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z281" w:id="403"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z281" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных юридических лиц, находящихся в ведении Комитета науки Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 31.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11062,250 +12274,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 770</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="404"/>
+    <w:bookmarkStart w:name="z282" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Институт математики и математического моделирования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z283" w:id="405"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z283" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Институт экономики".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z284" w:id="406"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z284" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное предприятие на праве хозяйственного ведения "Институт языкознания имени А. Байтурсынова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z285" w:id="407"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z285" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное предприятие на праве хозяйственного ведения "Институт литературы и искусства имени М.О. Ауэзова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z286" w:id="408"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z286" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное предприятие на праве хозяйственного ведения "Институт истории и этнологии имени Ч.Ч. Валиханова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z287" w:id="409"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z287" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное предприятие на праве хозяйственного ведения "Институт философии, политологии и религиоведения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z288" w:id="410"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z288" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное предприятие на праве хозяйственного ведения "Институт археологии имени А.Х. Маргулана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z289" w:id="411"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z289" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное предприятие на праве хозяйственного ведения "Институт востоковедения имени Р.Б. Сулейменова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z290" w:id="412"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z290" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное предприятие на праве хозяйственного ведения "Ғылым ордасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z291" w:id="413"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z291" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное предприятие на праве хозяйственного ведения "Институт биологии и биотехнологии растений".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkEnd w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11334,288 +12546,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="414"/>
+    <w:bookmarkStart w:name="z293" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное предприятие на праве хозяйственного ведения "Институт генетики и физиологии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z294" w:id="415"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z294" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное предприятие на праве хозяйственного ведения "Алтайский ботанический сад".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z295" w:id="416"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z295" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное предприятие на праве хозяйственного ведения "Мангишлакский экспериментальный ботанический сад".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z296" w:id="417"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z296" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное предприятие на праве хозяйственного ведения "Институт зоологии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z297" w:id="418"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z297" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное предприятие на праве хозяйственного ведения "Институт молекулярной биологии и биохимии имени М.А. Айтхожина".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z298" w:id="419"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z298" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное предприятие на праве хозяйственного ведения "Институт механики и машиноведения имени академика У.А. Джолдасбекова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z299" w:id="420"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z299" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное предприятие на праве хозяйственного ведения "Институт информационных и вычислительных технологий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z300" w:id="421"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z300" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное предприятие на праве хозяйственного ведения "Институт проблем горения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z301" w:id="422"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z301" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное предприятие на праве хозяйственного ведения "Научный институт изучения Улуса Джучи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z416" w:id="423"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z416" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Республиканское государственное учреждение "Мемориальный музей академика К.И. Сатпаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z417" w:id="424"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z417" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Республиканское государственное учреждение "Институт истории государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z302" w:id="425"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z302" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Министерству науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 03.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11830,70 +13042,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="426"/>
+    <w:bookmarkStart w:name="z303" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Центр международных программ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11976,250 +13188,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="427"/>
+    <w:bookmarkStart w:name="z305" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Некоммерческое акционерное общество "Казахский национальный исследовательский технический университет имени К.И. Сатпаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z306" w:id="428"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z306" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Некоммерческое акционерное общество "Атырауский университет нефти и газа имени Сафи Утебаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z307" w:id="429"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z307" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Некоммерческое акционерное общество "Южно-Казахстанский педагогический университет имени Өзбекәлі Жәнібеков".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z308" w:id="430"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z308" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Некоммерческое акционерное общество "Евразийский национальный университет имени Л.Н. Гумилева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z309" w:id="431"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z309" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Некоммерческое акционерное общество "Казахский национальный университет имени аль-Фараби".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z310" w:id="432"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z310" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Некоммерческое акционерное общество "Аркалыкский педагогический университет имени Ыбырай Алтынсарин".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z311" w:id="433"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z311" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Некоммерческое акционерное общество "Восточно-Казахстанский университет имени Сарсена Аманжолова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z312" w:id="434"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z312" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Некоммерческое акционерное общество "Жетысуский университет имени Ильяса Жансугурова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z313" w:id="435"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z313" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Некоммерческое акционерное общество "Кызылординский университет имени Коркыт Ата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z314" w:id="436"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z314" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Некоммерческое акционерное общество "Северо-Казахстанский университет имени Манаша Козыбаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkEnd w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12248,488 +13460,488 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="437"/>
+    <w:bookmarkStart w:name="z316" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Некоммерческое акционерное общество "Актюбинский региональный университет имени К. Жубанова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z317" w:id="438"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z317" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Некоммерческое акционерное общество "Павлодарский педагогический университет имени Әлкея Марғұлана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z318" w:id="439"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z318" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Некоммерческое акционерное общество "Западно–Казахстанский университет имени Махамбета Утемисова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z319" w:id="440"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z319" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Некоммерческое акционерное общество "Атырауский университет имени Халела Досмухамедова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z320" w:id="441"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z320" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Некоммерческое акционерное общество "Шәкәрім университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z321" w:id="442"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z321" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Некоммерческое акционерное общество "Торайгыров университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z322" w:id="443"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z322" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Некоммерческое акционерное общество "Карагандинский индустриальный университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z323" w:id="444"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z323" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Некоммерческое акционерное общество "Костанайский региональный университет имени Ахмет Байтұрсынұлы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z324" w:id="445"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z324" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Некоммерческое акционерное общество "Карагандинский национальный исследовательский университет имени академика Е.А. Букетова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z325" w:id="446"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z325" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Некоммерческое акционерное общество "Карагандинский технический университет имени Абылкаса Сагинова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z326" w:id="447"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z326" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Некоммерческое акционерное общество "Южно-Казахстанский университет имени М. Ауэзова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z327" w:id="448"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z327" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Некоммерческое акционерное общество "Рудненский индустриальный университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z328" w:id="449"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z328" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Некоммерческое акционерное общество "Каспийский университет технологий и инжиниринга имени Ш. Есенова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z329" w:id="450"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z329" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Некоммерческое акционерное общество "Кокшетауский университет имени Ш. Уалиханова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z330" w:id="451"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z330" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Некоммерческое акционерное общество "Казахский национальный женский педагогический университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z331" w:id="452"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z331" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Некоммерческое акционерное общество "Восточно-Казахстанский технический университет имени Д. Серикбаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z332" w:id="453"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z332" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Некоммерческое акционерное общество "Казахский национальный педагогический университет имени Абая".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z333" w:id="454"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z333" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Акционерное общество "Академия гражданской авиации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z448" w:id="455"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z448" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Высшая научная организация "Национальная академия наук Республики Казахстан" при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z423" w:id="456"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z423" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Некоммерческое акционерное общество "Таразский университет имени М.Х. Дулати".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z424" w:id="457"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z424" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Некоммерческое акционерное общество "Казахский национальный университет водного хозяйства и ирригации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z334" w:id="458"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z334" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету науки Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkEnd w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12764,300 +13976,300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="459"/>
+    <w:bookmarkStart w:name="z335" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Фонд науки".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z336" w:id="460"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z336" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Национальный центр государственной научно-технической экспертизы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z337" w:id="461"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z337" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акционерное общество "Институт географии и водной безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z338" w:id="462"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z338" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Товарищество с ограниченной ответственностью "Центрально-Азиатский региональный гляциологический центр" категории 2 под эгидой ЮНЕСКО".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z339" w:id="463"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z339" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Товарищество с ограниченной ответственностью "Институт Евразийской интеграции".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z413" w:id="464"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z413" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Акционерное общество "Научно-производственный центр "Фитохимия".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkEnd w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Акционерное общество "Национальное агентство по развитию инноваций "QazInnovations".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="465"/>
+    <w:bookmarkStart w:name="z340" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету языковой политики Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z341" w:id="466"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z341" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Некоммерческое акционерное общество "Национальный научно-практический центр "Тіл-Қазына" имени Шайсултана Шаяхметова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z342" w:id="467"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z342" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkEnd w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13383,31 +14595,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>