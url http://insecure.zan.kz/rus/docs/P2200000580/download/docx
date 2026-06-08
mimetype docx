--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5011c3a" w14:textId="5011c3a">
+    <w:p w14:paraId="a38e648" w14:textId="a38e648">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2619,71 +2619,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) Исключен постановлением Правительства РК от 02.06.2023 </w:t>
+        <w:t xml:space="preserve">7) исключен постановлением Правительства РК от 02.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 443</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3296,50 +3296,136 @@
         <w:t>
       32) осуществление процедуры апостилирования официальных документов, исходящих из организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z104" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) разработка и утверждение критериев оценки организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить пунктами 33-1), 33-2), 33-3) в соответствии с постановлением Правительства РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z105" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) разработка и утверждение критериев оценки знаний обучающихся в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z106" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3451,51 +3537,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">37-1) исключен постановлением Правительства РК от 24.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 94 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вводится в действие с 12.03.2025).</w:t>
+        <w:t>(вводится в действие с 12.03.2025);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z374" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3833,51 +3919,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      49) исключен постановлением Правительства РК от 04.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 764</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 04.09.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 04.09.2023);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4750,50 +4836,68 @@
         <w:t>
       73-17) создание комиссии по рассмотрению обращений обладателей международной стипендии "Болашак";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z449" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-18) разработка на ежегодной основе совместно с уполномоченным органом в области образования долгосрочных прогнозов средней стоимости обучения по типам организаций образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73-19) разработка и утверждение правил деятельности международных и иностранных учебных заведений в Республике Казахстан и (или) их филиалов и форм их сотрудничества;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z145" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) утверждение номенклатуры видов организаций высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z146" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5010,50 +5114,68 @@
         <w:t>
       84) создание консультативно-совещательного органа для коллегиального и гласного рассмотрения вопросов выдачи лицензии и (или) приложения к лицензии на занятие образовательной деятельностью, переоформления лицензии и (или) приложения к лицензии на занятие образовательной деятельностью в связи с реорганизацией организации образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z156" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) проведение государственной аттестации организаций образования независимо от форм собственности и ведомственной подчиненности, реализующих образовательные программы высшего и (или) послевузовского образования в военных, специальных учебных заведениях, за исключением Академии правосудия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85-1) разработка и утверждение правил проведения государственной аттестации в отношении военных, специальных учебных заведений, реализующих программы высшего и послевузовского образования, независимо от ведомственной подчиненности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z157" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) осуществление координации проведения учебно-методической и научно-методической работы в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z158" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5693,71 +5815,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">108) Исключен постановлением Правительства РК от 29.05.2024 </w:t>
+        <w:t xml:space="preserve">108) исключен постановлением Правительства РК от 29.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6625,71 +6747,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">127) Исключен постановлением Правительства РК от 18.07.2024 </w:t>
+        <w:t xml:space="preserve">127) исключен постановлением Правительства РК от 18.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z201" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6857,71 +6979,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">135) Исключен постановлением Правительства РК от 18.07.2024 </w:t>
+        <w:t xml:space="preserve">135) исключен постановлением Правительства РК от 18.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 579</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z209" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7253,51 +7375,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">146) исключен постановлением Правительства РК от 28.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 283</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z221" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8166,51 +8288,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) принятие мер по переводу оказания государственной услуги в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z470" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      173-1) осуществляет противодействие теневой экономике в регулируемых сферах деятельности;</w:t>
+      173-1) участие в формировании государственной политики и принятие мер по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z248" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174) ведение государственного электронного реестра разрешений, за исключением информации, содержащей государственные секреты и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z249" w:id="316"/>
     <w:p>
@@ -9245,51 +9367,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">177-47) исключен постановлением Правительства РК от 04.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1041</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z494" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9867,50 +9989,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 04.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1041</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.02.2026); от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z253" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11461,50 +11623,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 27.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z303" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Центр международных программ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:p>
       <w:pPr>
@@ -11555,781 +11737,815 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      2-1. Акционерное общество "Национальное агентство по развитию инноваций "QazInnovations".</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-1. Исключен постановлением Правительства РК от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z305" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Некоммерческое акционерное общество "Казахский национальный исследовательский технический университет имени К.И. Сатпаева".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z305" w:id="427"/>
-[...15 lines deleted...]
-      3. Некоммерческое акционерное общество "Казахский национальный исследовательский технический университет имени К.И. Сатпаева".</w:t>
+    <w:bookmarkStart w:name="z306" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Некоммерческое акционерное общество "Атырауский университет нефти и газа имени Сафи Утебаева".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z306" w:id="428"/>
-[...15 lines deleted...]
-      4. Некоммерческое акционерное общество "Атырауский университет нефти и газа имени Сафи Утебаева".</w:t>
+    <w:bookmarkStart w:name="z307" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Некоммерческое акционерное общество "Южно-Казахстанский педагогический университет имени Өзбекәлі Жәнібеков".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z307" w:id="429"/>
-[...15 lines deleted...]
-      5. Некоммерческое акционерное общество "Южно-Казахстанский педагогический университет имени Өзбекәлі Жәнібеков".</w:t>
+    <w:bookmarkStart w:name="z308" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Некоммерческое акционерное общество "Евразийский национальный университет имени Л.Н. Гумилева".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z308" w:id="430"/>
-[...15 lines deleted...]
-      6. Некоммерческое акционерное общество "Евразийский национальный университет имени Л.Н. Гумилева".</w:t>
+    <w:bookmarkStart w:name="z309" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Некоммерческое акционерное общество "Казахский национальный университет имени аль-Фараби".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z309" w:id="431"/>
-[...15 lines deleted...]
-      7. Некоммерческое акционерное общество "Казахский национальный университет имени аль-Фараби".</w:t>
+    <w:bookmarkStart w:name="z310" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Некоммерческое акционерное общество "Аркалыкский педагогический университет имени Ыбырай Алтынсарин".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z310" w:id="432"/>
-[...15 lines deleted...]
-      8. Некоммерческое акционерное общество "Аркалыкский педагогический университет имени Ыбырай Алтынсарин".</w:t>
+    <w:bookmarkStart w:name="z311" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Некоммерческое акционерное общество "Восточно-Казахстанский университет имени Сарсена Аманжолова".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z311" w:id="433"/>
-[...15 lines deleted...]
-      9. Некоммерческое акционерное общество "Восточно-Казахстанский университет имени Сарсена Аманжолова".</w:t>
+    <w:bookmarkStart w:name="z312" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Некоммерческое акционерное общество "Жетысуский университет имени Ильяса Жансугурова".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z312" w:id="434"/>
-[...15 lines deleted...]
-      10. Некоммерческое акционерное общество "Жетысуский университет имени Ильяса Жансугурова".</w:t>
+    <w:bookmarkStart w:name="z313" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Некоммерческое акционерное общество "Кызылординский университет имени Коркыт Ата".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z313" w:id="435"/>
-[...15 lines deleted...]
-      11. Некоммерческое акционерное общество "Кызылординский университет имени Коркыт Ата".</w:t>
+    <w:bookmarkStart w:name="z314" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Некоммерческое акционерное общество "Северо-Казахстанский университет имени Манаша Козыбаева".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z314" w:id="436"/>
-[...15 lines deleted...]
-      12. Некоммерческое акционерное общество "Северо-Казахстанский университет имени Манаша Козыбаева".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Исключен постановлением Правительства РК от 16.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 567</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Некоммерческое акционерное общество "Актюбинский региональный университет имени К. Жубанова".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z317" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Некоммерческое акционерное общество "Павлодарский педагогический университет имени Әлкея Марғұлана".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z318" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Некоммерческое акционерное общество "Западно–Казахстанский университет имени Махамбета Утемисова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z319" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Некоммерческое акционерное общество "Атырауский университет имени Халела Досмухамедова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z320" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Некоммерческое акционерное общество "Шәкәрім университет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z321" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Некоммерческое акционерное общество "Торайгыров университет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z322" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Некоммерческое акционерное общество "Карагандинский индустриальный университет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z323" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Некоммерческое акционерное общество "Костанайский региональный университет имени Ахмет Байтұрсынұлы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z324" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Некоммерческое акционерное общество "Карагандинский национальный исследовательский университет имени академика Е.А. Букетова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z325" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Некоммерческое акционерное общество "Карагандинский технический университет имени Абылкаса Сагинова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z326" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Некоммерческое акционерное общество "Южно-Казахстанский университет имени М. Ауэзова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z327" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Некоммерческое акционерное общество "Рудненский индустриальный университет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z328" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Некоммерческое акционерное общество "Каспийский университет технологий и инжиниринга имени Ш. Есенова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z329" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Некоммерческое акционерное общество "Кокшетауский университет имени Ш. Уалиханова".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z330" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Некоммерческое акционерное общество "Казахский национальный женский педагогический университет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z331" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Некоммерческое акционерное общество "Восточно-Казахстанский технический университет имени Д. Серикбаева".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z332" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Некоммерческое акционерное общество "Казахский национальный педагогический университет имени Абая".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z333" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Акционерное общество "Академия гражданской авиации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z448" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Высшая научная организация "Национальная академия наук Республики Казахстан" при Президенте Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z423" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Некоммерческое акционерное общество "Таразский университет имени М.Х. Дулати".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z424" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Некоммерческое акционерное общество "Казахский национальный университет водного хозяйства и ирригации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z334" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...478 lines deleted...]
-      34. Некоммерческое акционерное общество "Казахский национальный университет водного хозяйства и ирригации".</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету науки Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z334" w:id="458"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12341,285 +12557,323 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 459</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="459"/>
+    <w:bookmarkStart w:name="z335" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Фонд науки".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z336" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акционерное общество "Национальный центр государственной научно-технической экспертизы".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z336" w:id="460"/>
-[...15 lines deleted...]
-      2. Акционерное общество "Национальный центр государственной научно-технической экспертизы".</w:t>
+    <w:bookmarkStart w:name="z337" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Акционерное общество "Институт географии и водной безопасности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z337" w:id="461"/>
-[...15 lines deleted...]
-      3. Акционерное общество "Институт географии и водной безопасности".</w:t>
+    <w:bookmarkStart w:name="z338" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Товарищество с ограниченной ответственностью "Центрально-Азиатский региональный гляциологический центр" категории 2 под эгидой ЮНЕСКО".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z338" w:id="462"/>
-[...15 lines deleted...]
-      4. Товарищество с ограниченной ответственностью "Центрально-Азиатский региональный гляциологический центр" категории 2 под эгидой ЮНЕСКО".</w:t>
+    <w:bookmarkStart w:name="z339" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Товарищество с ограниченной ответственностью "Институт Евразийской интеграции".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z339" w:id="463"/>
-[...15 lines deleted...]
-      5. Товарищество с ограниченной ответственностью "Институт Евразийской интеграции".</w:t>
+    <w:bookmarkStart w:name="z413" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Акционерное общество "Научно-производственный центр "Фитохимия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z413" w:id="464"/>
-[...15 lines deleted...]
-      6. Акционерное общество "Научно-производственный центр "Фитохимия".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Акционерное общество "Национальное агентство по развитию инноваций "QazInnovations".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z340" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету языковой политики Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z340" w:id="465"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету языковой политики Министерства науки и высшего образования Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z341" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Некоммерческое акционерное общество "Национальный научно-практический центр "Тіл-Қазына" имени Шайсултана Шаяхметова".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z341" w:id="466"/>
-[...15 lines deleted...]
-      Некоммерческое акционерное общество "Национальный научно-практический центр "Тіл-Қазына" имени Шайсултана Шаяхметова".</w:t>
+    <w:bookmarkStart w:name="z342" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z342" w:id="467"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12945,31 +13199,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>