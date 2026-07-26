--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a38e648" w14:textId="a38e648">
+    <w:p w14:paraId="66de8b1" w14:textId="66de8b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1340,54 +1340,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министерству запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся его полномочиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Министерству законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      Если Министерству законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с измененияи, внесенными постановлением Правительства РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Министерства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1940,51 +2002,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд, предъявлять иски в целях защиты прав и интересов Министерства в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      осуществлять иные права, предусмотренные действующими законами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
@@ -2040,51 +2102,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить анализ применения законодательства Республики Казахстан в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      взаимодействовать с другими государственными органами, международными организациями в порядке, определенном законодательными актами Республики Казахстан;</w:t>
+      взаимодействовать с другими государственными органами, международными организациями в порядке, определенном законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разъяснять участнику административной процедуры его права и обязанности по вопросам, связанным с осуществлением административной процедуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
@@ -2184,50 +2246,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные обязанности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с измененияи, внесенными постановлением Правительства РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2672,91 +2796,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление образовательного мониторинга и информационного обеспечения системы управления образованием, утверждение правил организации и функционирования объектов информатизации в области высшего и (или) послевузовского образования;</w:t>
+      8) осуществление образовательного мониторинга и цифрового обеспечения системы управления образованием, утверждение правил организации и функционирования цифровых объектов в области высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z370" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) разработка и утверждение правил осуществления образовательного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) разработка и утверждение минимальных требований к объектам информатизации в области высшего и (или) послевузовского образования;</w:t>
+      9) разработка и утверждение минимальных требований к цифровым объектам в области высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z78" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разработка и утверждение правил проведения мониторинга по итогам приема обучающихся в организации высшего и (или) послевузовского образования по образовательным программам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z79" w:id="86"/>
     <w:p>
@@ -2852,51 +2976,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) разработка и утверждение вида документов о высшем и (или) послевузовском образовании, формы документов о высшем и (или) послевузовском образовании государственного образца и правил их учета и выдачи, основных требований к содержанию документов о высшем и (или) послевузовском образовании собственного образца и правил их учета и выдачи, а также формы справки, выдаваемой лицам, не завершившим образование в организациях высшего и (или) послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z84" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) осуществление лицензирования на занятие образовательной деятельностью в электронном виде посредством государственной информационной системы разрешений и уведомлений согласно правилам ее функционирования на предоставление:</w:t>
+      16) осуществление лицензирования на занятие образовательной деятельностью в электронном виде посредством государственной цифровой системы разрешений и уведомлений согласно правилам ее функционирования на предоставление:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z85" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высшего образования по направлениям подготовки кадров и формам обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z86" w:id="93"/>
     <w:p>
@@ -4432,51 +4556,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях к компетенции уполномоченного органа в области высшего и (или) послевузовского образования, составление протоколов об административных правонарушениях и передача в судебные органы, участие в судебных процессах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z143" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72) осуществление информационного обеспечения органов управления системой образования в части утверждения и размещения государственного образовательного заказа на подготовку кадров с высшим и (или) послевузовским образованием;</w:t>
+      72) осуществление цифрового обеспечения органов управления системой образования в части утверждения и размещения государственного образовательного заказа на подготовку кадров с высшим и (или) послевузовским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z454" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72-1) определение порядка педагогической переподготовки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z144" w:id="160"/>
     <w:p>
@@ -5696,51 +5820,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>103) координация научных, научно-технических проектов и программ фундаментальных и прикладных научных исследований, финансируемых из государственного бюджета и государственного заказа местного исполнительного органа области, города республиканского значения и столицы, за исключением научных, научно-технических проектов и программ, формируемых в рамках государственного оборонного заказа;</w:t>
+        <w:t>103) координация научных, научно-технических проектов и программ фундаментальных и прикладных научных исследований, финансируемых из государственного бюджета и государственного заказа местного исполнительного органа столицы, областей и городов республиканского значения, за исключением научных, научно-технических проектов и программ, формируемых в рамках государственного оборонного заказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z430" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) разработка приоритетных направлений развития науки, фундаментальных и прикладных научных исследований в Республике Казахстан в соответствии со стратегическими приоритетными направлениями развития науки и технологий, определяемыми Национальным советом по науке и технологиям при Президенте Республики Казахстан, и представления их на утверждение Высшей научно-технической комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z431" w:id="209"/>
     <w:p>
@@ -6128,51 +6252,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-12) утверждение формы, сроков и правил выдачи уведомлений лицам по научно-исследовательским работам по их расходам на осуществление (приобретение) научно-исследовательских работ на основании отчета о проведении научно-исследовательских работ, созданию научного центра по их расходам на создание научных центров на основании отчета с актом ввода в эксплуатацию, научно-техническим и опытно-конструкторским работам по их расходам на осуществление (приобретение) научно-технических и опытно-конструкторских работ на основании отчета о внедрении результатов научно-технических и опытно-конструкторских работ с актом внедрения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z443" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      111-13) определение порядка получения научно-технической информации субъектами научной и (или) научно-технической деятельности через единую информационную систему "Казахстанская наука" или "единое окно" национальной инновационной системы;</w:t>
+      111-13) определение порядка получения научно-технической информации субъектами научной и (или) научно-технической деятельности через единую цифровую систему "Казахстанская наука" или "единое окно" национальной инновационной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z469" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-14) организация государственного учета научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности, финансируемых за счет бюджетных средств, а также из средств недропользователей в рамках обязательств недропользователей в области науки, и отчетов по их выполнению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z461" w:id="227"/>
     <w:p>
@@ -6428,51 +6552,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) осуществление координации деятельности национальных научных советов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z188" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      115) осуществление координации работы отраслевых уполномоченных органов, местных исполнительных органов областей, городов республиканского значения и столицы, осуществляемой в рамках научных, научно-технических проектов и программ;</w:t>
+      115) осуществление координации работы отраслевых уполномоченных органов, местных исполнительных органов столицы, областей и городов республиканского значения, осуществляемой в рамках научных, научно-технических проектов и программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z397" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115-1) осуществление информационно-аналитического и организационно-технического обеспечения работы Национального совета по науке и технологиям при Президенте Республики Казахстан и обеспечение председателя Совета – Президента Республики Казахстан экспертно-аналитическими материалами по актуальным вопросам развития науки и технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z189" w:id="242"/>
     <w:p>
@@ -7728,51 +7852,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-5) разработка и утверждение профессионального стандарта в сфере языковой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z227" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      153) осуществление контроля за соблюдением законодательства Республики Казахстан о языках в центральных и местных исполнительных органах областей, городов республиканского значения, столицы;</w:t>
+      153) осуществление контроля за соблюдением законодательства Республики Казахстан о языках в центральных и местных исполнительных органах столицы, областей и городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z422" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-1) разработка и утверждение критерия включения проверяемого субъекта в полугодовой план проведения периодической проверки в сфере развития языков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkStart w:name="z228" w:id="288"/>
     <w:p>
@@ -7988,51 +8112,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-3) определение юридического лица, ответственного за сопровождение и развитие Национального словарного фонда казахского языка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:bookmarkStart w:name="z235" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      161) обеспечение информатизации деятельности, разработки и введения в действие ІТ-проектов, направленных на обучение государственному языку и расширение сферы его применения;</w:t>
+      161) обеспечение цифровизации деятельности, разработки и введения в действие ІТ-проектов, направленных на обучение государственному языку и расширение сферы его применения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:bookmarkStart w:name="z458" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161-1) разработка и утверждение правил формирования и ведения Национального корпуса казахского языка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:bookmarkStart w:name="z236" w:id="301"/>
     <w:p>
@@ -8168,51 +8292,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) формирование и утверждение перечня организаций, являющихся субъектами базового финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z242" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      168) обеспечение автоматизации и оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      168) обеспечение автоматизации и оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере цифровизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z243" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) разработка и утверждение подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z244" w:id="310"/>
     <w:p>
@@ -8268,131 +8392,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) выработка предложений по внесению изменений и (или) дополнений в реестр государственных услуг, оказываемых физическим и юридическим лицам в сфере образования и науки, внесение предложений по внесению изменений и (или) дополнений в реестр государственных услуг, проведение внутреннего контроля за качеством оказываемых государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z247" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      173) принятие мер по переводу оказания государственной услуги в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      173) принятие мер по переводу оказания государственной услуги в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере цифровизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z470" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173-1) участие в формировании государственной политики и принятие мер по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z248" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      174) ведение государственного электронного реестра разрешений, за исключением информации, содержащей государственные секреты и иную охраняемую законом тайну;</w:t>
+      174) ведение государственного цифрового реестра разрешений, за исключением информации, содержащей государственные секреты и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z249" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      175) разработка и согласование с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации проектов нормативных правовых актов об определении лицензиаров, государственных органов, которые осуществляют согласование выдачи лицензии;</w:t>
+      175) разработка и согласование с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере цифровизации проектов нормативных правовых актов об определении лицензиаров, государственных органов, которые осуществляют согласование выдачи лицензии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:bookmarkStart w:name="z250" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      176) разработка, согласование с уполномоченным органом в сфере разрешений и уведомлений, уполномоченным органом в сфере информатизации, утверждение нормативных правовых актов об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им;</w:t>
+      176) разработка, согласование с уполномоченным органом в сфере разрешений и уведомлений, уполномоченным органом в сфере цифровизации, утверждение нормативных правовых актов об утверждении квалификационных требований и перечня документов, подтверждающих соответствие им;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z251" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177) осуществление проверки соблюдения заявителем требований, установленных законами Республики Казахстан, указами Президента Республики Казахстан, постановлениями Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z343" w:id="319"/>
     <w:p>
@@ -8788,51 +8912,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-19) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z409" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      177-20) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+      177-20) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами столицы, областей и городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:bookmarkStart w:name="z410" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-21) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:bookmarkStart w:name="z411" w:id="340"/>
     <w:p>
@@ -9460,51 +9584,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-50) участие в формировании государственной политики по цифровой трансформации и внедрению Индустрии 4.0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z497" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      177-51) внесение предложений по определению в курируемых направлениях отраслевых центров технологических компетенций, целевых технологических программ и организации технологических платформ для рассмотрения на Совете по технологической политике;</w:t>
+      177-51) внесение предложений по определению в курируемых направлениях отраслевых центров технологических компетенций, целевых технологических программ и организации технологических платформ для рассмотрения в уполномоченный орган в области государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z498" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-52) утверждение правил осуществления мониторинга реализации государственной технологической политики в регионах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z499" w:id="370"/>
     <w:p>
@@ -9560,74 +9684,94 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-55) распространение в пределах компетенции информации о промышленно-инновационных проектах в средствах массовой информации, в том числе иностранных, посредством загранучреждений, а также через иностранные дипломатические и приравненные к ним представительства и консульские учреждения на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkStart w:name="z503" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      177-56) разработка и утверждение правил софинансирования венчурных фондов, осуществляемого на конкурсной основе субъектами инновационной системы, участвующими в государственной поддержке инновационной деятельности;</w:t>
+      177-56) разработка и утверждение правил софинансирования венчурных фондов, осуществляемого на конкурсной основе субъектами инновационной системы, участвующими в государственной поддержке инновационной деятельности, включая целевые показатели софинансирования венчурных фондов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z252" w:id="374"/>
+    <w:bookmarkStart w:name="z504" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-57) разработка, утверждение и реализация программ цифровой трансформации своей деятельности, включая внутренние процессы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z252" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) осуществление иных функций, предусмотренных законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10029,539 +10173,579 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 01.02.2026); от 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="375"/>
+    <w:bookmarkStart w:name="z253" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства, коллегиальных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z254" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z254" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерства осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z255" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z255" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z256" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z256" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Министерства имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z257" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z257" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z258" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z258" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет обязанности и полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z259" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z259" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с законодательством назначает на должности и освобождает от должностей работников Министерства, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z260" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z260" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры поощрения на сотрудников Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z261" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z261" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z262" w:id="384"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z262" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет Министерство во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z263" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z263" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает регламент работы Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z264" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z264" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимает меры, направленные на противодействие коррупции в Министерстве, и несет персональную ответственность за непринятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z265" w:id="387"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z265" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает решения по другим вопросам, отнесенным к его компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z266" w:id="388"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z266" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z267" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z267" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z268" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z268" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z269" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z269" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z270" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z270" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z271" w:id="393"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z271" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z272" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z272" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z273" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z273" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z274" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z274" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z275" w:id="397"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z275" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z276" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z276" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных юридических лиц, находящихся в ведении Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10616,90 +10800,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 10.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="399"/>
+    <w:bookmarkStart w:name="z277" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр развития высшего образования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z278" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z278" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр тестирования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkEnd w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10782,88 +10966,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="401"/>
+    <w:bookmarkStart w:name="z405" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное предприятие на праве хозяйственного ведения "Технический университет Ұлытау".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z281" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z281" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных юридических лиц, находящихся в ведении Комитета науки Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 31.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10878,250 +11062,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 770</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="403"/>
+    <w:bookmarkStart w:name="z282" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Институт математики и математического моделирования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z283" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z283" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Институт экономики".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z284" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z284" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное предприятие на праве хозяйственного ведения "Институт языкознания имени А. Байтурсынова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z285" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z285" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное предприятие на праве хозяйственного ведения "Институт литературы и искусства имени М.О. Ауэзова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z286" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z286" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное предприятие на праве хозяйственного ведения "Институт истории и этнологии имени Ч.Ч. Валиханова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z287" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z287" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное предприятие на праве хозяйственного ведения "Институт философии, политологии и религиоведения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z288" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z288" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное предприятие на праве хозяйственного ведения "Институт археологии имени А.Х. Маргулана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z289" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z289" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное предприятие на праве хозяйственного ведения "Институт востоковедения имени Р.Б. Сулейменова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z290" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z290" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное предприятие на праве хозяйственного ведения "Ғылым ордасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z291" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z291" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное предприятие на праве хозяйственного ведения "Институт биологии и биотехнологии растений".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11150,288 +11334,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="413"/>
+    <w:bookmarkStart w:name="z293" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное предприятие на праве хозяйственного ведения "Институт генетики и физиологии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z294" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z294" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное предприятие на праве хозяйственного ведения "Алтайский ботанический сад".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z295" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z295" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное предприятие на праве хозяйственного ведения "Мангишлакский экспериментальный ботанический сад".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z296" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z296" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное предприятие на праве хозяйственного ведения "Институт зоологии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z297" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z297" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное предприятие на праве хозяйственного ведения "Институт молекулярной биологии и биохимии имени М.А. Айтхожина".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z298" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z298" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное предприятие на праве хозяйственного ведения "Институт механики и машиноведения имени академика У.А. Джолдасбекова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z299" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z299" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное предприятие на праве хозяйственного ведения "Институт информационных и вычислительных технологий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z300" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z300" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное предприятие на праве хозяйственного ведения "Институт проблем горения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z301" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z301" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное предприятие на праве хозяйственного ведения "Научный институт изучения Улуса Джучи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z416" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z416" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Республиканское государственное учреждение "Мемориальный музей академика К.И. Сатпаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z417" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z417" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Республиканское государственное учреждение "Институт истории государства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z302" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z302" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Министерству науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 03.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11646,70 +11830,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="425"/>
+    <w:bookmarkStart w:name="z303" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Центр международных программ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11792,250 +11976,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="426"/>
+    <w:bookmarkStart w:name="z305" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Некоммерческое акционерное общество "Казахский национальный исследовательский технический университет имени К.И. Сатпаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z306" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z306" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Некоммерческое акционерное общество "Атырауский университет нефти и газа имени Сафи Утебаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z307" w:id="428"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z307" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Некоммерческое акционерное общество "Южно-Казахстанский педагогический университет имени Өзбекәлі Жәнібеков".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z308" w:id="429"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z308" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Некоммерческое акционерное общество "Евразийский национальный университет имени Л.Н. Гумилева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z309" w:id="430"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z309" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Некоммерческое акционерное общество "Казахский национальный университет имени аль-Фараби".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z310" w:id="431"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z310" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Некоммерческое акционерное общество "Аркалыкский педагогический университет имени Ыбырай Алтынсарин".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z311" w:id="432"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z311" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Некоммерческое акционерное общество "Восточно-Казахстанский университет имени Сарсена Аманжолова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z312" w:id="433"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z312" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Некоммерческое акционерное общество "Жетысуский университет имени Ильяса Жансугурова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z313" w:id="434"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z313" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Некоммерческое акционерное общество "Кызылординский университет имени Коркыт Ата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z314" w:id="435"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z314" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Некоммерческое акционерное общество "Северо-Казахстанский университет имени Манаша Козыбаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12064,488 +12248,488 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="436"/>
+    <w:bookmarkStart w:name="z316" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Некоммерческое акционерное общество "Актюбинский региональный университет имени К. Жубанова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z317" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z317" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Некоммерческое акционерное общество "Павлодарский педагогический университет имени Әлкея Марғұлана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z318" w:id="438"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z318" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Некоммерческое акционерное общество "Западно–Казахстанский университет имени Махамбета Утемисова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z319" w:id="439"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z319" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Некоммерческое акционерное общество "Атырауский университет имени Халела Досмухамедова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z320" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z320" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Некоммерческое акционерное общество "Шәкәрім университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z321" w:id="441"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z321" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Некоммерческое акционерное общество "Торайгыров университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z322" w:id="442"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z322" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Некоммерческое акционерное общество "Карагандинский индустриальный университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z323" w:id="443"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z323" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Некоммерческое акционерное общество "Костанайский региональный университет имени Ахмет Байтұрсынұлы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z324" w:id="444"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z324" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Некоммерческое акционерное общество "Карагандинский национальный исследовательский университет имени академика Е.А. Букетова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z325" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z325" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Некоммерческое акционерное общество "Карагандинский технический университет имени Абылкаса Сагинова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z326" w:id="446"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z326" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Некоммерческое акционерное общество "Южно-Казахстанский университет имени М. Ауэзова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z327" w:id="447"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z327" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Некоммерческое акционерное общество "Рудненский индустриальный университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z328" w:id="448"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z328" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Некоммерческое акционерное общество "Каспийский университет технологий и инжиниринга имени Ш. Есенова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z329" w:id="449"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z329" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Некоммерческое акционерное общество "Кокшетауский университет имени Ш. Уалиханова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z330" w:id="450"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z330" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Некоммерческое акционерное общество "Казахский национальный женский педагогический университет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z331" w:id="451"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z331" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Некоммерческое акционерное общество "Восточно-Казахстанский технический университет имени Д. Серикбаева".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z332" w:id="452"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z332" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Некоммерческое акционерное общество "Казахский национальный педагогический университет имени Абая".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z333" w:id="453"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z333" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Акционерное общество "Академия гражданской авиации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z448" w:id="454"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z448" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Высшая научная организация "Национальная академия наук Республики Казахстан" при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z423" w:id="455"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z423" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Некоммерческое акционерное общество "Таразский университет имени М.Х. Дулати".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z424" w:id="456"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z424" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Некоммерческое акционерное общество "Казахский национальный университет водного хозяйства и ирригации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z334" w:id="457"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z334" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету науки Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkEnd w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12580,300 +12764,300 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="458"/>
+    <w:bookmarkStart w:name="z335" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Фонд науки".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z336" w:id="459"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z336" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Национальный центр государственной научно-технической экспертизы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z337" w:id="460"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z337" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акционерное общество "Институт географии и водной безопасности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z338" w:id="461"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z338" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Товарищество с ограниченной ответственностью "Центрально-Азиатский региональный гляциологический центр" категории 2 под эгидой ЮНЕСКО".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z339" w:id="462"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z339" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Товарищество с ограниченной ответственностью "Институт Евразийской интеграции".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z413" w:id="463"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z413" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Акционерное общество "Научно-производственный центр "Фитохимия".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkEnd w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Акционерное общество "Национальное агентство по развитию инноваций "QazInnovations".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="464"/>
+    <w:bookmarkStart w:name="z340" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия которых переданы Комитету языковой политики Министерства науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z341" w:id="465"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z341" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Некоммерческое акционерное общество "Национальный научно-практический центр "Тіл-Қазына" имени Шайсултана Шаяхметова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z342" w:id="466"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z342" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkEnd w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13199,31 +13383,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>