--- v0 (2025-11-14)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dd89e11" w14:textId="dd89e11">
+    <w:p w14:paraId="2b41fba" w14:textId="2b41fba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -981,150 +981,386 @@
         <w:t>
       5. При наличии оснований, предусмотренных пунктом 4 настоящей Инструкции, государственный орган в течение одного месяца разрабатывает соответствующий проект положения либо внесение изменений и (или) дополнений в положение, если иные сроки не уставлены в нормативных правовых актах и поручениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Положение разрабатывается в соответствии с типовым положением о государственном органе, утверждаемым Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При наличии оснований для разработки положения или внесения изменений и (или) дополнений в него, предусмотренных пунктом 4 настоящей Инструкции, проект положения разрабатывается и вносится на согласование или принятие первому руководителю государственного органа или его коллегиальному органу (при наличии) в соответствии с внутренними административными процедурами государственного органа, установленными его регламентом или нормативными правовыми актами, и утверждается в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 8 предусматривается в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. При наличии оснований для разработки положения или внесения изменений и (или) дополнений в него, предусмотренных </w:t>
+      Проект положения или изменений и (или) дополнений в положение разрабатывается после проведения анализа в соответствии с методикой о проведении отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 21 октября 2025 года № 111, c применением реестра функций государственных органов в информационной системе "Государственное планирование (бюджетное планирование)", за исключением положений, имеющих информацию о государственных секретах и отнесенных к служебной информации ограниченного распространения, формируемых в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящей Инструкции, структурное подразделение, определенное ответственным за разработку положения или внесение поправок в него, по поручению руководителя государственного органа или лица, исполняющего его обязанности, либо руководителя аппарата государственного органа или должностного лица, на которого в установленном порядке возложены полномочия руководителя аппарата, разрабатывает по согласованию с юридической службой соответствующий проект положения в установленном законодательством порядке.</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение о государственном органе содержит компетенции, полномочия, функции и задачи государственного органа, а также другие компетенции, полномочия, функции и задачи государственного органа, установленные в Конституции Республики Казахстан, законах и иных нормативных правовых актах Республики Казахстан, принимаемых Президентом Республики Казахстан, Правительством Республики Казахстан, вышестоящим центральным государственным органом по отношению к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1203,2744 +1439,2811 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2021 года № 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение о государственном органе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z36" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. _______________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование государственного органа (далее – краткое наименование   государственного органа) является государственным органом Республики Казахстан,   осуществляющим руководство в сфере (ах):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имеет ведомства (в случае наличия):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) __________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) __________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан, актами Президента и Правительства Республики Казахстан, иными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>является юридическим лицом в организационно-правовой форме государственного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственного Герба Республики Казахстан и штампы со своим наименованием на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>казахском и русском языках, бланки установленного образца, счета в органах казначейства в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имеет право выступать стороной гражданско-правовых отношений от имени государства,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по вопросам своей компетенции в установленном законодательством порядке принимает</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решения, оформляемые приказами руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Структура и лимит штатной численности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование государственного органа) утверждаются в соответствии с законодательством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Местонахождение юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Настоящее положение является учредительным документом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Финансирование деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(краткое наименование государственного органа)  осуществляется из республиканского и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">местных бюджетов, бюджета (сметы расходов) Национального  Банка Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>запрещается вступать в договорные отношения с субъектами предпринимательства на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предмет выполнения обязанностей, являющихся полномочиями </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Если</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательными актами предоставлено право осуществлять приносящую доходы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деятельность, то полученные доходы направляются в государственный бюджет, если иное не</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. *Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ** права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) *** обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. ****функции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...1039 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * под задачами государственного органа понимаются основные направления деятельности государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** под правами государственного органа понимается возможность совершать определенные действия, требовать определенного поведения (действий или воздержания от совершения действий) от другого лица (других лиц).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** под обязанностями государственного органа понимается круг действий, выполнение которых обязательно государственным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация задач и полномочий осуществляется в пределах компетенции, установленной для государственных органов законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      **** под функциями государственного органа понимается осуществление государственным органом деятельности в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...303 lines deleted...]
-      *** под обязанностями государственного органа понимается круг действий, выполнение которых обязательно государственным органом.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...63 lines deleted...]
-      <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z46" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Руководство </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляется первым руководителем, который несет персональную ответственность за</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выполнение возложенных на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Первый руководитель _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа) назначается на должность и освобождается</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от  должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Первый руководитель </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имеет заместителей, которые назначаются на должности и освобождаются от должностей в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Полномочия первого руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнение полномочий первого руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в период его отсутствия осуществляется лицом, его замещающим в соответствии с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Первый руководитель определяет полномочия своих заместителей в соответствии с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Аппарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>возглавляется руководителем аппарата или должностным лицом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (краткое наименование должностного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначаемым на должность и освобождаемым от должности в соответствии с действующим</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Коллегиальными органами (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>являются:_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование коллегиальных органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полномочия ____________________________________________________________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (наименование коллегиальных органов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z50" w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>может иметь на праве оперативного управления обособленное имущество в случаях,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имущество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>формируется за счет имущества, переданного ему собственником, а также имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(включая денежные доходы), приобретенного в результате собственной деятельности, и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальный Банк Республики Казахстан, уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций от имени Республики Казахстан самостоятельно осуществляют права владения, пользования и распоряжения закрепленным за ними имуществом, находящимся на их балансе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменениями, внесенными постановлением Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Имущество, закрепленное за</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>относится к республиканской/коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. _____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(краткое наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...772 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      <w:bookmarkStart w:name="z52" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Реорганизация и упразднение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...413 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4410,364 +4713,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2021 года № 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила по разработке и утверждению положения о структурном подразделении государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правила по разработке и утверждению положения о структурном подразделении государственного органа (далее – Правила) разработаны в соответствии с пунктом 3 статьи 40 Административного процедурно-процессуального кодекса Республики Казахстан и определяют порядок разработки и утверждения положения о структурном подразделении государственного органа или внесении изменений и (или) дополнений в него (далее - положение, изменения в положение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Структурное подразделение государственного органа (далее – подразделение) – составная часть государственного органа, на которую возлагаются определенные задачи, функции и полномочия государственного органа в целях реализации конкретного направления его деятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок разработки и утверждения положения о структурном подразделении государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      1. Правила по разработке и утверждению положения о структурном подразделении государственного органа (далее – Правила) разработаны в соответствии с пунктом 3 статьи 40 Административного процедурно-процессуального кодекса Республики Казахстан и определяют порядок разработки и утверждения положения о структурном подразделении государственного органа или внесении изменений и (или) дополнений в него (далее - положение, изменения в положение).</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основаниями для разработки положения или изменений в положение являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      2. Структурное подразделение государственного органа (далее – подразделение) – составная часть государственного органа, на которую возлагаются определенные задачи, функции и полномочия государственного органа в целях реализации конкретного направления его деятельности.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) структурные изменения – создание, преобразование, переименование подразделения, присоединение к подразделению части или полностью другого подразделения и (или) выделение из подразделения части для присоединения к другому подразделению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наделение подразделения новыми полномочиями или исключение полномочий, а также передача, перераспределение задач, функций и полномочий между подразделениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выделение из подразделения части для присоединения к другому подразделению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наделение подразделения новыми полномочиями или исключение полномочий, а также передача полномочий в другое подразделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При возникновении оснований для разработки положения или изменений в положение, предусмотренных пунктом 3 настоящих Правил, соответствующий проект правового акта государственного органа разрабатывается и утверждается в соответствии с внутренними административными процедурами государственного органа, установленными его регламентом или нормативными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект положения или изменений в положение разрабатывается по форме, согласно приложению 1 к настоящим Правилам, за исключением ведомств и его территориальных подразделений, а также территориальных органов государственного органа, которые разрабатывают положение по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      3) выделение из подразделения части для присоединения к другому подразделению;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта 4 предусматривается в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Внесение изменений и (или) дополнений в положения структурных подразделений государственных органов осуществляется через информационную систему "Государственное планирование (бюджетное планирование)", за исключением положений, имеющих информацию о государственных секретах и отнесенных к служебной информации ограниченного распространения, формируемых в соответствии с Законом Республики Казахстан "О государственных секретах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проект положения или изменений в положение согласовывается с заинтересованными структурными подразделениями, юридическим подразделением и курирующими заместителями первого руководителя государственного органа в течение тридцати рабочих дней со дня направления на согласование и вносится на утверждение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      4) наделение подразделения новыми полномочиями или исключение полномочий, а также передача полномочий в другое подразделение.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение подразделения содержит задачи и функции, закрепленные в положении государственного органа, а также права и обязанности, вытекающие из положения государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Положение или внесение изменений и дополнений в него утверждаются уполномоченным лицом в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4924,747 +5451,744 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о структурном подразделении государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...258 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Наименование структурного подразделения государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      является структурным подразделением</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Структурное подразделение в своей деятельности руководствуется Конституцией Республики Казахстан, законами, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Структура, штатная численность структурного подразделения утверждаются уполномоченным должностным лицом государственного органа в порядке, установленном законодательством Республики Казахстан, в пределах лимита штатной численности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Структурное подразделение состоит из*:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *данный пункт заполняется структурными подразделениями, имеющими подразделения, входящие в состав структурного подразделения государственного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности структурного подразделения государственного органа</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="62"/>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности структурного подразделения государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Задача:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...227 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация деятельности структурного подразделения государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структурное подразделение обладает правами и обязанностями, необходимыми для реализации его задач, в соответствии с законодательными актами, актами Президента Республики Казахстан, иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Структурное подразделение государственного органа возглавляет руководитель, назначаемый на должность и освобождаемый от должности в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Руководитель структурного подразделения государственного органа в случаях, установленных законодательством, имеет заместителя (заместителей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Руководитель структурного подразделения государственного органа осуществляет общее руководство деятельностью структурного подразделения и несет персональную ответственность за выполнение возложенных на структурное подразделение государственного органа задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Руководитель структурного подразделения представляет руководству государственного органа предложения по структуре и штатной численности структурного подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Документы, направляемые от имени структурного подразделения государственного органа в другие структурные подразделения по вопросам, входящим в компетенцию структурного подразделения, подписываются руководителем структурного подразделения, а в случае его отсутствия – лицом, его замещающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5821,2897 +6345,1874 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о ведомстве и его территориальных подразделениях, а также территориальных органах государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. ___________________________________________________________  </w:t>
-[...136 lines deleted...]
-        <w:t xml:space="preserve">осуществляет свою деятельность в соответствии с </w:t>
+      1._____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) осуществляет руководство в сфере (ах):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и законами Республики </w:t>
-[...1056 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="75"/>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/ территориального органа государственного органа) утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование государственного органа – государственное учреждение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "_________________________________________________________________".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) осуществляется из средств республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности ведомства или территориального подразделения ведомства или территориального органа государственного органа</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="76"/>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности ведомства или территориального подразделения ведомства или территориального органа государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...57 lines deleted...]
-      <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя ведомства или территориального подразделения ведомства или территориального органа государственного органа при организации его деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Права и обязанности: </w:t>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="78"/>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа) задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа) назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства/ территориального органа государственного органа) имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа) в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя ведомства или территориального подразделения ведомства или территориального органа государственного органа при организации его деятельности</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z93" w:id="79"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество ведомства или территориального подразделения ведомства или территориального органа государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Руководство </w:t>
-[...615 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="80"/>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа) может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства /территориального органа государственного органа) формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) относится к республиканской/коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/ территориального подразделения ведомства/территориального органа государственного органа) не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество ведомства или территориального подразделения ведомства или территориального органа государственного органа</w:t>
-[...380 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="82"/>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение ведомства или территориального подразделения ведомства, или территориального органа государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ведомства/территориального подразделения ведомства/территориального органа государственного органа) осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении ведомства или территориального подразделения ведомства или территориального органа государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень территориальных подразделений, находящихся в ведении ведомства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...279 lines deleted...]
-        <w:t>_______________________</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8792,269 +8293,269 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2021 года № 590</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z100" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 сентября 2011 года № 1125 "Об утверждении Правил по разработке и утверждению положения о структурном подразделении государственного органа".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z101" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 декабря 2012 года № 1672 "Об утверждении Инструкции по разработке и утверждению положения о государственном органе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z102" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 сентября 2013 года № 932 "О внесении изменения в постановление Правительства Республики Казахстан от 30 сентября 2011 года № 1125 "Об утверждении Правил по разработке и утверждению положения о структурном подразделении государственного органа".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z103" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 28 декабря 2016 года № 886 "О некоторых вопросах Управления Делами Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z104" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 марта 2018 года № 93 "Об утверждении Типового положения о государственном органе и внесении изменений и дополнения в постановления Правительства Республики Казахстан от 30 сентября 2011 года № 1125 "Об утверждении Правил по разработке и утверждению положения о структурном подразделении государственного органа" и от 25 декабря 2012 года № 1672 "Об утверждении Инструкции по разработке и утверждению положения о государственном органе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z105" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9069,105 +8570,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 18 марта 2021 года № 145.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>