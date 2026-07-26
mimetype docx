--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b41fba" w14:textId="2b41fba">
+    <w:p w14:paraId="f74ae57" w14:textId="f74ae57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1077,208 +1077,102 @@
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При наличии оснований для разработки положения или внесения изменений и (или) дополнений в него, предусмотренных пунктом 4 настоящей Инструкции, проект положения разрабатывается и вносится на согласование или принятие первому руководителю государственного органа или его коллегиальному органу (при наличии) в соответствии с внутренними административными процедурами государственного органа, установленными его регламентом или нормативными правовыми актами, и утверждается в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...84 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проект положения или изменений и (или) дополнений в положение разрабатывается после проведения анализа в соответствии с методикой о проведении отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 21 октября 2025 года № 111, c применением реестра функций государственных органов в информационной системе "Государственное планирование (бюджетное планирование)", за исключением положений, имеющих информацию о государственных секретах и отнесенных к служебной информации ограниченного распространения, формируемых в соответствии с </w:t>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 21 октября 2025 года № 111, c применением реестра функций государственных органов в цифровой системе "Государственное планирование (бюджетное планирование)", за исключением положений, имеющих информацию о государственных секретах и отнесенных к служебной информации ограниченного распространения, формируемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" и пунктом 4 статьи 45 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положение о государственном органе содержит компетенции, полномочия, функции и задачи государственного органа, а также другие компетенции, полномочия, функции и задачи государственного органа, установленные в Конституции Республики Казахстан, законах и иных нормативных правовых актах Республики Казахстан, принимаемых Президентом Республики Казахстан, Правительством Республики Казахстан, вышестоящим центральным государственным органом по отношению к нему.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1300,51 +1194,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4949,216 +4863,170 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект положения или изменений в положение разрабатывается по форме, согласно приложению 1 к настоящим Правилам, за исключением ведомств и его территориальных подразделений, а также территориальных органов государственного органа, которые разрабатывают положение по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Внесение изменений и (или) дополнений в положения структурных подразделений государственных органов осуществляется через цифровую систему "Государственное планирование (бюджетное планирование)", за исключением положений, имеющих информацию о государственных секретах и отнесенных к служебной информации ограниченного распространения, формируемых в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Абзац третий пункта 4 предусматривается в редакции постановления Правительства РК от 06.04.2026 </w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 225</w:t>
+        <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
-[...99 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8620,55 +8488,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8994,31 +8862,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>