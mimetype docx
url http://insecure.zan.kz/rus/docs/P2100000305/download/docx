--- v0 (2025-10-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ff18b8" w14:textId="9ff18b8">
+    <w:p w14:paraId="0d46f86" w14:textId="0d46f86">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2559,51 +2559,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Внеплановый инструктаж проводится индивидуально или с группой работников. Содержание внепланового инструктажа определяется в каждом конкретном случае в зависимости от причин и обстоятельств, вызвавших необходимость его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Практические и теоретические занятия проводятся в соответствии с графиком проведения, утвержденным собственником, владельцем, руководителем объекта, уязвимого в террористическом отношении, (руководителем субъекта охранной деятельности) с периодичностью не реже одного раза в год.</w:t>
+      26. Практические и теоретические занятия проводятся в соответствии с графиком проведения, утвержденным собственником, владельцем, руководителем объекта, уязвимого в террористическом отношении, (руководителем субъекта охранной деятельности), с периодичностью не реже двух раз в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Практические и теоретические занятия могут проводиться индивидуально или с группой работников однотипных объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
@@ -2663,50 +2663,112 @@
         <w:t>
       2) в случае угрозы акта терроризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при обнаружении на объекте подозрительных лиц и предметов, а также иных сценариев совершения актов терроризма, характерных для объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным постановлением Правительства РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. О проведении инструктажей и занятий производится запись в журнале учета учебных мероприятий по антитеррористической защите по форме согласно приложению 2 к настоящим требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3915,94 +3977,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по оборудованию периметра объекта, исключающие несанкционированный доступ и удовлетворяющие режимным условиям объекта: ограждение (физический барьер) периметра, зон и отдельных участков объекта; контрольно-пропускные пункты; противотаранные устройства (в том числе вазоны, элементы архитектуры, ландшафта, болларды и другие); укрепленность стен зданий, сооружений объекта, его оконных проемов; средства контроля и управления доступом, ограничения доступа, системы и средства досмотра, освещения; зоны отторжения, контрольно-следовые полосы; наблюдательные вышки, иные системы контроля внешнего периметра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) по контролю за обстановкой на объекте: системы и средства связи, оповещения, охранной и тревожной (в том числе мобильные либо стационарные средства подачи тревоги – "тревожные кнопки") сигнализации, системы охранные телевизионные, системы противодействия беспилотным летательным аппаратам;</w:t>
+      2) по контролю за обстановкой на объекте: системы и средства связи, оповещения, охранной и тревожной (в том числе мобильные либо стационарные средства подачи тревоги – "тревожные кнопки") сигнализации, системы охранные телевизионные, системы противодействия беспилотным воздушным судам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивающие работу систем безопасности: системы и средства резервного, бесперебойного электроснабжения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается оснащение объектов, уязвимых в террористическом отношении, иным инженерно-техническим оборудованием, прямо не указанным в настоящем пункте, но выполняющим те же задачи и функции или отвечающие тем же целям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 с изменением, внесенным постановлением Правительства РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Все объекты, уязвимые в террористическом отношении, в обязательном порядке оснащаются системами охранными телевизионными и системами оповещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5313,74 +5437,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подачу звуковых и (или) световых сигналов в здания, помещения, на участки территории объекта с постоянным или временным пребыванием людей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z225" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) трансляцию речевой информации о характере опасности, необходимости и путях эвакуации, других действиях, направленных на обеспечение безопасности персонала и посетителей объекта.</w:t>
+      2) трансляцию речевой информации в автоматическом режиме (воспроизведение аудиозаписи) и голосовое объявление с использованием микрофона о характере опасности, необходимости и путях эвакуации, других действиях, направленных на обеспечение безопасности персонала и посетителей объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z226" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество оповещателей и их мощность должны обеспечивать необходимую слышимость во всех местах постоянного или временного пребывания людей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 с изменением, внесенным постановлением Правительства РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z227" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Объекты оснащаются системами и средствами резервного электроснабжения для обеспечения бесперебойной работы системы охранной и тревожной сигнализации, контроля и управления доступом, освещения, видеонаблюдения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z228" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5413,94 +5599,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автономные резервные источники электрического питания должны обеспечивать работу системы контроля и управления доступом, телевизионной системы видеонаблюдения, охранного и дежурного освещения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z230" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в городах и поселках городского типа – не менее 24 часов;</w:t>
+      1) в городах – не менее 24 часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z231" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в сельских районах – не менее 48 часов;</w:t>
+      2) в поселках и селах – не менее 48 часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z232" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в труднодоступных районах – не менее 72 часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 с изменением, внесенным постановлением Правительства РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z233" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Инженерно-техническая укрепленность зданий и сооружений объектов должна обеспечивать труднопреодолимость проникновения нарушителей на объект и внутри него.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z234" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5793,672 +6041,836 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конструкция вышки должна обеспечивать защиту охранника от поражения огнестрельным оружием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z249" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      80. Объектам, для которых актуальны угрозы, связанные с доставкой и применением средств террора посредством беспилотных летательных аппаратов, в том числе квадрокоптерами, рекомендуется предусматривать системы противодействия беспилотным летательным аппаратам.</w:t>
+      80. Стратегические объекты, объекты отраслей экономики, имеющие стратегическое значение, уязвимые в террористическом отношении, оснащаются системами противодействия беспилотным воздушным судам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z250" w:id="244"/>
+    <w:bookmarkStart w:name="z338" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Иным объектам, для которых актуальны угрозы, связанные с доставкой и применением средств террора посредством беспилотных воздушных судов, рекомендуется предусматривать системы противодействия беспилотным воздушным судам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z339" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технические характеристики к системам противодействия беспилотным воздушным судам определяются инструкциями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 80 – в редакции постановления Правительства РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Инженерно-техническим оборудованием, указанным в настоящем параграфе, оснащаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z251" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z251" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объекты водного хозяйства – только на потенциально опасных участках объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z252" w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z252" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) объекты, отнесенные согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О гражданской защите" к опасным производственным объектам – с учетом законодательства в области промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z253" w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z253" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Оснащение объектов массового скопления людей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z254" w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z254" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Объекты оснащаются системами охранными телевизионными в целях ведения наблюдения за обстановкой на объекте, его потенциально опасных участках, а также визуального подтверждения факта несанкционированного проникновения для оценки ситуации и фиксирования действий нарушителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z255" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На объекте, занимающем отдельное здание (комплекс зданий), системой охранной телевизионной оборудуются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z256" w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z256" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) периметр территории, прилегающий к объекту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z257" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) контрольно-пропускные пункты (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z258" w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z258" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) досмотровые помещения (комнаты) и зоны досмотра транспорта (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z259" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) главный и запасные входы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z260" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) места возможного массового пребывания людей на объекте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z261" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На объекте, занимающем часть здания, системой видеонаблюдения необходимо охватывать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z262" w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z262" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) места возможного массового пребывания людей на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z263" w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z263" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) главный и запасные входы (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z264" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z264" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Система охранная телевизионная должна обеспечивать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z265" w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z265" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) передачу визуальной информации о состоянии охраняемых зон, помещений, периметра и территории объекта на мониторы локального пункта наблюдения в специально выделенном помещении подразделения охраны либо пункта централизованной охраны в автоматизированном режиме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z266" w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z266" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сохранение видеоинформации для последующего анализа событий. Срок хранения информации должен составлять не менее 30 суток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z267" w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z267" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Объекты массового скопления людей оснащаются системами и средствами оповещения в целях оперативного информирования персонала и посетителей объекта о возникновении внештатной ситуации (об угрозе совершения или совершении акта терроризма и возникших последствиях) и координации их действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z268" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z268" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оповещение персонала и посетителей объекта осуществляется с помощью технических средств, которые должны обеспечивать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z269" w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z269" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подачу звуковых и (или) световых сигналов в здания, помещения, на участки территории объекта с постоянным или временным пребыванием людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z270" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) трансляцию речевой информации в автоматическом режиме (воспроизведение аудиозаписи) и голосовое объявление c использованием микрофона о характере опасности, необходимости и путях эвакуации, других действиях, направленных на обеспечение безопасности персонала и посетителей объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z271" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество оповещателей и их мощность должны обеспечивать необходимую слышимость во всех местах постоянного или временного пребывания людей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z272" w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 83 с изменением, внесенным постановлением Правительства РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Объекты массового скопления людей со значимыми для соответствующей отрасли (ведомства) количественными показателями вместимости (возможности пребывания) людей, определяемыми в инструкциях, должны в обязательном порядке оснащаться мобильным либо стационарным средством подачи тревоги ("Тревожные кнопки"), позволяющим скрыто подавать сигнал на пульт централизованного наблюдения субъектов охранной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z273" w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z273" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Дополнительно к мероприятиям, предусмотренным пунктами 82 и 83, объекты массового скопления людей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z274" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z274" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исходя из функциональных особенностей и количественных показателей вместимости в целях обнаружения оружия и других предметов и веществ, запрещенных к несанкционированному вносу (выносу), ввозу (вывозу) на (с) объект (объекта) оснащаются техническими средствами досмотра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z275" w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z275" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учитывая предназначение оборудуются системой контроля и управления доступом в целях обеспечения санкционированного доступа к отдельным зданиям, помещениям и зонам объекта, а также выхода из них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z276" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в зависимости от их расположения (входных групп, открытых мест возможного массового пребывания людей) и подъездных путей по отношению к путям движения транспортных средств в целях предотвращения риска наезда на посетителей объекта могут оборудоваться противотаранными устройствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z277" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в зависимости от наличия потенциально опасных участков оснащаются системой охранной сигнализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z278" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 Здесь и далее помещения и площадки объекта, на которых при определенных условиях может находиться более 25 человек. При отсутствии показателя вместимости для места (помещения) в технических документах на объектах, расчет количества возможного пребывания людей осуществляется из расчета 1,5 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на одного человека от общей площади помещения (площадки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6582,1008 +6994,1008 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектов, уязвимых в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>террористическом отношении</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="273"/>
+    <w:bookmarkStart w:name="z280" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные требования к содержанию инструкции по организации антитеррористической защиты объектов, уязвимых в террористическом отношении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z281" w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z281" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Инструкция по организации антитеррористической защиты объектов, уязвимых в террористическом отношении, (далее – инструкция) разрабатывается центральным государственным органом, в том числе государственным органом, непосредственно подчиненным и подотчетным Президенту Республики Казахстан, самостоятельно на основе настоящих требований исходя из специфики отраслевых требований безопасности, специфики объектов, а также угроз, характерных для данных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z282" w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z282" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В заголовке и тексте инструкции прописывается полное наименование государственного органа, в ведении которого находятся объекты, или указывается сфера (отрасль), которой государственный орган осуществляет руководство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z283" w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z283" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Инструкция должна содержать следующие главы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z284" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z284" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 1. "Общие положения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z285" w:id="278"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z285" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 2 "Требования к организации пропускного режима".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z286" w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z286" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 3 "Требования к организации профилактических и учебных мероприятий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z287" w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z287" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 4 "Требования к организации взаимодействия по вопросам реагирования на террористические проявления, а также ликвидации угроз техногенного характера, возникших в результате совершенного акта терроризма".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z288" w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z288" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 5 "Требования к разработке и обращению паспорта антитеррористической защищенности объекта, уязвимого в террористическом отношении".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z289" w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z289" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 6 "Требования к оснащению объектов, уязвимых в террористическом отношении, инженерно-техническим оборудованием".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z290" w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z290" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z291" w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z291" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Глава "Общие положения" содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z292" w:id="285"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z292" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основания для разработки инструкции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z293" w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z293" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) область распространения инструкции (на какие объекты распространяется);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z294" w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z294" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) понятийный аппарат инструкции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z295" w:id="288"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z295" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) меры и условия по обеспечению антитеррористической защищенности объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z296" w:id="289"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z296" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Глава 2 "Требования к организации пропускного режима" содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z297" w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z297" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) назначение пропускного режима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z298" w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z298" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) особенности организации пропускного режима на объекте с учетом его специфики (необходимость разграничения зон доступа, пропуск посетителей, необходимость и цели определения перечня предметов, запрещенных к проносу на объект и другое);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z299" w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z299" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) основные мероприятия по обеспечению пропускного режима (при необходимости выставление постов физической охраны, реализующих правила пропускного режима, охрану и оборону объектов, уязвимых в террористическом отношении);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z300" w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z300" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подразделения, привлекаемые к обеспечению пропускного режима;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z301" w:id="294"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z301" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иные вопросы, характеризующие организацию пропускного режима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z302" w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z302" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Глава 3 "Требования к организации профилактических и учебных мероприятий" содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z303" w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z303" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) цели и формы проведения занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z304" w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z304" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сроки и периодичность проведения занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z305" w:id="298"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z305" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) особенности организации и проведения занятий с различным кругом лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z306" w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z306" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные вопросы, характеризующие организацию профилактических и учебных мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z307" w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z307" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Глава 4 "Требования к организации взаимодействия по вопросам реагирования на террористические проявления, а также ликвидации угроз техногенного характера, возникших в результате совершенного акта терроризма" определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z308" w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z308" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) действия собственников, владельцев, руководителей объектов при получении сообщения о подготовке или совершении акта терроризма на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z309" w:id="302"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z309" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения для информирования уполномоченных органов о возможных угрозах безопасности объекту, совершении актов терроризма на объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z310" w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z310" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организационные меры по определению лиц из числа персонала и подразделений охраны объекта, осуществляющих функции по локализации кризисных ситуаций, и их действий (мер первичного реагирования) при установлении различных уровней террористической опасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z311" w:id="304"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z311" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные вопросы, характеризующие организацию взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z312" w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z312" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Глава 5 "Требования к разработке и обращению паспорта антитеррористической защищенности объекта, уязвимого в террористическом отношении" определяет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z313" w:id="306"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z313" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработку паспортов объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z314" w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z314" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учет паспортов объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z315" w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z315" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хранение паспортов объектов, их передачу в оперативный штаб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z316" w:id="309"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z316" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уничтожение паспортов объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z317" w:id="310"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z317" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Глава 6 "Требования к оснащению объектов, уязвимых в террористическом отношении, инженерно-техническим оборудованием" содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z318" w:id="311"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z318" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определение групп объектов (однородных по специфике выполняемых задач, количеству персонала и посетителей, места дислокации, характерных для них угроз);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z319" w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z319" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оснащение групп объектов инженерно-техническим оборудованием (обязательным согласно требованиям, необходимым для обеспечения антитеррористической защиты, компенсирующим и дополнительным (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z320" w:id="313"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z320" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) основные характеристики инженерно-технического оборудования: что должны обеспечивать; указание, при необходимости, материалов и типов изготовления, особенностей размещения, инженерных решений, требуемых для их установки, мест установки, количественных и качественных показателей, типов устройств и иные необходимые характеристики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z321" w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z321" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные вопросы, обусловленные организацией антитеррористической защиты объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z322" w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z322" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Приложения к инструкции содержат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z323" w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z323" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) варианты тематик занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z324" w:id="317"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z324" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формы отчетности о проведении занятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z325" w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z325" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алгоритмы действий различного круга лиц объектов на возможные угрозы террористического характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z326" w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z326" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) перечень предметов, запрещенных к проносу на объекты (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z327" w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z327" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иное (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7778,64 +8190,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z330" w:id="321"/>
+      <w:bookmarkStart w:name="z330" w:id="323"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              Журнал учета учебных мероприятий по антитеррористической подготовке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (титульный лист)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7921,70 +8333,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата окончания ведения журнала "___" _____ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (внутренняя сторона)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="322"/>
+    <w:bookmarkStart w:name="z331" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 1. Инструктажи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8480,224 +8892,224 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="323"/>
+    <w:bookmarkStart w:name="z332" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 2. Занятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z333" w:id="324"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z333" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Дата проведения занятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z334" w:id="325"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z334" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тема занятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z335" w:id="326"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z335" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учебные вопросы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z336" w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z336" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Количество присутствующих работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z337" w:id="328"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z337" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Подпись лица, проводившего занятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9023,31 +9435,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>