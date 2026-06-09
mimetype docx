--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b12284f" w14:textId="b12284f">
+    <w:p w14:paraId="b9ac8de" w14:textId="b9ac8de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,54 +133,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 28 Закона Республики Казахстан от 30 декабря 1998 года "О государственном контроле за оборотом отдельных видов оружия" Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t xml:space="preserve"> статьи 28 Закона Республики Казахстан "О государственном контроле за оборотом отдельных видов оружия" Правительство Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в реадкции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -403,137 +485,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -693,1840 +794,2876 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>формирования Государственной пулегильзотеки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила формирования Государственной пулегильзотеки (далее – Правила) определяют порядок организации и осуществления деятельности Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов по формированию ведомственных коллекций Государственной пулегильзотеки контрольно отстрелянных пуль и гильз из принятого на вооружение, за исключением находящегося на длительном хранении, нарезного боевого ручного стрелкового оружия (далее – боевое оружие), а также органов внутренних дел по формированию ведомственных коллекций Государственной пулегильзотеки контрольно отстрелянных пуль и гильз боевого, гражданского и служебного нарезного огнестрельного оружия. </w:t>
+      Сноска. Правила в реадкции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила формирования Государственной пулегильзотеки (далее – Правила) определяют порядок организации и осуществления деятельности Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов по формированию ведомственных коллекций Государственной пулегильзотеки контрольно отстрелянных пуль и гильз из принятого на вооружение, за исключением находящегося на длительном хранении, нарезного боевого ручного стрелкового оружия (далее – боевое оружие), а также органов внутренних дел по формированию ведомственных коллекций Государственной пулегильзотеки контрольно отстрелянных пуль и гильз боевого, гражданского и служебного огнестрельного нарезного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
-[...15 lines deleted...]
-      2. Государственная пулегильзотека представляет собой хранящиеся в службах вооружения Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов ведомственные коллекции контрольно отстрелянных пуль и гильз из принятого на вооружение, за исключением находящегося на длительном хранении, боевого оружия, а также хранящиеся в службах вооружения органов внутренних дел ведомственные коллекции контрольно отстрелянных пуль и гильз из боевого, гражданского и служебного нарезного огнестрельного оружия.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная пулегильзотека представляет собой хранящиеся в уполномоченных подразделениях Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов ведомственные коллекции контрольно отстрелянных пуль и гильз из принятого на вооружение, за исключением находящегося на длительном хранении, боевого оружия, а также хранящиеся в уполномоченных подразделениях органов внутренних дел ведомственные коллекции контрольно отстрелянных пуль и гильз из боевого, гражданского и служебного огнестрельного нарезного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...15 lines deleted...]
-      1) формирование Государственной пулегильзотеки – действия Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов по контрольному отстрелу боевого, гражданского и служебного нарезного огнестрельного оружия по компетенции, учету, хранению, замене, изъятию и уничтожению контрольных пуль и гильз, а также их предоставлению в случае утраты (хищения) оружия в Криминалистическую пулегильзотеку Министерства внутренних дел Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контрольный отстрел – отстрел уполномоченными лицами Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов боевого, гражданского и служебного огнестрельного нарезного оружия по компетенции для формирования ведомственных коллекций Государственной пулегильзотеки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...35 lines deleted...]
-        <w:t> настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) криминалистическая пулегильзотека Министерства внутренних дел Республики Казахстан (далее – КПГТ МВД) – коллекция пуль, гильз и патронов со следами оружия, изъятых в ходе следственных действий, а также пуль и гильз контрольно отстрелянных из похищенного (утраченного) или экспериментально отстрелянных из изъятого, найденного, добровольно сданного огнестрельного нарезного оружия, в том числе гладкоствольного оружия, изготовленного и (или) переделанного под патроны для огнестрельного нарезного оружия, гильз отстрелянных из огнестрельного бесствольного оружия, газового, газового оружия с возможностью стрельбы патронами травматического действия, за исключением оружия, указанного в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      3) контрольный отстрел – отстрел уполномоченными лицами Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов боевого, гражданского и служебного нарезного огнестрельного оружия по компетенции для формирования ведомственных коллекций Государственной пулегильзотеки;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) владелец оружия – физическое или юридическое лицо, владеющее оружием на основании разрешения на приобретение, ношение и хранение оружия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      4) владелец оружия – физическое или юридическое лицо, владеющее оружием на основании разрешения на приобретение, ношение и хранение оружия;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование Государственной пулегильзотеки – комплекс мероприятий по контрольному отстрелу боевого, гражданского и служебного огнестрельного нарезного оружия, учету, хранению, замене, изъятию и уничтожению контрольно отстрелянных пуль и гильз, осуществляемых уполномоченным подразделением Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов по компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      5) экспериментальный отстрел – производимый сотрудниками оперативно-криминалистического подразделения органов внутренних дел отстрел изъятого, найденного, добровольно сданного нарезного огнестрельного оружия, в том числе самодельного нарезного огнестрельного оружия, гладкоствольного оружия, самодельно изготовленного и (или) переделанного под патроны для нарезного огнестрельного оружия, газового, газового оружия с возможностью стрельбы патронами травматического действия, а также бесствольного огнестрельного оружия.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченное подразделение – структурное подразделение службы вооружения и (или) тылового обеспечения (материально-технического обеспечения) Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов, ответственное за организацию и осуществление деятельности по формированию ведомственных коллекций Государственной пулегильзотеки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экспериментальный отстрел – отстрел пуль и гильз из изъятого, найденного, добровольно сданного огнестрельного нарезного оружия, в том числе гладкоствольного оружия, изготовленного и (или) переделанного под патроны для огнестрельного нарезного оружия, гильз, отстрелянных из огнестрельного бесствольного оружия, газового оружия, газового оружия с возможностью стрельбы патронами травматического действия для проведения исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Объекты ведомственных коллекций Государственной пулегильзотеки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      1) прошедшего ремонт основных следообразующих деталей (патронника, канала ствола, затвора, замену или механическую обработку бойка) боевого оружия, а также гражданского и служебного нарезного огнестрельного оружия;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объектами ведомственных коллекций Государственной пулегильзотеки являются контрольно отстрелянные пули и гильзы из боевого, гражданского и служебного огнестрельного нарезного оружия, в том числе из:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      2) ввезенного предприятиями-поставщиками из-за границы и предназначенного для реализации на территории Республики Казахстан до его реализации;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прошедшего ремонт основных следообразующих деталей (патронник, канал ствола, затвор, замена или механическая обработка бойка) боевого, гражданского и служебного огнестрельного нарезного оружия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      3) приобретенного гражданином Республики Казахстан за границей, перед его регистрацией и оформлением разрешения на хранение и ношение;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ввезенного предприятиями-поставщиками из-за границы, а также произведенного в Республике Казахстан и предназначенного для реализации на территории Республики Казахстан до его реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приобретенного гражданином Республики Казахстан за границей перед его регистрацией и оформлением разрешения на хранение и ношение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) передаваемого или продаваемого предприятиями и (или) организациями перед передачей или продажей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      6) наградного огнестрельного оружия с нарезным стволом, которое отстреливается перед оформлением разрешения на его хранение и ношение в органе внутренних дел (далее – ОВД).</w:t>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принадлежащего гражданину Республики Казахстан при получении разрешения на хранение, хранение и ношение, уничтожение гражданского огнестрельного нарезного оружия, за исключением приобретаемого нового огнестрельного нарезного оружия в организациях, осуществляющих торговлю гражданским и служебным оружием и патронов к нему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наградного огнестрельного оружия с нарезным стволом, которое отстреливается перед оформлением разрешения на его хранение и ношение в органе внутренних дел (далее – ОВД).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В ведомственные коллекции Государственной пулегильзотеки не помещаются пули и гильзы, отстрелянные из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      2) огнестрельного оружия с сильно коррозированными следообразующими деталями в случае невозможности получения качественных экспериментальных следов оружия на пулях и гильзах; </w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) огнестрельного нарезного оружия калибра более 11,56 мм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) огнестрельного оружия с сильно коррозированными следообразующими деталями в случае невозможности получения качественных экспериментальных следов оружия на пулях и гильзах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) охотничьего гладкоствольного оружия, за исключением оружия с наличием сменных стволов или нарезных вставок в гладкоствольных стволах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил и направляются в департамент полиции по территориальности для помещения контрольных пуль и гильз в ведомственную коллекцию Государственной пулегильзотеки.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Контрольные отстрелы вновь изготавливаемого, а также переделываемого, ремонтируемого в заводских условиях гражданского и служебного огнестрельного нарезного оружия производятся на предприятиях-изготовителях с участием комиссии из числа сотрудников департамента полиции по территориальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      7. Для контрольного отстрела боевого оружия в Вооруженных Силах, других войсках и воинских формированиях, специальных государственных и правоохранительных органах создаются комиссии с участием сотрудника службы вооружения или сотрудника подразделения, ответственного за формирование ведомственной коллекции, сохранность и учет оружия (далее – уполномоченное подразделение). </w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольные отстрелы вновь изготавливаемого, а также переделываемого, ремонтируемого в заводских условиях боевого оружия производятся на предприятиях-изготовителях с участием должностного лица военного представительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      8. Контрольные отстрелы гражданского и служебного нарезного огнестрельного оружия осуществляются в подразделениях ОВД в составе комиссии из числа сотрудников служб вооружения, по контролю в сфере оборота гражданского и служебного оружия, оперативно-криминалистической, финансового обеспечения.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Записи о контрольном отстреле вносятся в заводские паспорта на вновь изготавливаемое, переделываемое, ремонтируемое отечественное оружие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      9. Состав комиссии по контрольному отстрелу нарезного огнестрельного оружия утверждается уполномоченным руководителем государственного органа или командиром воинской части. </w:t>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда в организациях оборонно-промышленного комплекса отсутствуют военные представительства, контрольные отстрелы вновь изготавливаемого, а также переделываемого, ремонтируемого в заводских условиях боевого оружия производятся на предприятиях-изготовителях с участием сотрудника подразделения предприятия по контролю за качеством продукции (отдел технического контроля).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      10. Выделение боеприпасов, транспортировка оружия к месту контрольного отстрела боевого оружия производится за счет сил и средств Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов. </w:t>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Владелец оружия или получатель государственного оборонного заказа после получения боевого, гражданского или служебного огнестрельного нарезного оружия не позднее трех рабочих дней направляет уведомление о доставке предприятию-изготовителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      Гражданское и служебное нарезное огнестрельное оружие, подлежащее контрольному отстрелу, и патроны к нему доставляются владельцем оружия физическим лицом или представителем на основе доверенности юридического лица (далее – представитель по доверенности) к месту проведения контрольного отстрела самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольно отстрелянные пули и гильзы из гражданского и служебного огнестрельного нарезного оружия упаковываются на предприятиях-изготовителях в соответствии с пунктом 26 настоящих Правил и направляются в департамент полиции по территориальности для помещения контрольно отстрелянных пуль и гильз в ведомственную коллекцию Государственной пулегильзотеки после получения уведомления от владельца оружия о доставке гражданского или служебного огнестрельного нарезного оружия в течение пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольно отстрелянные пули и гильзы, отстрелянные из боевого оружия, упаковываются на предприятиях-изготовителях в соответствии с пунктом 26 настоящих Правил и направляются получателю государственного оборонного заказа для помещения контрольно отстрелянных пуль и гильз в ведомственную коллекцию Государственной пулегильзотеки после получения уведомления о доставке боевого оружия в течение пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в территориальный ОВД по месту регистрации оружия.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для контрольного отстрела боевого оружия в Вооруженных Силах, других войсках и воинских формированиях, специальных государственных и правоохранительных органах создаются комиссии с участием сотрудника уполномоченного подразделения, ответственного за формирование ведомственной коллекции, сохранность и учет оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      13. Контрольный отстрел гражданского и служебного нарезного огнестрельного оружия производится ОВД после регистрации заявления владельца оружия или представителя по доверенности еженедельно по средам в присутствии владельца оружия или его представителя по доверенности. Контрольно отстрелянное оружие в день отстрела возвращается владельцу или представителю по доверенности.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Контрольный отстрел гражданского и служебного огнестрельного нарезного оружия осуществляется в подразделениях ОВД комиссией, в состав которой включаются сотрудники подразделений: по контролю за оборотом гражданского и служебного оружия, оперативно-криминалистического, финансового обеспечения и уполномоченного подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в двух экземплярах для боевого оружия, в трех экземплярах для гражданского и служебного нарезного огнестрельного оружия.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пределах своей компетенции сотрудники подразделений ОВД осуществляют следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      Один экземпляр акта контрольного отстрела боевого оружия остается на хранении в службе вооружения или уполномоченном подразделении, второй передается подразделению или организации, предоставившей оружие для отстрела.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудник подразделения по контролю за оборотом гражданского и служебного оружия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      Один экземпляр акта контрольного отстрела гражданского и служебного нарезного огнестрельного оружия передается в подразделение ОВД по контролю в сфере оборота оружия для внесения в контрольно-наблюдательное или личное дело владельца оружия, второй передается владельцу оружия или представителю по доверенности, третий хранится вместе с отстрелянными пулями и гильзами в службе вооружения.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовку проекта приказа о создании комиссии по контрольному отстрелу гражданского и служебного огнестрельного нарезного оружия в подразделениях ОВД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контроль за своевременностью проведения контрольного отстрела гражданского и служебного огнестрельного нарезного оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудник оперативно-криминалистического подразделения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сверку маркировочных и номерных обозначений гражданского и служебного огнестрельного нарезного оружия с данными, указанными в разрешительном документе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверку соответствия гражданского и служебного огнестрельного нарезного оружия заводским характеристикам, а также выявление внесенных в конструкцию изменений или ремонта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверку взаимодействия частей и механизмов гражданского и служебного огнестрельного нарезного оружия, а также соответствие предоставленных боеприпасов требованиям пунктов 19 и 20 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение контрольного отстрела гражданского и служебного огнестрельного нарезного оружия для получения качественных и пригодных для исследования образцов контрольно отстрелянных пуль и гильз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование электронного массива ведомственной коллекции Государственной пулегильзотеки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудник уполномоченного подразделения: упаковку, учет, хранение, замену, изъятие и уничтожение контрольно отстрелянных пуль и гильз из боевого, гражданского и служебного огнестрельного нарезного оружия, находящихся в ведомственных коллекциях Государственной пулегильзотеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае выявления дефектов (неисправностей) при проверке взаимодействия частей боевого, гражданского и служебного огнестрельного нарезного оружия контрольный отстрел не производится. Комиссией составляется акт о выявлении дефектов (неисправностей) огнестрельного нарезного оружия по форме согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанное огнестрельное нарезное оружие возвращается инициатору контрольного отстрела (уполномоченному подразделению или владельцу оружия) для устранения дефектов (неисправностей) или его ремонта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Состав комиссии по контрольному отстрелу огнестрельного нарезного оружия, а также уничтожению контрольно отстрелянных пуль и гильз утверждается уполномоченным руководителем государственного органа или командиром воинской части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Выделение боеприпасов, транспортировка оружия к месту контрольного отстрела боевого оружия производятся за счет сил и средств Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданское и служебное огнестрельное нарезное оружие, подлежащее контрольному отстрелу, и патроны к нему доставляются владельцем оружия (физическим лицом или представителем на основе доверенности юридического лица (далее – представитель по доверенности) к месту проведения контрольного отстрела самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Подлежащее контрольному отстрелу оружие, а также контрольно отстрелянные пули и гильзы регистрируются сотрудником уполномоченного подразделения в журнале регистрации отстрела оружия и контрольно отстрелянных пуль и гильз, помещенных в ведомственную коллекцию, по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Владелец оружия или представитель по доверенности самостоятельно обращаются с заявлением о проведении контрольного отстрела гражданского и служебного огнестрельного нарезного оружия по форме согласно приложению 3 к настоящим Правилам в территориальный ОВД по месту регистрации оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Контрольный отстрел гражданского и служебного огнестрельного нарезного оружия производится ОВД после регистрации заявления владельца оружия или представителя по доверенности еженедельно по средам в присутствии владельца оружия или его представителя по доверенности. Контрольно отстрелянное оружие в день отстрела возвращается владельцу или представителю по доверенности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Результаты контрольного отстрела оформляются актом контрольного отстрела по форме согласно приложению 4 к настоящим Правилам в двух экземплярах для боевого оружия, в трех экземплярах – для гражданского и служебного огнестрельного нарезного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один экземпляр акта контрольного отстрела боевого оружия остается на хранении в уполномоченном подразделении, второй передается подразделению или организации, предоставившей оружие для отстрела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один экземпляр акта контрольного отстрела гражданского и служебного огнестрельного нарезного оружия передается в подразделение по контролю за оборотом гражданского и служебного оружия для внесения в контрольно-наблюдательное или личное дело владельца оружия, второй передается владельцу оружия или представителю по доверенности, третий хранится вместе с контрольно отстрелянными пулями и гильзами в уполномоченном подразделении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акты контрольного отстрела хранятся десять лет, после чего уничтожаются в установленном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Контрольно отстрелянные пули и гильзы упаковываются согласно пункту 26 настоящих Правил сотрудником уполномоченного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения контрольного отстрела боевого, гражданского и служебного нарезного огнестрельного оружия</w:t>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения контрольного отстрела боевого, гражданского и служебного огнестрельного нарезного оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Контрольный отстрел боевого, гражданского и служебного огнестрельного нарезного оружия проводится один раз в пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольный отстрел боевого, гражданского и служебного огнестрельного нарезного оружия проводится вне зависимости от сроков проведения последнего контрольного отстрела в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения ремонта основных следообразующих деталей (патронник, канал ствола, затвор, замена или механическая обработка бойка) боевого, гражданского и служебного огнестрельного нарезного оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения разрешения на хранение, хранение и ношение оружия, принадлежащего гражданину Республики Казахстан, и уничтожения гражданского огнестрельного нарезного оружия, за исключением приобретаемого нового огнестрельного нарезного оружия в организациях, осуществляющих торговлю гражданским и служебным оружием и патронов к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольный отстрел боевого, гражданского и служебного огнестрельного нарезного оружия проводится один раз в десять лет, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ввезенного предприятиями-поставщиками из-за границы, а также произведенного в Республике Казахстан и предназначенного для реализации на территории Республики Казахстан до его реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наградного огнестрельного оружия с нарезным стволом, которое отстреливается перед оформлением разрешения на его хранение и ношение в ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контрольный отстрел боевого, гражданского и служебного огнестрельного нарезного оружия, передаваемого или продаваемого предприятиями и (или) организациями, перед передачей или продажей проводится в случаях, если срок проведения последнего контрольного отстрела превышает два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Контрольный отстрел боевого, гражданского и служебного огнестрельного нарезного оружия производится в тирах, на стрельбищах учебных центров или специально оборудованных помещениях в пулеулавливатели с соблюдением мер безопасного обращения с оружием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Контрольный отстрел огнестрельного нарезного оружия производится с использованием патронов, штатных для каждого экземпляра оружия со стандартным пороховым зарядом, снаряженных неэкспансивными оболочечными или безоболочечными пулями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При производстве контрольного отстрела огнестрельного нарезного оружия не используются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) патрон, у которого на гильзе имеются коррозия металла, вмятины, царапины, повреждения лакокрасочного слоя, в том числе от контакта со следообразующими деталями оружия, и (или) пуля недостаточно закреплена в дульце гильзы, и (или) капсюль выступает выше поверхности дна гильзы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) штатный патрон со сниженной массой порохового заряда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) трассирующий, бронебойно-зажигательный патрон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Перед контрольным отстрелом боевое оружие очищается сотрудником уполномоченного подразделения, а гражданское и служебное огнестрельное нарезное оружие – владельцем оружия или представителем по доверенности самостоятельно. Удаляется заводская и консервирующая смазка, протираются канал ствола, каморы барабана и патронный упор затвора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При контрольном отстреле из каждого экземпляра огнестрельного нарезного оружия необходимо отстрелять не менее трех контрольно отстрелянных пуль и гильз, за исключением оружия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с наличием сменных стволов или нарезных вставок в гладкоствольных стволах. При их контрольном отстреле необходимо отстрелять не менее трех контрольно отстрелянных пуль и гильз из каждого ствола;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с приспособлением для бесшумной стрельбы – не менее трех контрольно отстрелянных пуль и гильз как с приспособлением, так и без него;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) револьверов. При контрольном отстреле револьверов необходимо получить по две контрольно отстрелянные пули и гильзы из каждой каморы барабана. Контрольный отстрел револьверов производится сначала патронами, снаряженными оболочечными, а затем свинцовыми пулями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Выстрелы из автоматического огнестрельного нарезного оружия производятся в режиме одиночного огня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Полученные в результате контрольного отстрела пули проверяются на отсутствие деформаций и образования на них наряду со следами канала ствола следов от преград.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При проведении контрольного отстрела огнестрельного нарезного оружия лицом, осуществляющим контрольный отстрел, исключается возможность подмены контрольно отстрелянных пуль и гильз пулями и гильзами, отстрелянными из других экземпляров оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Контрольно отстрелянные пули и гильзы каждого экземпляра оружия или с применением дополнительных (сменных) стволов или нарезных вставок в гладкоствольных стволах с приспособлением для бесшумной стрельбы упаковываются в отдельные прочные полиэтиленовые пакеты, при этом каждая пуля и гильза заворачиваются в мягкую сухую бумагу (вату). Внутрь пакета помещается отрезок бумаги, на котором указываются наименование органа, вид, модель, калибр, серия, номер и год выпуска оружия, фамилия, имя, отчество (при его наличии), наименование владельца оружия, подразделения государственного органа, дата отстрела, заверяется печатью уполномоченного подразделения, подписью сотрудника, ответственного за формирование, учет и сохранность ведомственной коллекции. После чего пакет закрывается способом, исключающим доступ к содержимому пакета без нарушения его целостности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Контрольный отстрел найденного ранее утраченного (похищенного) боевого, гражданского, служебного огнестрельного нарезного оружия для помещения в ведомственную коллекцию Государственной пулегильзотеки производится после проверки по массиву КПГТ МВД как контрольно отстрелянных пуль и гильз из этого оружия до его утраты (хищения), так и экспериментальных пуль и гильз, стреляных из него после его обнаружения, и принятия процессуального решения по факту его утери (хищения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Учет, хранение, замена, изъятие и уничтожение контрольных пуль и гильз ведомственных коллекций Государственной пулегильзотеки</w:t>
-[...363 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+        <w:t xml:space="preserve"> Глава 4. Учет, хранение, замена, изъятие и уничтожение контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 28 предусматривается в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части первой пункта 28 действует до 12.07.2026 в соответствии постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ведомственные коллекции Государственной пулегильзотеки хранятся в натурном виде. Наряду с натурными ведомственными коллекциями возможно формирование электронного массива изображений контрольно отстрелянных пуль и гильз с использованием автоматизированных информационных баллистических систем (далее – АИБС) по согласованию с Министерством внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомственные коллекции Государственной пулегильзотеки Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов хранятся в уполномоченных подразделениях, определяемых первым руководителем государственного органа по месту дислокации оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сотрудник подразделения по контролю за оборотом гражданского и служебного оружия после выдачи владельцу оружия разрешения на хранение, хранение и ношение огнестрельного нарезного оружия, приобретенного в организациях, осуществляющих торговлю гражданским и служебным оружием и патронов к нему, в течение трех рабочих дней направляет запрос о предоставлении контрольно отстрелянных пуль и гильз из гражданского и служебного оружия по форме согласно приложению 5 к настоящим Правилам в департамент полиции по месту хранения контрольно отстрелянных пуль и гильз для их пересылки и постановки на учет и хранения по месту регистрации владельца оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник уполномоченного подразделения ОВД после получения запроса в течение пяти рабочих дней направляет контрольно отстрелянные пули и гильзы в соответствующий департамент полиции для помещения в ведомственную коллекцию Государственной пулегильзотеки, о чем производит запись в журнале учета в соответствии с пунктом 37 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Учет контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки формируется путем систематизации информации о виде, модели, калибре, серии, номере, годе выпуска оружия, владельце, дате проведения контрольного отстрела и постановки контрольно отстрелянных пуль и гильз на учет, местонахождении контрольных пуль и гильз, дате и основании снятия их с учета по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Требования к помещениям для хранения ведомственной коллекции Государственной пулегильзотеки и обеспечения ее сохранности, а также меры безопасности при осуществлении контрольного отстрела определяются первыми руководителями Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Помещения для хранения ведомственной коллекции Государственной пулегильзотеки должны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствовать требованиям законодательства Республики Казахстан по хранению оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оснащаться системой вентиляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оборудоваться:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      двойными дверями (наружная – металлическая, внутренняя – решетчатая с толщиной прутка не менее 15 мм и размером ячейки не более 60 мм) с прочными запорными устройствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      металлическими решетками на окнах (при расположении помещения на первом этаже или полуподвальном помещении окна дополнительно оборудуются изнутри запирающимися ставнями);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      секционными шкафами или контейнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При осуществлении контрольного отстрела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдаются требования безопасности при эксплуатации оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производятся заряжение и разряжение оружия только в тире либо специально оборудованных для этих целей помещениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перед началом работы с оружием производится его осмотр, начиная с проверки патронника ствола, на наличие в нем патрона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Контрольно отстрелянные пули и гильзы хранятся в опечатываемых, запирающихся на замки металлических шкафах (ящиках).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Срок хранения контрольно отстрелянных пуль и гильз в ведомственной коллекции Государственной пулегильзотеки при соблюдении требований пункта 17 настоящих Правил составляет не менее пяти лет после утилизации боевого, гражданского и служебного огнестрельного нарезного оружия, из которого они стреляны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Изъятие контрольно отстрелянных пуль и гильз из коллекции Государственной пулегильзотеки производится по истечении срока их хранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. О замене контрольно отстрелянных пуль и гильз в коллекции Государственной пулегильзотеки или изъятии из нее сотрудником уполномоченного подразделения производится запись с указанием исходящего номера документа в графе "Примечание" журнала регистрации отстрела оружия и контрольно отстрелянных пуль и гильз, помещенных в ведомственную коллекцию, по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Контрольно отстрелянные пули и гильзы, изъятые из коллекции, подлежат уничтожению (утилизации) в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для уничтожения контрольно отстрелянных пуль и гильз являются их замена пулями и гильзами, отстрелянными повторно из этого же экземпляра оружия, или изъятие контрольно отстрелянных пуль и гильз в связи с истечением срока хранения после утилизации оружия либо продажи или передачи оружия в порядке, определяемом законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Уполномоченными подразделениями обеспечивается транспортировка контрольно отстрелянных пуль и гильз, подлежащих уничтожению, на соответствующее предприятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Акт об уничтожении контрольно отстрелянных пуль и гильз составляется по форме согласно приложению 6 к настоящим Правилам в одном экземпляре для боевого оружия, в двух экземплярах – для гражданского и служебного огнестрельного нарезного оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экземпляр акта об уничтожении контрольно отстрелянных пуль и гильз боевого оружия остается на хранении в уполномоченном подразделении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один экземпляр акта об уничтожении контрольно отстрелянных пуль и гильз гражданского или служебного огнестрельного нарезного оружия направляется для внесения в контрольно-наблюдательное или личное дело владельца оружия не позднее трех рабочих дней со дня уничтожения контрольно отстрелянных пуль и гильз, второй экземпляр – в уполномоченное подразделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Акт уничтожения контрольно отстрелянных пуль и гильз хранится пять лет в уполномоченном подразделении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Порядок предоставления контрольных пуль и гильз ведомственных коллекций Государственной пулегильзотеки в Криминалистическую пулегильзотеку Министерства внутренних дел</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve"> Глава 5. Порядок предоставления контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки в криминалистическую пулегильзотеку Министерства внутренних дел</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 42 предусматривается в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 42 действует до 12.07.2026 в соответствии постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. При установлении факта утраты (хищения) боевого, гражданского и служебного огнестрельного нарезного оружия в целях обеспечения розыска оружия, а также раскрытия преступлений, совершенных с его применением, лицо, осуществляющее досудебное или служебное расследование, направляет запрос в уполномоченное подразделение на отправку в течение пяти рабочих дней контрольно отстрелянных пуль и гильз, ранее отстрелянных из утраченного (похищенного) оружия, с приложением в случае формирования электронного массива в электронном виде изображений контрольно отстрелянных пуль и гильз утраченного (похищенного) оружия, экспортированных из электронного массива АИБС для проверки по массиву КПГТ МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При получении информации об утрате (хищении) боевого, гражданского и служебного огнестрельного нарезного оружия, а также совершении преступления с его применением независимо от получения официального запроса от лица, осуществляющего досудебное или служебное расследование, сотрудник уполномоченного подразделения в течение пяти рабочих дней отправляет контрольно отстрелянные пули и гильзы боевого, гражданского и служебного огнестрельного нарезного оружия в КПГТ МВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 43 предусматривается в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действиеc 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части вторая пункта 43 действует до 12.07.2026 в соответствии постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае формирования электронного массива с использованием АИБС изображение контрольно отстрелянных пуль и гильз боевого, гражданского и служебного огнестрельного нарезного оружия прилагается в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Результаты проверки по массиву КПГТ МВД сообщаются инициатору запроса в соответствии с приказом Министра внутренних дел Республики Казахстан от 21 июля 2014 года № 75дсп "Об утверждении Правил осуществления оперативно-криминалистической деятельности в органах внутренних дел" (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 9662).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. В случае установления по массиву КПГТ МВД факта применения оружия при совершении уголовного правонарушения Оперативно-криминалистический департамент (далее – ОКД) МВД немедленно информирует об этом орган, осуществляющий досудебное расследование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. В случае предоставления в КПГТ МВД некачественно контрольно отстрелянных или экспериментально отстрелянных пуль и гильз ОКД МВД запрашивает оружие для экспериментального отстрела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2586,1078 +3723,1259 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственной пулегильзотеки</w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">Форма </w:t>
+              <w:t>Государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пулегильзотеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Журнал</w:t>
+        <w:t xml:space="preserve"> АКТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>регистрации отстрела оружия и контрольных пуль, гильз, помещенных в ведомственную коллекцию</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+        <w:t>о выявлении дефектов (неисправностей) огнестрельного нарезного оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z143" w:id="127"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составила настоящий акт о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения об оружии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид оружия (боевое/гражданское/служебное): ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тип, модель: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибр: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводской (серийный) номер: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделение / владелец оружия: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выявленные дефекты (неисправности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссией при осмотре оружия установлено следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="137"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (краткое описание выявленных дефектов (неисправностей) без указания технических</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="138"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>параметров, не подлежащих передаче)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заключение комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании изложенного комиссия приняла решение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контрольный отстрел не проводить, вернуть в уполномоченное подразделение или владельцу оружия для устранения неисправностей или его ремонта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Подписи членов комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="531"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="800"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="514" w:type="dxa"/>
+Члены комиссии:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата отстрела оружия</w:t>
-[...359 lines deleted...]
-Примечание</w:t>
+_____________________________________ __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="514" w:type="dxa"/>
+(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3472" w:type="dxa"/>
+_____________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="658" w:type="dxa"/>
+(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="515" w:type="dxa"/>
+_____________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...251 lines deleted...]
-12</w:t>
+(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"______________ 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3717,51 +5035,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственной пулегильзотеки</w:t>
+              <w:t>Государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пулегильзотеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3782,372 +5113,1010 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма </w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
-[...15 lines deleted...]
-                                                 Начальнику ____________________</w:t>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал регистрации отстрела оружия и контрольно отстрелянных пуль, гильз, помещенных в ведомственную коллекцию __________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...140 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t>(наименование подразделения (воинской части) государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата отстрела оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственного органа, организации, фамилия, имя, отчество (при его наличии) владельца оружия или его представителя на основе доверенности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид, модель оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калибр оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия и номер оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год выпуска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество контрольно отстрелянных пуль и гильз, маркировочные обозначения на гильзе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер акта и номенклатурного дела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение контрольно отстрелянных пуль и гильз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и основание снятия контрольно отстрелянных пуль и гильз с учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4207,51 +6176,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственной пулегильзотеки</w:t>
+              <w:t>Государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пулегильзотеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4277,1272 +6259,2503 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Начальнику</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(наименование подразделения ОВД) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(указать Ф.И.О </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес, контактные телефоны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>владельца оружия или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представителя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт контрольного отстрела</w:t>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас произвести контрольный отстрел огнестрельного нарезного оружия в количестве ________ штук</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="149"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать вид, модель, серию, номер и год выпуска оружия)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"______________ 20__год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пулегильзотеки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт контрольного отстрела </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в составе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________  (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверяет факт контрольного отстрела огнестрельного нарезного оружия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="177800"/>
+            <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="177800"/>
+                      <a:ext cx="279400" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> боевое ручное стрелковое</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="177800"/>
+            <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="177800"/>
+                      <a:ext cx="279400" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> гражданское</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="177800"/>
+            <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="177800"/>
+                      <a:ext cx="279400" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> служебное</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (нужное отметить)</w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нужное отметить)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об оружии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="735"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="713"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата отстрела оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственного органа, организации, фамилия, имя, отчество (при наличии) владельца оружия или его представителя на основе доверенности</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+Наименование государственного органа, организации, фамилия, имя, отчество (при его наличии) владельца оружия или его представителя на основе доверенности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид, модель оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Калибр оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Серия и номер оружия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество отстрелянных пуль и гильз, маркировочные обозначения на гильзе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="713" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="711" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4800" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="713" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Члены комиссии:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(фамилия, имя, отчество (при его наличии) (подпись) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(фамилия, имя, отчество (при его наличии) (подпись) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z189" w:id="166"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Владелец оружия: ____________________________________________ __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"______________ 20__год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      * В графе "Фамилия, имя, отчество (при его наличии) владельца" указываются владелец гражданского и служебного огнестрельного нарезного оружия или его представитель на основе доверенности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5576,77 +8789,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам формирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственной пулегильзотеки</w:t>
+              <w:t>Государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пулегильзотеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5672,1010 +8898,3616 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерство внутренних дел</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(наименование органа </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>внутренних дел)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
-[...84 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:bookmarkStart w:name="z196" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт об уничтожении контрольных пуль и гильз</w:t>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+        <w:t xml:space="preserve"> Запрос о предоставлении контрольно отстрелянных пуль и гильз из гражданского и служебного оружия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="712"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="691"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1264" w:type="dxa"/>
+№ ____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата уничтожения контрольных пуль и гильз</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4651" w:type="dxa"/>
+"___" _________20__г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z197" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальнику управления тылового обеспечения департамента полиции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z198" w:id="172"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По заявлению _________________________________________________________,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) физического или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="174"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             юридического лица, наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      имеющего разрешение на право хранения, хранение и ношение оружия </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z202" w:id="176"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № __________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________, от "__" ____________20______г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="178"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      выданного __________________________________________________________,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование органа внутренних дел)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      во исполнение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 24 июня 2019 года № 429 "Об утверждении Правил формирования Государственной пулегильзотеки" направить контрольно отстрелянные пули и гильзы из гражданского, служебного огнестрельного нарезного оружия для помещения в ведомственную коллекцию Государственной пулегильзотеки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственного органа, организации, фамилия, имя, отчество (при наличии) владельца оружия или его представителя на основе доверенности</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="881" w:type="dxa"/>
+№ п\п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид, модель оружия</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="689" w:type="dxa"/>
+Наименование оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Серия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Калибр оружия</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="881" w:type="dxa"/>
+Номер оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серия и номер оружия</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="690" w:type="dxa"/>
+Калибр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год выпуска</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1841" w:type="dxa"/>
+Номер, дата акта контрольного отстрела</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество пуль и гильз, маркировочные обозначения на гильзе</w:t>
-[...35 lines deleted...]
-Примечание</w:t>
+Наименование органа внутренних дел, выдавшего акт контрольного отстрела</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1264" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4651" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="689" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1841" w:type="dxa"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z206" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник подразделения по контролю за оборотом гражданского и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z207" w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      служебного оружия ______________________________________________ __________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z208" w:id="182"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник ______________________________________________________ __________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z210" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ________ 20 __ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z211" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пулегильзотеки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Утверждаю"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Начальник ________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(наименование подразделения </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органа внутренних дел)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(указать Ф.И.О (при его </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наличии), звание)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"____" ________ 20_____г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт об уничтожении контрольно отстрелянных пуль и гильз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в составе _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      провела уничтожение контрольно отстрелянных пуль и гильз на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z218" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата уничтожения контрольно отстрелянных пуль и гильз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственного органа, организации, фамилия, имя, отчество (при его наличии) владельца оружия или его представителя на основе доверенности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид, модель оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калибр оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серия и номер оружия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год выпуска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество пуль и гильз, маркировочные обозначения на гильзе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Члены комиссии:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(фамилия, имя, отчество (при его наличии) (подпись) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(фамилия, имя, отчество (при его наличии) (подпись) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________ __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
-[...44 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"______________ 20__год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7001,31 +12833,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>