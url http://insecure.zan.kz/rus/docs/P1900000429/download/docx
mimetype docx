--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9ac8de" w14:textId="b9ac8de">
+    <w:p w14:paraId="6b08f83" w14:textId="6b08f83">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -847,51 +847,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в реадкции постановления Правительства РК от 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила формирования Государственной пулегильзотеки (далее – Правила) определяют порядок организации и осуществления деятельности Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов по формированию ведомственных коллекций Государственной пулегильзотеки контрольно отстрелянных пуль и гильз из принятого на вооружение, за исключением находящегося на длительном хранении, нарезного боевого ручного стрелкового оружия (далее – боевое оружие), а также органов внутренних дел по формированию ведомственных коллекций Государственной пулегильзотеки контрольно отстрелянных пуль и гильз боевого, гражданского и служебного огнестрельного нарезного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
@@ -2444,1226 +2464,764 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Контрольный отстрел найденного ранее утраченного (похищенного) боевого, гражданского, служебного огнестрельного нарезного оружия для помещения в ведомственную коллекцию Государственной пулегильзотеки производится после проверки по массиву КПГТ МВД как контрольно отстрелянных пуль и гильз из этого оружия до его утраты (хищения), так и экспериментальных пуль и гильз, стреляных из него после его обнаружения, и принятия процессуального решения по факту его утери (хищения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z101" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Учет, хранение, замена, изъятие и уничтожение контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...150 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z102" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Ведомственные коллекции Государственной пулегильзотеки хранятся в натурном виде. Наряду с натурными ведомственными коллекциями возможно формирование электронного массива изображений контрольно отстрелянных пуль и гильз с использованием автоматизированных информационных баллистических систем (далее – АИБС) по согласованию с Министерством внутренних дел.</w:t>
+      28. Ведомственные коллекции Государственной пулегильзотеки хранятся в натурном виде. Наряду с натурными ведомственными коллекциями возможно формирование электронного массива изображений контрольно отстрелянных пуль и гильз с использованием автоматизированных цифровых баллистических систем (далее – АЦБС) по согласованию с Министерством внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведомственные коллекции Государственной пулегильзотеки Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов хранятся в уполномоченных подразделениях, определяемых первым руководителем государственного органа по месту дислокации оружия.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сотрудник подразделения по контролю за оборотом гражданского и служебного оружия после выдачи владельцу оружия разрешения на хранение, хранение и ношение огнестрельного нарезного оружия, приобретенного в организациях, осуществляющих торговлю гражданским и служебным оружием и патронов к нему, в течение трех рабочих дней направляет запрос о предоставлении контрольно отстрелянных пуль и гильз из гражданского и служебного оружия по форме согласно приложению 5 к настоящим Правилам в департамент полиции по месту хранения контрольно отстрелянных пуль и гильз для их пересылки и постановки на учет и хранения по месту регистрации владельца оружия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
-[...15 lines deleted...]
-      29. Сотрудник подразделения по контролю за оборотом гражданского и служебного оружия после выдачи владельцу оружия разрешения на хранение, хранение и ношение огнестрельного нарезного оружия, приобретенного в организациях, осуществляющих торговлю гражданским и служебным оружием и патронов к нему, в течение трех рабочих дней направляет запрос о предоставлении контрольно отстрелянных пуль и гильз из гражданского и служебного оружия по форме согласно приложению 5 к настоящим Правилам в департамент полиции по месту хранения контрольно отстрелянных пуль и гильз для их пересылки и постановки на учет и хранения по месту регистрации владельца оружия.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник уполномоченного подразделения ОВД после получения запроса в течение пяти рабочих дней направляет контрольно отстрелянные пули и гильзы в соответствующий департамент полиции для помещения в ведомственную коллекцию Государственной пулегильзотеки, о чем производит запись в журнале учета в соответствии с пунктом 37 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z105" w:id="90"/>
-[...15 lines deleted...]
-      Сотрудник уполномоченного подразделения ОВД после получения запроса в течение пяти рабочих дней направляет контрольно отстрелянные пули и гильзы в соответствующий департамент полиции для помещения в ведомственную коллекцию Государственной пулегильзотеки, о чем производит запись в журнале учета в соответствии с пунктом 37 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Учет контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки формируется путем систематизации информации о виде, модели, калибре, серии, номере, годе выпуска оружия, владельце, дате проведения контрольного отстрела и постановки контрольно отстрелянных пуль и гильз на учет, местонахождении контрольных пуль и гильз, дате и основании снятия их с учета по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
-[...15 lines deleted...]
-      30. Учет контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки формируется путем систематизации информации о виде, модели, калибре, серии, номере, годе выпуска оружия, владельце, дате проведения контрольного отстрела и постановки контрольно отстрелянных пуль и гильз на учет, местонахождении контрольных пуль и гильз, дате и основании снятия их с учета по форме согласно приложению 2 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Требования к помещениям для хранения ведомственной коллекции Государственной пулегильзотеки и обеспечения ее сохранности, а также меры безопасности при осуществлении контрольного отстрела определяются первыми руководителями Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z107" w:id="92"/>
-[...15 lines deleted...]
-      31. Требования к помещениям для хранения ведомственной коллекции Государственной пулегильзотеки и обеспечения ее сохранности, а также меры безопасности при осуществлении контрольного отстрела определяются первыми руководителями Вооруженных Сил, других войск и воинских формирований, специальных государственных и правоохранительных органов.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Помещения для хранения ведомственной коллекции Государственной пулегильзотеки должны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z108" w:id="93"/>
-[...15 lines deleted...]
-      32. Помещения для хранения ведомственной коллекции Государственной пулегильзотеки должны:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствовать требованиям законодательства Республики Казахстан по хранению оружия и патронов к нему;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z109" w:id="94"/>
-[...15 lines deleted...]
-      1) соответствовать требованиям законодательства Республики Казахстан по хранению оружия и патронов к нему;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оснащаться системой вентиляции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
-[...15 lines deleted...]
-      2) оснащаться системой вентиляции;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оборудоваться:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
-[...15 lines deleted...]
-      3) оборудоваться:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      двойными дверями (наружная – металлическая, внутренняя – решетчатая с толщиной прутка не менее 15 мм и размером ячейки не более 60 мм) с прочными запорными устройствами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z112" w:id="97"/>
-[...15 lines deleted...]
-      двойными дверями (наружная – металлическая, внутренняя – решетчатая с толщиной прутка не менее 15 мм и размером ячейки не более 60 мм) с прочными запорными устройствами;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      металлическими решетками на окнах (при расположении помещения на первом этаже или полуподвальном помещении окна дополнительно оборудуются изнутри запирающимися ставнями);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
-[...15 lines deleted...]
-      металлическими решетками на окнах (при расположении помещения на первом этаже или полуподвальном помещении окна дополнительно оборудуются изнутри запирающимися ставнями);</w:t>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      секционными шкафами или контейнерами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z114" w:id="99"/>
-[...15 lines deleted...]
-      секционными шкафами или контейнерами.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При осуществлении контрольного отстрела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
-[...15 lines deleted...]
-      33. При осуществлении контрольного отстрела:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдаются требования безопасности при эксплуатации оружия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z116" w:id="101"/>
-[...15 lines deleted...]
-      соблюдаются требования безопасности при эксплуатации оружия;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производятся заряжение и разряжение оружия только в тире либо специально оборудованных для этих целей помещениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z117" w:id="102"/>
-[...15 lines deleted...]
-      производятся заряжение и разряжение оружия только в тире либо специально оборудованных для этих целей помещениях;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перед началом работы с оружием производится его осмотр, начиная с проверки патронника ствола, на наличие в нем патрона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z118" w:id="103"/>
-[...15 lines deleted...]
-      перед началом работы с оружием производится его осмотр, начиная с проверки патронника ствола, на наличие в нем патрона.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Контрольно отстрелянные пули и гильзы хранятся в опечатываемых, запирающихся на замки металлических шкафах (ящиках).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z119" w:id="104"/>
-[...15 lines deleted...]
-      34. Контрольно отстрелянные пули и гильзы хранятся в опечатываемых, запирающихся на замки металлических шкафах (ящиках).</w:t>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Срок хранения контрольно отстрелянных пуль и гильз в ведомственной коллекции Государственной пулегильзотеки при соблюдении требований пункта 17 настоящих Правил составляет не менее пяти лет после утилизации боевого, гражданского и служебного огнестрельного нарезного оружия, из которого они стреляны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z120" w:id="105"/>
-[...15 lines deleted...]
-      35. Срок хранения контрольно отстрелянных пуль и гильз в ведомственной коллекции Государственной пулегильзотеки при соблюдении требований пункта 17 настоящих Правил составляет не менее пяти лет после утилизации боевого, гражданского и служебного огнестрельного нарезного оружия, из которого они стреляны.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Изъятие контрольно отстрелянных пуль и гильз из коллекции Государственной пулегильзотеки производится по истечении срока их хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z121" w:id="106"/>
-[...15 lines deleted...]
-      36. Изъятие контрольно отстрелянных пуль и гильз из коллекции Государственной пулегильзотеки производится по истечении срока их хранения.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. О замене контрольно отстрелянных пуль и гильз в коллекции Государственной пулегильзотеки или изъятии из нее сотрудником уполномоченного подразделения производится запись с указанием исходящего номера документа в графе "Примечание" журнала регистрации отстрела оружия и контрольно отстрелянных пуль и гильз, помещенных в ведомственную коллекцию, по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
-[...15 lines deleted...]
-      37. О замене контрольно отстрелянных пуль и гильз в коллекции Государственной пулегильзотеки или изъятии из нее сотрудником уполномоченного подразделения производится запись с указанием исходящего номера документа в графе "Примечание" журнала регистрации отстрела оружия и контрольно отстрелянных пуль и гильз, помещенных в ведомственную коллекцию, по форме согласно приложению 2 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Контрольно отстрелянные пули и гильзы, изъятые из коллекции, подлежат уничтожению (утилизации) в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
-[...15 lines deleted...]
-      38. Контрольно отстрелянные пули и гильзы, изъятые из коллекции, подлежат уничтожению (утилизации) в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для уничтожения контрольно отстрелянных пуль и гильз являются их замена пулями и гильзами, отстрелянными повторно из этого же экземпляра оружия, или изъятие контрольно отстрелянных пуль и гильз в связи с истечением срока хранения после утилизации оружия либо продажи или передачи оружия в порядке, определяемом законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z124" w:id="109"/>
-[...15 lines deleted...]
-      Основаниями для уничтожения контрольно отстрелянных пуль и гильз являются их замена пулями и гильзами, отстрелянными повторно из этого же экземпляра оружия, или изъятие контрольно отстрелянных пуль и гильз в связи с истечением срока хранения после утилизации оружия либо продажи или передачи оружия в порядке, определяемом законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Уполномоченными подразделениями обеспечивается транспортировка контрольно отстрелянных пуль и гильз, подлежащих уничтожению, на соответствующее предприятие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
-[...15 lines deleted...]
-      39. Уполномоченными подразделениями обеспечивается транспортировка контрольно отстрелянных пуль и гильз, подлежащих уничтожению, на соответствующее предприятие.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Акт об уничтожении контрольно отстрелянных пуль и гильз составляется по форме согласно приложению 6 к настоящим Правилам в одном экземпляре для боевого оружия, в двух экземплярах – для гражданского и служебного огнестрельного нарезного оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z126" w:id="111"/>
-[...15 lines deleted...]
-      40. Акт об уничтожении контрольно отстрелянных пуль и гильз составляется по форме согласно приложению 6 к настоящим Правилам в одном экземпляре для боевого оружия, в двух экземплярах – для гражданского и служебного огнестрельного нарезного оружия.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экземпляр акта об уничтожении контрольно отстрелянных пуль и гильз боевого оружия остается на хранении в уполномоченном подразделении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z127" w:id="112"/>
-[...15 lines deleted...]
-      Экземпляр акта об уничтожении контрольно отстрелянных пуль и гильз боевого оружия остается на хранении в уполномоченном подразделении.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один экземпляр акта об уничтожении контрольно отстрелянных пуль и гильз гражданского или служебного огнестрельного нарезного оружия направляется для внесения в контрольно-наблюдательное или личное дело владельца оружия не позднее трех рабочих дней со дня уничтожения контрольно отстрелянных пуль и гильз, второй экземпляр – в уполномоченное подразделение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
-[...15 lines deleted...]
-      Один экземпляр акта об уничтожении контрольно отстрелянных пуль и гильз гражданского или служебного огнестрельного нарезного оружия направляется для внесения в контрольно-наблюдательное или личное дело владельца оружия не позднее трех рабочих дней со дня уничтожения контрольно отстрелянных пуль и гильз, второй экземпляр – в уполномоченное подразделение.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Акт уничтожения контрольно отстрелянных пуль и гильз хранится пять лет в уполномоченном подразделении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z129" w:id="114"/>
-[...15 lines deleted...]
-      41. Акт уничтожения контрольно отстрелянных пуль и гильз хранится пять лет в уполномоченном подразделении.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок предоставления контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки в криминалистическую пулегильзотеку Министерства внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Порядок предоставления контрольно отстрелянных пуль и гильз ведомственных коллекций Государственной пулегильзотеки в криминалистическую пулегильзотеку Министерства внутренних дел</w:t>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. При установлении факта утраты (хищения) боевого, гражданского и служебного огнестрельного нарезного оружия в целях обеспечения розыска оружия, а также раскрытия преступлений, совершенных с его применением, лицо, осуществляющее досудебное или служебное расследование, направляет запрос в уполномоченное подразделение на отправку в течение пяти рабочих дней контрольно отстрелянных пуль и гильз, ранее отстрелянных из утраченного (похищенного) оружия, с приложением в случае формирования электронного массива в электронном виде изображений контрольно отстрелянных пуль и гильз утраченного (похищенного) оружия, экспортированных из электронного массива АЦБС для проверки по массиву КПГТ МВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:p>
-[...167 lines deleted...]
-      42. При установлении факта утраты (хищения) боевого, гражданского и служебного огнестрельного нарезного оружия в целях обеспечения розыска оружия, а также раскрытия преступлений, совершенных с его применением, лицо, осуществляющее досудебное или служебное расследование, направляет запрос в уполномоченное подразделение на отправку в течение пяти рабочих дней контрольно отстрелянных пуль и гильз, ранее отстрелянных из утраченного (похищенного) оружия, с приложением в случае формирования электронного массива в электронном виде изображений контрольно отстрелянных пуль и гильз утраченного (похищенного) оружия, экспортированных из электронного массива АИБС для проверки по массиву КПГТ МВД.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При получении информации об утрате (хищении) боевого, гражданского и служебного огнестрельного нарезного оружия, а также совершении преступления с его применением независимо от получения официального запроса от лица, осуществляющего досудебное или служебное расследование, сотрудник уполномоченного подразделения в течение пяти рабочих дней отправляет контрольно отстрелянные пули и гильзы боевого, гражданского и служебного огнестрельного нарезного оружия в КПГТ МВД.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z132" w:id="117"/>
-[...15 lines deleted...]
-      43. При получении информации об утрате (хищении) боевого, гражданского и служебного огнестрельного нарезного оружия, а также совершении преступления с его применением независимо от получения официального запроса от лица, осуществляющего досудебное или служебное расследование, сотрудник уполномоченного подразделения в течение пяти рабочих дней отправляет контрольно отстрелянные пули и гильзы боевого, гражданского и служебного огнестрельного нарезного оружия в КПГТ МВД.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае формирования электронного массива с использованием АЦБС изображение контрольно отстрелянных пуль и гильз боевого, гражданского и служебного огнестрельного нарезного оружия прилагается в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Результаты проверки по массиву КПГТ МВД сообщаются инициатору запроса в соответствии с приказом Министра внутренних дел Республики Казахстан от 21 июля 2014 года № 75дсп "Об утверждении Правил осуществления оперативно-криминалистической деятельности в органах внутренних дел" (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 9662).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:p>
-[...169 lines deleted...]
-      В случае формирования электронного массива с использованием АИБС изображение контрольно отстрелянных пуль и гильз боевого, гражданского и служебного огнестрельного нарезного оружия прилагается в электронном виде.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. В случае установления по массиву КПГТ МВД факта применения оружия при совершении уголовного правонарушения Оперативно-криминалистический департамент (далее – ОКД) МВД немедленно информирует об этом орган, осуществляющий досудебное расследование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z134" w:id="119"/>
-[...15 lines deleted...]
-      44. Результаты проверки по массиву КПГТ МВД сообщаются инициатору запроса в соответствии с приказом Министра внутренних дел Республики Казахстан от 21 июля 2014 года № 75дсп "Об утверждении Правил осуществления оперативно-криминалистической деятельности в органах внутренних дел" (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 9662).</w:t>
+    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. В случае предоставления в КПГТ МВД некачественно контрольно отстрелянных или экспериментально отстрелянных пуль и гильз ОКД МВД запрашивает оружие для экспериментального отстрела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z135" w:id="120"/>
-[...15 lines deleted...]
-      45. В случае установления по массиву КПГТ МВД факта применения оружия при совершении уголовного правонарушения Оперативно-криминалистический департамент (далее – ОКД) МВД немедленно информирует об этом орган, осуществляющий досудебное расследование.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z136" w:id="121"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3742,545 +3300,545 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пулегильзотеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выявлении дефектов (неисправностей) огнестрельного нарезного оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия в составе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z142" w:id="126"/>
+      <w:bookmarkStart w:name="z142" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z143" w:id="127"/>
+      <w:bookmarkStart w:name="z143" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составила настоящий акт о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения об оружии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:p>
-[...32 lines deleted...]
-      составила настоящий акт о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид оружия (боевое/гражданское/служебное): ____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
-[...15 lines deleted...]
-      1. Сведения об оружии</w:t>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тип, модель: ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
-[...15 lines deleted...]
-      Вид оружия (боевое/гражданское/служебное): ____________________________</w:t>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибр: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
-[...15 lines deleted...]
-      Тип, модель: ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводской (серийный) номер: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
-[...15 lines deleted...]
-      Калибр: ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделение / владелец оружия: _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
-[...15 lines deleted...]
-      Заводской (серийный) номер: __________________________________________</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выявленные дефекты (неисправности)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z150" w:id="134"/>
-[...15 lines deleted...]
-      Подразделение / владелец оружия: _____________________________________</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссией при осмотре оружия установлено следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
-[...15 lines deleted...]
-      2. Выявленные дефекты (неисправности)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
-[...15 lines deleted...]
-      Комиссией при осмотре оружия установлено следующее:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (краткое описание выявленных дефектов (неисправностей) без указания технических</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="136"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z153" w:id="137"/>
-[...9 lines deleted...]
-      ______________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>параметров, не подлежащих передаче)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заключение комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:p>
-[...32 lines deleted...]
-      ______________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании изложенного комиссия приняла решение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:p>
-[...32 lines deleted...]
-      3. Заключение комиссии</w:t>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контрольный отстрел не проводить, вернуть в уполномоченное подразделение или владельцу оружия для устранения неисправностей или его ремонта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z156" w:id="140"/>
-[...15 lines deleted...]
-      На основании изложенного комиссия приняла решение:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Подписи членов комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z157" w:id="141"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4892,90 +4450,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"______________ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5119,80 +4677,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации отстрела оружия и контрольно отстрелянных пуль, гильз, помещенных в ведомственную коллекцию __________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование подразделения (воинской части) государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -6053,70 +5611,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6481,205 +6039,205 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас произвести контрольный отстрел огнестрельного нарезного оружия в количестве ________ штук</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z170" w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать вид, модель, серию, номер и год выпуска оружия)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:p>
-[...32 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"______________ 20__год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z172" w:id="151"/>
-[...15 lines deleted...]
-      Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z173" w:id="152"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6823,148 +6381,148 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт контрольного отстрела </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в составе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________  (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z178" w:id="155"/>
-[...15 lines deleted...]
-      Комиссия в составе</w:t>
+    <w:bookmarkStart w:name="z180" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверяет факт контрольного отстрела огнестрельного нарезного оружия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z179" w:id="156"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6996,70 +6554,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> боевое ручное стрелковое</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -7091,70 +6649,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> гражданское</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -7186,150 +6744,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> служебное</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (нужное отметить)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z185" w:id="162"/>
-[...15 lines deleted...]
-      основание:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z186" w:id="163"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об оружии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z187" w:id="164"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -8621,141 +8179,141 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, отчество (при его наличии) (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z189" w:id="166"/>
+      <w:bookmarkStart w:name="z189" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Владелец оружия: ____________________________________________ __________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"______________ 20__год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * В графе "Фамилия, имя, отчество (при его наличии) владельца" указываются владелец гражданского и служебного огнестрельного нарезного оружия или его представитель на основе доверенности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9029,68 +8587,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(наименование органа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутренних дел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="170"/>
+    <w:bookmarkStart w:name="z196" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запрос о предоставлении контрольно отстрелянных пуль и гильз из гражданского и служебного оружия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9210,335 +8768,335 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" _________20__г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="171"/>
+    <w:bookmarkStart w:name="z197" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальнику управления тылового обеспечения департамента полиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z198" w:id="172"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z198" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="173"/>
+      <w:bookmarkStart w:name="z199" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По заявлению _________________________________________________________,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) физического или</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z200" w:id="174"/>
+      <w:bookmarkStart w:name="z200" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             юридического лица, наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="175"/>
+    <w:bookmarkStart w:name="z201" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       имеющего разрешение на право хранения, хранение и ношение оружия </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z202" w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z202" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № __________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="177"/>
+    <w:bookmarkStart w:name="z203" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________, от "__" ____________20______г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z204" w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выданного __________________________________________________________,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="179"/>
+    <w:bookmarkStart w:name="z205" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       во исполнение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 24 июня 2019 года № 429 "Об утверждении Правил формирования Государственной пулегильзотеки" направить контрольно отстрелянные пули и гильзы из гражданского, служебного огнестрельного нарезного оружия для помещения в ведомственную коллекцию Государственной пулегильзотеки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -10267,204 +9825,204 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="180"/>
+    <w:bookmarkStart w:name="z206" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник подразделения по контролю за оборотом гражданского и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z207" w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z207" w:id="179"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       служебного оружия ______________________________________________ __________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z208" w:id="182"/>
+      <w:bookmarkStart w:name="z208" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Начальник ______________________________________________________ __________  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z210" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ________ 20 __ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:p>
-[...32 lines deleted...]
-      М.П.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z210" w:id="184"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10764,145 +10322,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличии), звание)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" ________ 20_____г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:bookmarkStart w:name="z215" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт об уничтожении контрольно отстрелянных пуль и гильз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z216" w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в составе _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      провела уничтожение контрольно отстрелянных пуль и гильз на основании</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:p>
-[...15 lines deleted...]
-      Комиссия в составе _____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z218" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -12383,70 +11941,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:bookmarkStart w:name="z219" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__"______________ 20__год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -12459,55 +12017,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>