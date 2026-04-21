--- v0 (2025-10-03)
+++ v1 (2026-04-21)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5e3add" w14:textId="e5e3add">
+    <w:p w14:paraId="e08408c" w14:textId="e08408c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1402,654 +1403,662 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Возмещение затрат сотрудников производится по нормам, утвержденным первыми руководителями специальных государственных органов по согласованию с центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возмещение затрат сотрудников в случаях, предусмотренных подпунктами 1), 2) и 3) пункта 2 настоящих Правил, по факту состоявшегося события производится тем государственным учреждением специального государственного органа (далее – учреждение), где сотрудники состоят в штате или распоряжении.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае увольнения сотрудников со службы возмещение затрат производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам, уволенным из органов национальной безопасности Республики Казахстан, – территориальным органом по избранному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам, уволенным из Службы государственной охраны Республики Казахстан, – Службой государственной охраны Республики Казахстан, в штате которой состояли до увольнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Избранное место жительства сотрудника подтверждается приказом об его увольнении со службы либо сведениями, подтверждающими регистрацию по месту жительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оплате подлежит путь от места службы или жительства сотрудников до места проведения события и обратно на основании предъявленных проездных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      В случае увольнения сотрудников со службы, возмещение затрат производится:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случаях несвоевременного прибытия или отправления транспорта, сотрудники предъявляют документ, свидетельствующий об опоздании транспорта, который выдается перевозчиком по просьбе пассажира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для осуществления возмещения затрат сотрудники в течение тридцати рабочих дней после совершения события представляют в учреждение, указанное в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z448" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z448" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рапорт по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – для сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z449" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z449" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – для уволенных со службы сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z450" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z450" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) справку военно-врачебной комиссии (экспертизы) о полученном стационарном лечении либо медицинском обследовании (освидетельствовании) с указанием медицинских показаний для направления на стационарное лечение либо медицинское обследование (освидетельствование) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – при необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z451" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z451" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проездные документы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z452" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию удостоверения личности или паспорта гражданина Республики Казахстан, а также банковских документов, необходимых для перечисления суммы возмещения затрат, для уволенных со службы сотрудников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии доступа к соответствующим государственным информационным системам через шлюз "электронное правительство" территориальные органы самостоятельно получают сведения о регистрации по месту жительства и документе, удостоверяющем личность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z454" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) документ, указанный в пункте 5 настоящих Правил, – при необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правительства РК от 29.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае возмещения сотрудникам органов национальной безопасности Республики Казахстан затрат при увольнении со службы, территориальный орган по избранному сотрудниками месту жительства запрашивает у учреждения по месту прохождения службы сотрудников выписку из приказа об их увольнении со службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Возмещение затрат осуществляется при представлении документов, определенных пунктом 6 настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z452" w:id="31"/>
-[...15 lines deleted...]
-      5) копии документа, удостоверяющего личность, а также банковских документов, необходимых для перечисления суммы возмещения затрат, для уволенных со службы сотрудников.</w:t>
+    <w:bookmarkStart w:name="z455" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при наличии средств в индивидуальных планах финансирования по обязательствам и платежам – одновременно с выплатой денежного довольствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z453" w:id="32"/>
-[...15 lines deleted...]
-      Сведения документа, удостоверяющего личность, могут быть получены из соответствующих государственных информационных систем через шлюз "электронное правительство"; </w:t>
+    <w:bookmarkStart w:name="z456" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отсутствии средств в индивидуальных планах финансирования по обязательствам и платежам – после внесения соответствующих изменений в индивидуальные планы финансирования по обязательствам и платежам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z454" w:id="33"/>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2506,88 +2515,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z49" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас возместить мне затраты за проезд ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3476,88 +3485,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z70" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас возместить мне затраты за проезд___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4164,88 +4173,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дана _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4673,125 +4682,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 февраля 2019 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 49 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="44"/>
+    <w:bookmarkStart w:name="z104" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила возмещения затрат сотрудников специальных государственных органов (кроме курсантов, слушателей) за перевозку собственного имущества при перемещении по службе и увольнении со службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции постановления Правительства РК от 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="45"/>
+    <w:bookmarkStart w:name="z105" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z106" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z106" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила возмещения затрат сотрудников специальных государственных органов (кроме курсантов, слушателей) за перевозку собственного имущества при перемещении по службе и увольнении со службы (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4806,51 +4815,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36-1 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" (далее – Закон) и определяют порядок возмещения затрат сотрудников специальных государственных органов (кроме курсантов, слушателей) (далее – сотрудники) за перевозку собственного имущества (далее – затраты) при перемещении по службе и увольнении со службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4869,714 +4878,964 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="47"/>
+    <w:bookmarkStart w:name="z107" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок возмещения затрат сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z108" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. При перемещении сотрудников по службе, а также их увольнении со службы им возмещаются затраты за перевозку собственного имущества от прежнего места службы (жительства) до нового места службы (жительства) в размере одного месячного расчетного показателя на каждые двадцать километров автомобильной дороги, кроме случаев, предусмотренных подпунктами 6), 12-1) и 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 49 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 29.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Возмещение затрат сотрудников при перемещении по службе производится государственным учреждением специального государственного органа (далее – учреждение), в которое прибыли сотрудники для дальнейшего прохождения службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае увольнения сотрудников со службы возмещение затрат производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам, уволенным из органов национальной безопасности Республики Казахстан, – территориальным органом по избранному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам, уволенным из Службы государственной охраны Республики Казахстан, – Службой государственной охраны Республики Казахстан, в штате которой состояли до увольнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Избранное место жительства сотрудника подтверждается приказом об его увольнении со службы либо сведениями, подтверждающими регистрацию по месту жительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для возмещения затрат уполномоченному руководителю в течение тридцати рабочих дней с момента издания приказа о перемещении либо увольнении со службы подается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z497" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сотрудником – рапорт по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z498" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) сотрудником, уволенным со службы, – заявление по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением копии удостоверения личности или паспорта гражданина Республики Казахстан, а также банковских документов, необходимых для перечисления суммы возмещения затрат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии доступа к соответствующим государственным информационным системам через шлюз "электронное правительство" территориальные органы самостоятельно получают сведения о регистрации по месту жительства и документе, удостоверяющем личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z499" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приказ о возмещении затрат за перевозку собственного имущества по территории Республики Казахстан с указанием маршрута перевозки имущества и его расстояния, размера выплаты издается:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z500" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченным руководителем – сотруднику, прибывшему для дальнейшего прохождения службы, по месту прохождения службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z501" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченным руководителем территориального органа – сотруднику, уволенному со службы, по избранному месту жительства уволенного сотрудника на основании выписки из приказа о его увольнении со службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z502" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченным руководителем Службы государственной охраны Республики Казахстан – сотруднику, уволенному из Службы государственной охраны Республики Казахстан, в штате которой он состоял до увольнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 29.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 138</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      сотрудникам, уволенным из Службы государственной охраны Республики Казахстан, – Службой государственной охраны Республики Казахстан, в штате которой состояли до увольнения.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен постановлением Правительства РК от 05.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае возмещения сотрудникам органов национальной безопасности Республики Казахстан затрат при увольнении их со службы, территориальный орган по избранному сотрудниками месту жительства запрашивает у учреждения по месту прохождения службы сотрудников выписку из приказа об их увольнении со службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z134" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Возмещение затрат осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z440" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при наличии бюджетных средств в индивидуальных планах финансирования по обязательствам и платежам – одновременно с выплатой денежного довольствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z441" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отсутствии бюджетных средств в индивидуальных планах финансирования по обязательствам и платежам – после внесения соответствующих изменений в индивидуальные планы финансирования по обязательствам и платежам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z503" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Размер выплаты на каждые 20 километров автомобильной дороги в размере одного месячного расчетного показателя рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2413000" cy="889000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2413000" cy="889000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где: L – протяженность автомобильной дороги от пункта убытия до пункта назначения в километрах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 км – постоянная величина;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 МРП – размер месячного расчетного показателя, утвержденного на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат деления протяженности автомобильной дороги от пункта убытия до пункта назначения в километрах на 20 километров без округления умножается на 1 МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На полученную сумму применяется арифметический метод округления суммы до одного тенге (до 50 тиынов округляется в меньшую сторону; 50 тиын и выше округляется в большую сторону).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным постановлением Правительства РК от 24.10.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 799</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 6-1 в соответствии с постановлением Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...412 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правительства РК от 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6027,88 +6286,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должностному лицу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющему возмещение затрат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z466" w:id="65"/>
+    <w:bookmarkStart w:name="z466" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z467" w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z467" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу возместить мне затраты за</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6173,101 +6432,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        (число) (месяц) (год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z468" w:id="67"/>
+      <w:bookmarkStart w:name="z468" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник ___________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           (подразделение, звание) (подпись) (фамилия, имя, отчество (при наличии в документе)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="68"/>
+    <w:bookmarkStart w:name="z469" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6772,296 +7031,296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявителя), проживающего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="69"/>
+    <w:bookmarkStart w:name="z472" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z473" w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z473" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу возместить мне затраты за  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                       (указываются вид события, маршрут перевозки и расстояние)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="71"/>
+    <w:bookmarkStart w:name="z474" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причитающуюся сумму прошу перечислить: _____________________ филиал № ______________________________ банка ______________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z475" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z475" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицевой или карт-счет ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z476" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z476" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН получателя _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z477" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z477" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ___________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z478" w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z478" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель _______ ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                (дата)     (подпись) (фамилия, имя, отчество (при наличии в документе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z479" w:id="76"/>
+      <w:bookmarkStart w:name="z479" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник ___________ _______ ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подразделение, звание) (подпись) (фамилия, имя, отчество (при наличии в документе)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="77"/>
+    <w:bookmarkStart w:name="z480" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7172,68 +7431,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 февраля 2019 года № 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="78"/>
+    <w:bookmarkStart w:name="z197" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила возмещения затрат курсантов, слушателей военных, специальных учебных заведений за проезд на транспорте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции постановления Правительства РК от 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7266,108 +7525,108 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции постановления Правительства РК от 28.02.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z395" w:id="79"/>
+    <w:bookmarkStart w:name="z395" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z396" w:id="80"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z396" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила возмещения затрат курсантов, слушателей военных, специальных учебных заведений за проезд на транспорте (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 77 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" (далее – Закон) и определяют порядок возмещения затрат курсантов, слушателей военных, специальных учебных заведений (далее – курсанты, слушатели) за проезд на транспорте (далее – затраты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7386,109 +7645,109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="81"/>
+    <w:bookmarkStart w:name="z397" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок возмещения затрат курсантов, слушателей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z398" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z398" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Курсантам, слушателям возмещаются затраты по нормам, утвержденным первыми руководителями специальных государственных органов по согласованию с центральным уполномоченным органом по бюджетному планированию, за проезд (от пункта отправления до пункта назначения и обратно):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z399" w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z399" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на железнодорожном, воздушном, водном и автомобильном транспорте по территории Республики Казахстан при следовании на стационарное лечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z400" w:id="84"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z400" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) на железнодорожном, водном и автомобильном транспорте по территории Республики Казахстан при увольнении со службы в специальных государственных органах, кроме случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7523,71 +7782,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 49 Закона, а также следовании в отпуск и на стажировку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z401" w:id="85"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z401" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Курсантам, слушателям, обучающимся в организациях образования иностранного государства, возмещаются затраты за проезд (от пункта отправления до пункта назначения и обратно) на воздушном, железнодорожном, водном и автомобильном транспорте при направлении на обучение, следовании на стажировку, в каникулярный отпуск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7606,70 +7865,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="86"/>
+    <w:bookmarkStart w:name="z402" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Возмещение затрат курсантам, слушателям, обучающимся в военных, специальных учебных заведениях и организациях образования иностранных государств, осуществляется государственным учреждением специального государственного органа (далее – учреждение), где курсанты, слушатели состоят в штате или распоряжении, а в случае увольнения курсанта, слушателя – территориальным органом специального государственного органа (далее – территориальный орган) по избранному им месту жительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7688,492 +7947,510 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="87"/>
+    <w:bookmarkStart w:name="z403" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оплате подлежит путь от пункта отправления курсантов, слушателей до пункта назначения и обратно на основании предъявленных проездных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z404" w:id="88"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z404" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случаях несвоевременного прибытия и (или) отправления транспорта, курсанты, слушатели предъявляют документ, свидетельствующий об опоздании транспорта, который выдает перевозчик по просьбе пассажира.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z405" w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z405" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для осуществления возмещения затрат в течение тридцати рабочих дней в учреждение или территориальный орган, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, представляются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z481" w:id="90"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z481" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рапорт по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – для курсантов, слушателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z482" w:id="91"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z482" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – для уволенных со службы курсантов, слушателей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z483" w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z483" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проездные документы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z485" w:id="94"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z484" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копию удостоверения личности или паспорта гражданина Республики Казахстан, а также банковских документов, необходимых для перечисления суммы возмещения затрат, – для уволенных со службы курсантов, слушателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сведения документа, удостоверяющего личность, могут быть получены из соответствующих государственных информационных систем через шлюз "электронное правительство"; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="95"/>
+      При наличии доступа к соответствующим государственным информационным системам через шлюз "электронное правительство" территориальные органы самостоятельно получают сведения о регистрации по месту жительства и документе, удостоверяющем личность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) справка врачебно-консультативной комиссии о полученном стационарном лечении либо медицинском обследовании (освидетельствовании) с указанием медицинских показаний для направления на стационарное лечение либо медицинское обследование (освидетельствование) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – при необходимости; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z487" w:id="96"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z487" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) документ, указанный в пункте 5 настоящих Правил, – при необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z488" w:id="97"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z488" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нотариально удостоверенная доверенность в случае подачи документов через представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции постановления Правительства РК от 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="98"/>
+    <w:bookmarkStart w:name="z413" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае возмещения затрат при увольнении курсантов, слушателей органов национальной безопасности Республики Казахстан со службы, территориальный орган по избранному курсантами, слушателями месту жительства запрашивает у учреждения по месту прохождения службы курсантов, слушателей выписку из приказа об их увольнении со службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z414" w:id="99"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z414" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Возмещение затрат осуществляется при представлении документов, определенных пунктом 6 настоящих Правил:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z415" w:id="100"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z415" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при наличии средств в индивидуальных планах финансирования по обязательствам и платежам – одновременно с выплатой денежного довольствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z416" w:id="101"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z416" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при отсутствии средств в индивидуальных планах финансирования по обязательствам и платежам – после внесения соответствующих изменений в индивидуальные планы финансирования по обязательствам и платежам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8529,88 +8806,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="102"/>
+    <w:bookmarkStart w:name="z420" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z421" w:id="103"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z421" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас возместить мне затраты за проезд ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9323,88 +9600,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z425" w:id="104"/>
+    <w:bookmarkStart w:name="z425" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z426" w:id="105"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z426" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас возместить мне затраты за проезд ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9922,88 +10199,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 3 - в редакции постановления Правительства РК от 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="106"/>
+    <w:bookmarkStart w:name="z429" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z430" w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z430" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дана __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (звание, фамилия, имя, отчество (при наличии в документе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10541,126 +10818,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="108"/>
+    <w:bookmarkStart w:name="z303" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила возмещения затрат членов семей сотрудников специальных государственных органов (кроме курсантов, слушателей), постоянно совместно проживающих с ними, за проезд на транспорте по территории Республики Казахстан при перемещении сотрудника специального государственного органа, а также при увольнении сотрудника специального государственного органа со службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z304" w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z304" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z305" w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z305" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила возмещения затрат членов семей сотрудников специальных государственных органов (кроме курсантов, слушателей), постоянно совместно проживающих с ними, за проезд на транспорте по территории Республики Казахстан при перемещении сотрудника специального государственного органа, а также при увольнении сотрудника специального государственного органа со службы (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 78 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" (далее – Закон) и определяют порядок возмещения затрат членов семей сотрудников специальных государственных органов (кроме курсантов, слушателей) (далее – сотрудники), постоянно совместно проживающих с ними (далее – члены семей), за проезд на транспорте по территории Республики Казахстан (далее – затраты) при перемещении сотрудника, а также при увольнении сотрудника со службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10679,128 +10956,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="111"/>
+    <w:bookmarkStart w:name="z306" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок возмещения затрат членов семей сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z307" w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z307" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Возмещение затрат членов семей сотрудников производится при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z308" w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z308" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) перемещении сотрудника по службе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z309" w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z309" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) увольнении сотрудника со службы, кроме случаев, предусмотренных подпунктами 6), 12-1) и 13) пункта 1 статьи 49 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10819,590 +11096,638 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="115"/>
+    <w:bookmarkStart w:name="z310" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Возмещение затрат членов семей сотрудников осуществляется по нормам, утвержденным первыми руководителями специальных государственных органов по согласованию с центральным уполномоченным органом по бюджетному планированию, по факту состоявшегося события и производится тем государственным учреждением специального государственного органа (далее – учреждение), где сотрудники состоят в штате или распоряжении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z311" w:id="116"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При перемещении сотрудников по службе возмещение затрат членов их семей осуществляется учреждением, в которое сотрудники прибыли для дальнейшего прохождения службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае увольнения сотрудников со службы возмещение затрат их членов семей производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при увольнении из органов национальной безопасности Республики Казахстан – территориальным органом по избранному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при увольнении из Службы государственной охраны Республики Казахстан – Службой государственной охраны Республики Казахстан, в штате которой состояли до увольнения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При перемещении сотрудников по службе возмещение затрат членов их семей осуществляется учреждением, в которое сотрудники прибыли для дальнейшего прохождения службы. </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+      Избранное место жительства сотрудника подтверждается приказом об его увольнении со службы либо сведениями, подтверждающими регистрацию по месту жительства. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным постановлением Правительства РК от 24.10.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 799</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="120"/>
+    <w:bookmarkStart w:name="z316" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Оплате подлежит путь от места службы или жительства сотрудников до места проведения события и обратно на основании предъявленных проездных документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z317" w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z317" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для осуществления возмещения затрат сотрудники в течение тридцати рабочих дней после совершения события представляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z489" w:id="122"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z489" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рапорт по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – для перемещаемых по службе сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z490" w:id="123"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z490" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам – для уволенных со службы сотрудников; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z491" w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z491" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проездные документы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z492" w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z492" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) справку кадрового подразделения учреждения о составе семей сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z493" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию удостоверения личности или паспорта гражданина Республики Казахстан, а также банковских документов, необходимых для перечисления суммы возмещения затрат, – для уволенных со службы сотрудников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии доступа к соответствующим государственным информационным системам через шлюз "электронное правительство" территориальные органы самостоятельно получают сведения о регистрации по месту жительства и документе, удостоверяющем личность. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="128"/>
+    <w:bookmarkStart w:name="z323" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае возмещения затрат членов семей сотрудников органов национальной безопасности Республики Казахстан при увольнении со службы сотрудников, территориальный орган по избранному сотрудником месту жительства запрашивает у учреждения по месту прохождения службы сотрудников выписку из приказа об их увольнении со службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z495" w:id="130"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z324" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Возмещение затрат осуществляется при представлении документов, определенных пунктом 5 настоящих Правил, и подтверждении регистрации нового места жительства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z495" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при наличии средств в индивидуальных планах финансирования по обязательствам и платежам – одновременно с выплатой денежного довольствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z496" w:id="131"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z496" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при отсутствии средств в индивидуальных планах финансирования по обязательствам и платежам – после внесения соответствующих изменений в индивидуальные планы финансирования по обязательствам и платежам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции постановления Правительства РК от 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11950,88 +12275,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="132"/>
+    <w:bookmarkStart w:name="z344" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z345" w:id="133"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z345" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас возместить мне затраты членов семьи за проезд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12886,88 +13211,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="134"/>
+    <w:bookmarkStart w:name="z378" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на возмещение затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z379" w:id="135"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z379" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас возместить мне затраты членов семьи за проезд __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13393,55 +13718,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13763,35 +14088,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>