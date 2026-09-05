--- v1 (2026-04-21)
+++ v2 (2026-09-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e08408c" w14:textId="e08408c">
+    <w:p w14:paraId="ac371a5" w14:textId="ac371a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5739,99 +5739,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат деления протяженности автомобильной дороги от пункта убытия до пункта назначения в километрах на 20 километров без округления умножается на 1 МРП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На полученную сумму применяется арифметический метод округления суммы до одного тенге (до 50 тиынов округляется в меньшую сторону; 50 тиын и выше округляется в большую сторону).</w:t>
+      На полученную сумму применяется арифметический метод округления суммы до одного теңге (до 50 тиынов округляется в меньшую сторону; 50 тиын и выше округляется в большую сторону).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 6-1 в соответствии с постановлением Правительства РК от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правительства РК от 05.08.2022 </w:t>
       </w:r>
@@ -13718,55 +13738,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14092,31 +14112,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>