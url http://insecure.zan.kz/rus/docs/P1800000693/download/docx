--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="573d516" w14:textId="573d516">
+    <w:p w14:paraId="253243d" w14:textId="253243d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -834,332 +834,330 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Специальная экономическая зона "TURAN" (далее – СЭЗ) расположена в пределах территориальной границы Туркестанской области в границах согласно прилагаемому плану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Территория СЭЗ составляет 4414,39 гектара и является неотъемлемой частью территории Республики Казахстан. В состав территории СЭЗ входит 9 субзон: исторический центр площадью 494,75 гектара, административный деловой центр площадью 1578,64 гектара, промышленные зоны площадью 365 гектаров, 35 гектаров, 290 гектаров, 50 гектаров и 584 гектара, аэропорт площадью 967 гектаров и Международный центр промышленной кооперации "Центральная Азия" площадью 50 гектаров.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      Территория СЭЗ составляет 3603,3 гектара и является неотъемлемой частью территории Республики Казахстан. В состав территории СЭЗ входит 10 субзон: исторический центр площадью 21,4 гектара, административный деловой центр площадью 1164,6 гектара, промышленные зоны площадью 365 гектаров, 35 гектаров, 290 гектаров, 50 гектаров, 584 гектара и 76,3 гектара, аэропорт площадью 967 гектаров и Международный центр промышленной кооперации "Центральная Азия" площадью 50 гектаров.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правительства РК от 28.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 693</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. СЭЗ создается в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z55" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z55" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ускоренного развития города Туркестана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z56" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z56" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) повышения туристского потенциала города Туркестана и дальнейшего становления как духовной столицы Тюркского мира и развития высокоэффективной, конкурентоспособной туристской инфраструктуры, способной обеспечить и удовлетворить потребности прибывающих казахстанских и зарубежных туристов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z57" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z57" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создания единой информационной базы для обслуживания туристов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z58" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z58" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) укрепления взаимного доверия и дружеских отношений между участниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z59" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z59" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создания благоприятных условий для торговли и инвестиций, дальнейшего упрощения таможенных и транзитных процедур в целях постепенного осуществления свободного передвижения товаров, капиталов, услуг и технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z60" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) привлечения иностранных инвестиций, развития экспортоориентированных и импортозамещающих отраслей промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z61" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z61" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) импорта передовых технологий, заимствования управленческого опыта зарубежных партнеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z62" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z62" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) создания дополнительных рабочих мест для граждан Казахстана, повышения качества персонала и в целом общего уровня управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z63" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z63" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) развития транспортно-логистических возможностей государств-членов Организации тюркских государств, в том числе по каспийскому направлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1178,70 +1176,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Перечень приоритетных видов деятельности СЭЗ, соответствующих целям ее создания, а также порядок включения приоритетных видов деятельности в указанный перечень определяются уполномоченным государственным органом, осуществляющим государственное регулирование в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон, по согласованию с уполномоченным органом по государственному планированию и уполномоченным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и других обязательных платежей в бюджет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1260,51 +1258,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Деятельность СЭЗ регулируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1319,71 +1317,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О специальных экономических и индустриальных зонах" и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если международным договором, ратифицированным Республикой Казахстан, установлены иные правила, чем те, которые содержатся в законодательстве о специальных экономических зонах, то применяются правила международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1402,70 +1400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="20"/>
+    <w:bookmarkStart w:name="z67" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Для строительства объектов, установки линий электропередачи и размещения других сооружений, которые являются препятствиями на приаэродромной территории и местности в пределах воздушных трасс; для проведения работ, вследствие которых в воздушном пространстве производятся радиоволновое, видимое, акустическое и иные виды излучения; для размещения объектов, создающих условия для массового скопления птиц или ухудшающих полетную видимость, а также любой другой деятельности, не связанной непосредственно с использованием воздушного пространства, но влияющей на безопасность полетов, оборудования воздушных судов и находящихся на них людей, на территории СЭЗ необходимо получение соответствующего разрешения, предусмотренного Законом Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1484,128 +1482,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. На территории СЭЗ устанавливается специальный правовой режим.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Управление СЭЗ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление СЭЗ осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Республики Казахстан "О специальных экономических и индустриальных зонах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1624,282 +1622,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Налогообложение на территории СЭЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Налогообложение на территории СЭЗ регулируется налоговым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> законодательством </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Таможенное регулирование</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Таможенное регулирование на территории СЭЗ осуществляется в соответствии с положениями таможенного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Евразийского экономического союза и Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Порядок пребывания иностранных граждан на территории СЭЗ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На территории СЭЗ действует порядок въезда, выезда, транзита и пребывания иностранных граждан и лиц без гражданства, а также их транспортных средств, установленный законодательством Республики Казахстан и международными соглашениями, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Условия, установленные в настоящем Положении, могут изменяться постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. СЭЗ упраздняется по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О специальных экономических и индустриальных зонах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1918,90 +1916,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Управление СЭЗ осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О специальных экономических и индустриальных зонах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2020,190 +2018,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При упразднении СЭЗ в связи с истечением срока, на который она создавалась, акимат Туркестанской области:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) не позднее чем за три месяца до истечения указанного срока публикует в средствах массовой информации объявление о предстоящем упразднении СЭЗ, порядке и сроках приема заявлений и претензий, связанных с ее упразднением; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечивает разъяснение юридическим и физическим лицам, осуществляющим деятельность на территории СЭЗ, порядка переоформления находящихся на ее территории товаров под иную таможенную процедуру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в месячный срок после упразднения СЭЗ представляет Президенту и Правительству Республики Казахстан отчет о результатах деятельности СЭЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При досрочном упразднении СЭЗ постановлением Правительства Республики Казахстан процедура должна быть завершена не позднее чем в шестимесячный срок с соблюдением процедур, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Деятельность СЭЗ, не урегулированная настоящим Положением, осуществляется в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2282,260 +2280,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической зоне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> "TURAN"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План границ специальной экономической зоны "TURAN"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления Правительства РК от 28.08.2025 </w:t>
+      Сноска. Приложение - в редакции постановления Правительства РК от 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 693</w:t>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5511800"/>
+            <wp:extent cx="7810500" cy="5651500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5511800"/>
+                      <a:ext cx="7810500" cy="5651500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Общая площадь 9-ти субзон, S = 4414,39 га</w:t>
-[...50 lines deleted...]
-</w:t>
+      Общая площадь 10-ти субзон, S = 3603,3 га</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2584,126 +2530,126 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждены</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> постановлением Правительства</w:t>
+              <w:t>постановлением Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2018 года № 693</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые индикаторы функционирования специальной экономической зоны "TURAN"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Целевые индикаторы - в редакции постановления Правительства РК от 28.08.2025 </w:t>
+      Сноска. Целевые индикаторы - в редакции постановления Правительства РК от 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 693</w:t>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2720,609 +2666,577 @@
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-№ п/п</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Цели, задачи и показатели (наименования)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Цели, задачи и показатели (наименования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Единица измерения*</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Единица измерения*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Базовый период (2024)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Базовый период (2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Достижение к 2028 году</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Достижение к 2028 году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Достижение к 2033 году</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Достижение к 2033 году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Достижение к 2038 году</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Достижение к 2038 году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Достижение к 2043 году</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Достижение к 2043 году</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-3</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-4</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-6</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-7</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-8</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-9</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3427,195 +3341,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-525,6</w:t>
+526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 380</w:t>
+1 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 449</w:t>
+1 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 522</w:t>
+1 544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 598</w:t>
+1 621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3720,195 +3634,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-394,4</w:t>
+394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-502</w:t>
+522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-527</w:t>
+548</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-553</w:t>
+575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-581</w:t>
+604</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4013,51 +3927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131,2</w:t>
+131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4491,673 +4405,673 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Количество участников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+компаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество участников</w:t>
+Количество лиц, осуществляющих вспомогательный вид деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-компаний</w:t>
+человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183</w:t>
-[...107 lines deleted...]
-212</w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество лиц, осуществляющих вспомогательный вид деятельности</w:t>
+Количество рабочих мест, создаваемых на территории СЭЗ (с нарастающим)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5185,854 +5099,509 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+1 978</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
+7 313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
+9 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+13 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
+18 925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество рабочих мест, создаваемых на территории СЭЗ (с нарастающим)</w:t>
+Доля местного содержания в общем объеме производства на территории СЭЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-человек</w:t>
+%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 978</w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 033</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 300</w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 000</w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 200</w:t>
-[...292 lines deleted...]
-65</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - показатели индикаторов приведены с нарастающим итогом.</w:t>
-      </w:r>
-[...49 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6040,55 +5609,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>