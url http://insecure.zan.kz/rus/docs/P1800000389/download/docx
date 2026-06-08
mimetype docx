--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be00c04" w14:textId="be00c04">
+    <w:p w14:paraId="aa8be3c" w14:textId="aa8be3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении перечня стратегических участков недр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 28 июня 2018 года № 389.</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 28 июня 2018 года № 389. Утратило силу постановлением Правительства Республики Казахстан от 17 апреля 2026 года № 283.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РR от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 283</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -248,137 +326,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -539,191 +636,196 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень стратегических участков недр </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2814"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z11" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
-[...3 lines deleted...]
-            <w:tcW w:w="448" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Полезное ископаемое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование участка недр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -759,23415 +861,24131 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z13" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z14" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агашское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53019’0’’ в.д. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z15" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акдала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45031’0’’ в.д.  68040’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z16" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккан-Бурлук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52038’17’’ в.д. 67051’33’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z17" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бала-Саускандыкское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44030’0’’ в.д.  67024’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z18" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Буденовское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44045’0’’ в.д. 67041’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бурлукское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53012’58’’ в.д. 6803’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Викторовское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52051’49’’ в.д. 67017’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z21" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Восток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52025’36’’ в.д. 68013’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z22" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Восточно-Тастыкольское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 5302’0’’ в.д. 71010’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z23" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глубинное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53021’0’’ в.д. 71028’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гранитное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карагандинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47045’0’’ в.д. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грачевское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 54018’25’’ в.д. 6800’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45051’0’’ в.д. 68059’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жусандалинское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбылская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44034’0’’ в.д. 77028’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заозерное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 5308’0’’ в.д. 71013’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заречное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 42034’0’’ в.д. 67035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Звездное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52025’36’’ в.д. 68013’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z31" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инкай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45020’0’’ в.д. 67045’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ирколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43058’0’’ в.д. 66015’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камышевое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52023’28’’ в.д. 66058’14’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z34" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канжуган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44015’0’’ в.д. 68050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z35" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коксорское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53013’0’’ в.д. 71013’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кольжатское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43035’0’’ в.д. 80030’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копалысай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбылская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43049’0’’ в.д. 7500’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Косачиное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53011’45’’ в.д. 67055’17’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куланское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбылская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44054’48 в.д. 73049’32’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылколь</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Чаян, Лунное)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43015’0’’ в.д. 68045’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылтас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбылская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44027’0’’ в.д. 73050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маныбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52030’0’’ в.д. 72000’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меловое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43037’52’’ в.д. 51049’46’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Моинкум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44015’0’’ в.д. 68057’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мынкудук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45035’0’’ в.д. 6800’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нижнее-Илийское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45018’0’’ в.д. 7500’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ойкарагай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43012’0’’ в.д. 80038’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z48" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северный Карамурун</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 4406’0’’ в.д. 66050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северный Харасан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43051’0’’ в.д. 66049’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Семизбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52055’5’’ в.д. 72052’10’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z51" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Славянское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53023’0’’ в.д. 6206’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сулушокынское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43054’0’’ в.д. 78052’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тайбогор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43016’23’’ в.д. 52012’31’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z54" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карагандинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47030’0’’ в.д. 71037’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z55" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тасмурын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43025’0’’ в.д. 51043’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тастыколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 5302’0’’ в.д. 7109’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z57" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Томак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43056’0’’ в.д. 51038’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z58" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уванас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45020’0’’ в.д. 6900’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z59" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улькен-Акжал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Восточно-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 49045’0’’ в.д. 79040’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Февральское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53010’25’’ в.д. 67059’15’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чаглинское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53025’0’’ в.д. 69012’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z62" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шатское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 5300’0’’ в.д. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z63" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шатское 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 53015’0’’ в.д. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z64" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шокпак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северо-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52025’0’’ в.д. 66055’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z65" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолак-Эспе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45014’0’’ в.д. 68019’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z66" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шорлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карагандинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46056’0’’ в.д. 69059’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z67" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Южное Заречное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туркестанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 42026’0’’ в.д. 67032’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z68" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Южно-Маныбайское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акмолинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 52027’0’’ в.д. 71058’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z69" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Южный Карамурун</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43053’0’’ в.д. 66047’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z70" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алибекмола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48030’27’’ в.д. 57041’5’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z71" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кожасай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48012’0’’ в.д. 57012’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z72" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жанажол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48018’59’’ в.д. 57022’59’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z73" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенкияк (надсолевой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48033’0’’ в.д. 5709’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенкияк (подсолевой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48033’0’’ в.д. 57013’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Северная Трува</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47054’0’’ в.д. 57028’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тенгизское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 4602’56’’ в.д. 53024’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z77" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Королевское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46012’0’’ в.д. 53033’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z78" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47042’0’’ в.д. 54010’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z79" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С. Нуржанов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45052’0’’ в.д. 53016’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z80" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кашаган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46028’47’’ в.д. 52012’41’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z81" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каламкас-море</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45043’0’’ в.д. 5104’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z82" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карачаганак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Западно-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 51018’59’’ в.д. 53017’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z83" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хазар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45033’52’’ в.д. 50036’44’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каракудук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44050’16’’ в.д. 53057’39’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бузачи Северные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45010’0’’ в.д. 51043’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z86" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каражанбас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 4508’0’’ в.д. 51023’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z87" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каламкас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45022’0’’ в.д. 51058’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карамандыбас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43030’7’’ в.д. 52036’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z89" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дунга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 4403’57’’ в.д. 5100’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z90" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетыбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43032’0’’ в.д. 5209’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z91" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Узень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43026’0’’ в.д. 52055’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z92" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кумколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карагандинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46029’0’’ в.д. 65037’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z93" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акшабулак Центральный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45057’0’’ в.д. 65043’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z94" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нефть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коныс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кызылординская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45052’58’’ в.д. 6507’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z95" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Урихтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48024’0’’ в.д. 57019’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z96" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жанажол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актюбинская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 48018’59’’ в.д. 57022’59’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z97" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имашевское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46042’0’’ в.д. 48035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z98" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прорва Западная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45052’23’’ в.д. 5306’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z99" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46013’40’’ в.д. 52048’34’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z100" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Амангельды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбылская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44019’0’’ в.д. 7104’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z101" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карачаганак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Западно-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 51018’59’’ в.д. 53017’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z102" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чинаревское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Западно-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 51038’59’’ в.д. 52020’57’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z103" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рожковское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Западно-Казахстанская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 51015’14’’ в.д. 5107’20’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z104" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каламкас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45022’0’’ в.д. 51058’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z105" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шагырлы-Шомышты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45051’0’’ в.д. 5607’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z106" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетыбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43032’0’’ в.д. 5209’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z107" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43018’0’’ в.д. 52050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z108" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III-P-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45026’00’’ в.д. 50058’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z109" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III-P-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45042’00’’ в.д. 50051’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z110" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Махамбет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46021’00’’ в.д. 50037’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z111" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45052’00’’ в.д. 51014’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z112" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сатпаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45056’00’’ в.д. 50046’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z113" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46005’00’’ в.д. 50015’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z114" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каламкас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45022’00’’ в.д. 51058’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z115" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жемчужина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45033’42’’ в.д. 50045’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z116" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кашаган, Кайран, Актота, Каламкас-море</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кашаган</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46028’47’’ в.д. 52012’41’’,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кайран</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46024’32’’ в.д. 52053’00’’,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Актота</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46013’40’’ в.д. 52048’34’’,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каламкас-море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45043’00’’ в.д. 51004’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z117" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бобек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46000’00’’ в.д. 51045’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z118" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исатай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45041’00 в.д. 52000’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z119" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мертвый Култук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45020’00’’ в.д. 53020’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z120" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каратурун Морской</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45023’38’’ в.д. 52010’53’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z121" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каратурун Восточный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45021’43’’ в.д. 52020’33’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z122" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дархан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44059’00’’ в.д. 50043’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z123" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Женис</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 41059’00’’ в.д. 51054’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z124" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шагала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45047’0’’ в.д. 52042’10’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z125" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок – Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 42055’23’’ в.д. 51007’17’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z126" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ракушечное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43000’00’’ в.д. 51057’30’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z127" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дунга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44003’57’’ в.д. 51000’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z128" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXV-9-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-A (ч), B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), D (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 E, F (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXVI-9-C (ч), 10-A (ч), B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44009’00’’ в.д. 51004’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z129" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арман</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45025’00’’ в.д. 51045’21’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z130" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXX-13-F (ч), 14-D (ч), E, F; XXXI-13-C (ч), 14-A (ч), B, C (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская и Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45040’00’’ в.д. 53010’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z131" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курмангазы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45025’00’’ в.д. 50000’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z132" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Блок Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43003’14’’ в.д. 53008’24’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z133" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVIII-14-B (ч), C (ч), D (ч), E, F, 15 D (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXIX-14-B (ч), C (ч), D (ч), F, 15-A (ч) B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 D, E (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХХХ-14-А (ч), В, С, 15-А (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская и Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45053’05’’ в.д. 53034’33’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z134" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Морское, включая блок Огайское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45059’55’’ в.д. 53009’42’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z135" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Западная Прорва</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 45052’23’’ в.д. 53006’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z136" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пустынное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46029’32’’ в.д. 53010’54’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z137" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прибрежное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46015’36’’ в.д. 53011’59’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z138" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Терень-Узюк Западный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46032’55’’ в.д. 53014’44’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z139" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 126.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVII-4 (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVIII-4 (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (ч), 6 (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46034’37’’ в.д. 49039’46’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z140" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 127.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVI-12-A, В, С, D, Е (ч), F (ч), 13-А (ч), D (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVII-12-A (ч), В (ч), 13-А (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47010’35’’ в.д. 52017’03’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z141" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 128.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доссор</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юго-Западный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47030’25’’ в.д. 52054’02’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z142" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXVIII-11-C (ч), 12-F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12-D (ч), F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXVIII-11-C (ч), 12-А (ч), В, С (ч), D (ч), Е (ч), F, 13-А (ч), В (ч), С (ч), D, E, F,14-А (ч), D (ч), D (ч), Е (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXIX-12-В (ч), С (ч), Е (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 F (ч), С (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 D (ч), Е (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XL-13-В (ч), С, D (ч), Е (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 F (ч), 14-А (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 D (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XLI-13-C (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 43001’00’’ в.д. 52038’27’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z143" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тажигали</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юго-Западное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46020’09’’ в.д. 53011’41’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z144" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 131.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скалистое Море Южное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44005’33’’ в.д. 50051’01’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z145" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 132.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мартыши</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (С. Балгимбаев)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 47005’08’’ в.д. 50001’04’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z146" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 133.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кокарна Восточная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мангистауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46013’26’’ в.д. 53017’14’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z147" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участок Жамбай Южный и Южное Забурунье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46025’39’’ в.д. 49057’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z148" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаттык</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46016’00’’ в.д. 51014’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z149" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тюб-Караган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспийское море</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 44043’00’’ в.д. 50026’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z150" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 137.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="448" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Углеводородные полезные ископаемые (углеводороды)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8463" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVI-5-E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ч), F (ч), XXVI-6-B (ч), C (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 D (ч), E, F, XXVI-7-A (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B (ч), D, E (ч); XXVII-5-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), F (ч), XXVII-6, XXVII-7-A,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B (ч), D (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 E (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVIII-6-C (ч), XXVIII-7-A (ч), B (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2814" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырауская</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.ш. 46050/ в.д. 49020/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -24440,63 +25258,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24818,35 +25658,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>